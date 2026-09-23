--- v0 (2026-06-04)
+++ v1 (2026-09-23)
@@ -150,132 +150,120 @@
     </w:p>
     <w:p w14:paraId="449A43AD" w14:textId="2F72055D" w:rsidR="00A27D10" w:rsidRDefault="004C370F" w:rsidP="00E27571">
       <w:bookmarkStart w:id="0" w:name="_Hlk173249551"/>
       <w:r>
         <w:t xml:space="preserve">Cette fiche est à renseigner </w:t>
       </w:r>
       <w:r w:rsidR="009F7C37">
         <w:t xml:space="preserve">par le tuteur-métier et par le chef d’établissement </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">et à retourner </w:t>
       </w:r>
       <w:r w:rsidR="0020454C">
         <w:t>à l’inspecteur de la discipline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F7C37">
         <w:t xml:space="preserve">du stagiaire </w:t>
       </w:r>
       <w:r>
         <w:t>pour le :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D231AD7" w14:textId="0B5B9E79" w:rsidR="00A27D10" w:rsidRDefault="00487D09" w:rsidP="009F7C37">
+    <w:p w14:paraId="6D231AD7" w14:textId="7F89DA50" w:rsidR="00A27D10" w:rsidRDefault="0005221E" w:rsidP="009F7C37">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk173249591"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>04</w:t>
       </w:r>
-      <w:r w:rsidR="000549B7">
+      <w:r w:rsidR="00487D09">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>/11/202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>/11/202</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="000549B7">
+      <w:r w:rsidR="004C370F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00487D09">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>et le 0</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="004C370F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>/02/202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>et le 0</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4093"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1131"/>
+        <w:gridCol w:w="4223"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1299"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="1166"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A27D10" w14:paraId="661533AC" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9069" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="76C98AFC" w14:textId="77777777" w:rsidR="00487D09" w:rsidRDefault="00487D09">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -318,152 +306,166 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E2918E" w14:textId="77777777" w:rsidR="00487D09" w:rsidRDefault="004C370F" w:rsidP="00487D09">
+          <w:p w14:paraId="09E2918E" w14:textId="661B7A3B" w:rsidR="00487D09" w:rsidRDefault="004C370F" w:rsidP="00487D09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Nom : …………………….</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00487D09">
+              <w:t>Nom : ……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="0005221E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>………………………………………..</w:t>
             </w:r>
             <w:r w:rsidR="00487D09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00487D09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>Prénom : ………………</w:t>
             </w:r>
             <w:r w:rsidR="00487D09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00487D09">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Grade : </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="53F69C26" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F" w:rsidP="00487D09">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F69C26" w14:textId="6A98D765" w:rsidR="00A27D10" w:rsidRDefault="004C370F" w:rsidP="00487D09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Etablissement d’exercice : …………………</w:t>
+            </w:r>
+            <w:r w:rsidR="0005221E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>……………………………………………………..</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36D1340C" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>TUTEUR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C68CD3" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
+          <w:p w14:paraId="12C68CD3" w14:textId="3EF0A800" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Nom : ……………………..</w:t>
+              <w:t>Nom : ……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="0005221E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>Prénom : ………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A27D10" w14:paraId="15D53CA3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1068,51 +1070,50 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D526E70" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Garantir, en lien avec les autres personnels, le respect des règles de vie et de droit dans l’établissement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E638C62" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -1220,50 +1221,51 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4098" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58459193" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Impulser et coordonner le volet éducatif du projet d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FEEAC36" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2455,286 +2457,281 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5646ABE3" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Remarques complémentaires : (points forts, points à travailler, évolution du stagiaire…)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="703CFCB4" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EB76C0A" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
+          <w:p w14:paraId="2DDFEAAB" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DB8B625" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
+          <w:p w14:paraId="0DB8B625" w14:textId="38FBC5CC" w:rsidR="0005221E" w:rsidRDefault="0005221E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A27D10" w14:paraId="54003835" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9069" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14527615" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>A compléter par le chef d’établissement (posture professionnelle, investissement dans l’établissement…)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A88B143" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
+          <w:p w14:paraId="3A88B143" w14:textId="023A6782" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29053993" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
-[...6 lines deleted...]
-          <w:p w14:paraId="487E74E6" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
+          <w:p w14:paraId="15A1A159" w14:textId="77777777" w:rsidR="0005221E" w:rsidRDefault="0005221E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="365773BF" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A27D10" w14:paraId="6F72EBA7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9069" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="27793095" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="004C370F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Signature du stagiaire et commentaires éventuels :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F498A1C" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73444709" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
+          <w:p w14:paraId="73444709" w14:textId="74B792DF" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D660FA5" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26C76725" w14:textId="77777777" w:rsidR="00A27D10" w:rsidRDefault="00A27D10"/>
-    <w:sectPr w:rsidR="00A27D10">
+    <w:sectPr w:rsidR="00A27D10" w:rsidSect="0005221E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans CJK SC Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A27D10"/>
+    <w:rsid w:val="0005221E"/>
     <w:rsid w:val="000549B7"/>
     <w:rsid w:val="00143DE8"/>
     <w:rsid w:val="0018393A"/>
     <w:rsid w:val="0020454C"/>
     <w:rsid w:val="00292AD9"/>
     <w:rsid w:val="002D0019"/>
     <w:rsid w:val="00325150"/>
     <w:rsid w:val="003259B7"/>
     <w:rsid w:val="00487D09"/>
     <w:rsid w:val="004C370F"/>
     <w:rsid w:val="006C5F92"/>
+    <w:rsid w:val="007F53F2"/>
     <w:rsid w:val="0080666B"/>
     <w:rsid w:val="009F32B6"/>
     <w:rsid w:val="009F7C37"/>
     <w:rsid w:val="00A27D10"/>
     <w:rsid w:val="00B44562"/>
     <w:rsid w:val="00D234C3"/>
     <w:rsid w:val="00D92097"/>
     <w:rsid w:val="00E27571"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3588,76 +3585,76 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEE7AE62-4886-42A9-B5B1-B2A30C0CFC89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2701</Characters>
+  <Pages>2</Pages>
+  <Words>496</Words>
+  <Characters>2733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3185</CharactersWithSpaces>
+  <CharactersWithSpaces>3223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabelle Méjean</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>