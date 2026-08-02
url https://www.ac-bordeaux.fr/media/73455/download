--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5C493C92" w14:textId="774B7908" w:rsidR="00F61F59" w:rsidRDefault="00DB3F61">
-      <w:r w:rsidRPr="00064103">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256F3213" wp14:editId="37671437">
             <wp:extent cx="6645910" cy="1207008"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="5" name="Image 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -65,3040 +65,4100 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6650069" cy="1207763"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A583CF" w14:textId="729BE768" w:rsidR="00510BB8" w:rsidRPr="00274ABA" w:rsidRDefault="00F61F59" w:rsidP="00274ABA">
+    <w:p w14:paraId="00A583CF" w14:textId="3E1F3641" w:rsidR="00510BB8" w:rsidRPr="00274ABA" w:rsidRDefault="005B0F61" w:rsidP="00274ABA">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk134174847"/>
-      <w:r w:rsidRPr="00274ABA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ADAPTATION </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> L’EMPLOI</w:t>
+        <w:t>PRISE DE POSTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BE5CB6" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRPr="00274ABA" w:rsidRDefault="00F61F59" w:rsidP="00274ABA">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00274ABA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">DES </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00510BB8" w:rsidRPr="00274ABA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PERSONNELS EN SERVICE INTENDANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AA829E" w14:textId="77777777" w:rsidR="00274ABA" w:rsidRPr="00274ABA" w:rsidRDefault="00274ABA" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B02D925" w14:textId="75698E64" w:rsidR="00F61F59" w:rsidRPr="00274ABA" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
+    <w:p w14:paraId="5B02D925" w14:textId="165A5764" w:rsidR="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00274ABA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Programme de formation 202</w:t>
-[...23 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Programme de formation 2026-2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40588018" w14:textId="77777777" w:rsidR="00274ABA" w:rsidRPr="00274ABA" w:rsidRDefault="00274ABA" w:rsidP="00F61F59">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3A715A95" w14:textId="77777777" w:rsidR="001E239D" w:rsidRPr="004A6CA1" w:rsidRDefault="001E239D" w:rsidP="001E239D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ensemble de la formation métier est conduite par des pairs expérimentés qui s’investissent en tant que formateurs, tuteurs, pour vous accompagner dans votre prise de fonction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD39F5">
+        <w:t>Votre présence à ces formations est obligatoire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et votre assiduité est gage de progression.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29ACE464" w14:textId="77777777" w:rsidR="001E239D" w:rsidRPr="004A6CA1" w:rsidRDefault="001E239D" w:rsidP="001E239D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L’accompagnement qui vous est proposé cette année a pour objectif de fonder les bases du métier. Il vous appartient, dans une démarche personnelle, de compléter et de faire évoluer vos acquis et compétences...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C29722" w14:textId="77777777" w:rsidR="001E239D" w:rsidRDefault="001E239D" w:rsidP="001E239D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>En plus de ce parcours « prise de poste », l’EAFC propose tout au long de l’année de la formation continue sur de nombreux thèmes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op@le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>...). Des lettres EAFC sont régulièrement envoyées dans les établissements/ Lisez-les !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2CE625" w14:textId="77777777" w:rsidR="001E239D" w:rsidRPr="004A6CA1" w:rsidRDefault="001E239D" w:rsidP="001E239D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le programme de formation proposé a un caractère transitoire et tient compte des évolutions futures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0911C7A6" w14:textId="0A24D68B" w:rsidR="00950EA0" w:rsidRPr="001E239D" w:rsidRDefault="001E239D" w:rsidP="001E239D">
+      <w:pPr>
+        <w:pStyle w:val="Style2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Les différents acteurs des services RH et l’EAFC sont à l’écoute des difficultés que vous pourriez rencontrer. N’hésitez pas à formuler votre demande d’accompagnement si vous en ressentez le besoin.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E93171" w:rsidRPr="00274ABA" w14:paraId="56332083" w14:textId="77777777" w:rsidTr="00ED6213">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="04D40E3E" w14:textId="6F5B9895" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
+          <w:p w14:paraId="04D40E3E" w14:textId="4493BD93" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 0</w:t>
-[...54 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Jeudi 03 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93171" w:rsidRPr="00274ABA" w14:paraId="15A2549E" w14:textId="77777777" w:rsidTr="00ED6213">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="02732014" w14:textId="77777777" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
+          <w:p w14:paraId="02732014" w14:textId="6E3F34D5" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E669F7" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Tour de </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annexe Pierlot (à côté de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00274ABA">
-[...7 lines deleted...]
-              <w:t>Sèze</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Carayon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00274ABA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> – Salle informatique - BORDEAUX</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93171">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Louis Liard</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93171">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93171">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E93171" w:rsidRPr="00274ABA" w14:paraId="088686F2" w14:textId="77777777" w:rsidTr="00ED6213">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F94F178" w14:textId="77777777" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60003852" w14:textId="77777777" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
+          <w:p w14:paraId="52DF1C7E" w14:textId="4672A250" w:rsidR="00A751CA" w:rsidRDefault="00A751CA" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>JOURNEE D’ACCUEIL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60003852" w14:textId="568224C3" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>LA GESTION FINANCIÈRE ET COMPTABLE EN EPLE</w:t>
+            </w:r>
+            <w:r w:rsidR="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – temps 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="037D96AE" w14:textId="77777777" w:rsidR="00E93171" w:rsidRPr="004C1B5C" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="040A527A" w14:textId="0BAD2FF0" w:rsidR="00E93171" w:rsidRPr="004C1B5C" w:rsidRDefault="004C1B5C" w:rsidP="00ED6213">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morgane JAFFRES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B0ACDD1" w14:textId="77777777" w:rsidR="00E93171" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B1C8B14" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRDefault="00AB79B3" w:rsidP="00AB79B3">
+    <w:p w14:paraId="71D3A12B" w14:textId="24A72652" w:rsidR="00FD7DEC" w:rsidRDefault="00FD7DEC" w:rsidP="00AB79B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2899"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB79B3" w:rsidRPr="00000105" w14:paraId="57B27C47" w14:textId="77777777" w:rsidTr="00532583">
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00000105" w14:paraId="1D594C71" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="311041A1" w14:textId="4F988D95" w:rsidR="00AB79B3" w:rsidRPr="00000105" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="32205493" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00000105" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mercredi 1</w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Mercredi 09 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB79B3" w:rsidRPr="00FB0F7B" w14:paraId="15270F4D" w14:textId="77777777" w:rsidTr="00532583">
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w14:paraId="0AFAE6BF" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="755691DF" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="05D65802" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Visio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB79B3" w:rsidRPr="00FB0F7B" w14:paraId="2CD4C138" w14:textId="77777777" w:rsidTr="00532583">
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w14:paraId="4FDA3296" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1682B70C" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="5672F2B2" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h00 – 11h00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB4F212" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="12D5712E" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES DROITS CONSTATÉS – SIECLE GFE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB7648B" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="2163B560" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Module 1 - présentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559917B0" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRPr="00B20CFF" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="0931D82E" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00B20CFF" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Véronique LORENZON</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D2EAA0E" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRPr="00B20CFF" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="583F07F2" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00B20CFF" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323EC33D" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AB79B3" w:rsidP="00532583">
+          <w:p w14:paraId="0520A157" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31855927" w14:textId="6C588613" w:rsidR="00AB79B3" w:rsidRDefault="00AB79B3" w:rsidP="00AB79B3">
+    <w:p w14:paraId="3B75D2AF" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRDefault="00950EA0" w:rsidP="00AB79B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2899"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w14:paraId="748880CE" w14:textId="77777777" w:rsidTr="00ED6213">
+      <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="2E49C384" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="42DB5CEB" w14:textId="21C7D068" w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00ED6213">
+          <w:p w14:paraId="44B9FDC8" w14:textId="45060B19" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00274ABA">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mercredi</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD7DEC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DB3F61" w:rsidRPr="00274ABA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A260CF">
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD7DEC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w14:paraId="3FED952D" w14:textId="77777777" w:rsidTr="00ED6213">
+      <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="1354C8E5" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="33C24C15" w14:textId="77777777" w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w:rsidRDefault="00DB3F61" w:rsidP="00ED6213">
+          <w:p w14:paraId="5EDE5AF8" w14:textId="57AC4967" w:rsidR="00FD7DEC" w:rsidRPr="00A751CA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00274ABA">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00274ABA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> – Salle informatique - BORDEAUX</w:t>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>informatiqu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à réserv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w14:paraId="7AE1A9FD" w14:textId="77777777" w:rsidTr="00ED6213">
+      <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="6DDE4D8D" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1880A722" w14:textId="77777777" w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w:rsidRDefault="00DB3F61" w:rsidP="00ED6213">
+          <w:p w14:paraId="36ABA2C7" w14:textId="77777777" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A987748" w14:textId="77777777" w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w:rsidRDefault="00DB3F61" w:rsidP="00ED6213">
+          <w:p w14:paraId="5A777E77" w14:textId="7552BEC8" w:rsidR="00FD7DEC" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>COMPTABILITÉ 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00274ABA">
+              <w:t>LA GESTION FINANCIÈRE ET COMPTABLE EN EPLE</w:t>
+            </w:r>
+            <w:r w:rsidR="00A751CA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="6624B3E9" w14:textId="77777777" w:rsidR="00DB3F61" w:rsidRPr="00274ABA" w:rsidRDefault="00DB3F61" w:rsidP="00ED6213">
+              </w:rPr>
+              <w:t xml:space="preserve"> – temps 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71907EDC" w14:textId="37A6FF74" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
-[...6 lines deleted...]
-              <w:t>Module 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Niveau confirmé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2916D8AC" w14:textId="35B3F76C" w:rsidR="00DB3F61" w:rsidRPr="00984668" w:rsidRDefault="00C35382" w:rsidP="00ED6213">
-[...41 lines deleted...]
-              <w:t>Marie-Cécile LUVISUTTO</w:t>
+          <w:p w14:paraId="4F5FC491" w14:textId="77777777" w:rsidR="00FD7DEC" w:rsidRPr="004C1B5C" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nathalie GARDESSE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2804D840" w14:textId="77777777" w:rsidR="00FD7DEC" w:rsidRPr="004C1B5C" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Morgane JAFFRES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE8E677" w14:textId="77777777" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5066CD23" w14:textId="1B3262DB" w:rsidR="00F61F59" w:rsidRPr="00274ABA" w:rsidRDefault="00E93171" w:rsidP="00E93171">
+    <w:p w14:paraId="505D4C17" w14:textId="427D6196" w:rsidR="00A751CA" w:rsidRDefault="00A751CA" w:rsidP="00AB79B3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3878"/>
+          <w:tab w:val="left" w:pos="2899"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00274ABA">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="242"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
-        <w:gridCol w:w="5954"/>
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F0AE6" w:rsidRPr="00274ABA" w14:paraId="48D7AA66" w14:textId="77777777" w:rsidTr="00942A05">
+      <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="0D940FFD" w14:textId="77777777" w:rsidTr="007A3871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC828F1" w14:textId="30C5451E" w:rsidR="003F0AE6" w:rsidRPr="00274ABA" w:rsidRDefault="003F0AE6" w:rsidP="00942A05">
+          <w:p w14:paraId="78667499" w14:textId="77777777" w:rsidR="001E4728" w:rsidRPr="00464804" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A260CF">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00464804">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Lundi 21 septembre 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464804">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t>5</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F0AE6" w:rsidRPr="00274ABA" w14:paraId="6194B380" w14:textId="77777777" w:rsidTr="00942A05">
+      <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="2B97DB30" w14:textId="77777777" w:rsidTr="007A3871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="14B0E6D8" w14:textId="77777777" w:rsidR="003F0AE6" w:rsidRPr="00274ABA" w:rsidRDefault="003F0AE6" w:rsidP="00942A05">
+          <w:p w14:paraId="043620E0" w14:textId="5D54F51D" w:rsidR="001E4728" w:rsidRPr="00950EA0" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00274ABA">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00274ABA">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Salle informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à réserver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F0AE6" w:rsidRPr="00274ABA" w14:paraId="7A785592" w14:textId="77777777" w:rsidTr="00942A05">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="2FAF33E5" w14:textId="77777777" w:rsidTr="007A3871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B716D6" w14:textId="77777777" w:rsidR="003F0AE6" w:rsidRPr="00274ABA" w:rsidRDefault="003F0AE6" w:rsidP="00942A05">
+          <w:p w14:paraId="7BC0818C" w14:textId="77777777" w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF3C159" w14:textId="77777777" w:rsidR="003F0AE6" w:rsidRPr="00274ABA" w:rsidRDefault="003F0AE6" w:rsidP="00942A05">
+          <w:p w14:paraId="2336D225" w14:textId="77777777" w:rsidR="001E4728" w:rsidRPr="00FA709A" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>LES DROITS CONSTATÉS - SIECLE GFE</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">MODULE REGIE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0040D495" w14:textId="77777777" w:rsidR="003F0AE6" w:rsidRPr="004C1B5C" w:rsidRDefault="003F0AE6" w:rsidP="00942A05">
-[...48 lines deleted...]
-              <w:t>DSA-Finances</w:t>
+          <w:p w14:paraId="092899B4" w14:textId="77777777" w:rsidR="001E4728" w:rsidRDefault="001E4728" w:rsidP="007A3871">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cécile DANEDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759D5412" w14:textId="77777777" w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w:rsidRDefault="001E4728" w:rsidP="007A3871">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sandrine BRANA-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VELU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DA93C95" w14:textId="250AAF26" w:rsidR="003F0AE6" w:rsidRDefault="003F0AE6" w:rsidP="00E93171">
+    <w:p w14:paraId="79818208" w14:textId="77777777" w:rsidR="001E4728" w:rsidRDefault="001E4728" w:rsidP="00AB79B3">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3878"/>
+          <w:tab w:val="left" w:pos="2899"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25EDFA28" w14:textId="35A29099" w:rsidR="00AB79B3" w:rsidRDefault="00AB79B3" w:rsidP="00E93171">
-[...12 lines deleted...]
-    <w:p w14:paraId="3891FCAC" w14:textId="77777777" w:rsidR="00AB79B3" w:rsidRPr="00274ABA" w:rsidRDefault="00AB79B3" w:rsidP="00E93171">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A751CA" w:rsidRPr="00274ABA" w14:paraId="50D12B44" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="41756C86" w14:textId="19A299C8" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mercredi 23 septembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A751CA" w:rsidRPr="00274ABA" w14:paraId="576E4335" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0375C0B3" w14:textId="5B66849A" w:rsidR="00A751CA" w:rsidRPr="00A751CA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à réserver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A751CA" w:rsidRPr="00274ABA" w14:paraId="108C0C60" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C151A3A" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109BF1F9" w14:textId="0CE7494E" w:rsidR="00A751CA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LA GESTION FINANCIÈRE ET COMPTABLE EN EPLE – temps 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="499E9B33" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Niveau débutant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B4C0C7" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="004C1B5C" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nathalie GARDESSE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0554768D" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="004C1B5C" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Morgane JAFFRES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1454B40D" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DSA-Finances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="085CA13F" w14:textId="00CBBD6C" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00E93171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3878"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
       <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="7F555734" w14:textId="77777777" w:rsidTr="00942A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7C19A82A" w14:textId="392F781D" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="0072319B" w:rsidP="00942A05">
+          <w:p w14:paraId="7C19A82A" w14:textId="4AAFE26E" w:rsidR="00297E4B" w:rsidRPr="00950EA0" w:rsidRDefault="0072319B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidR="00297E4B" w:rsidRPr="00274ABA">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeudi </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD7DEC" w:rsidRPr="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A260CF">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00950EA0" w:rsidRPr="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:t>5</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="6B3EC100" w14:textId="77777777" w:rsidTr="00942A05">
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="6B3EC100" w14:textId="77777777" w:rsidTr="00942A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="07FF6127" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
+          <w:p w14:paraId="07FF6127" w14:textId="0B875F01" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="00950EA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00274ABA">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00274ABA">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Salle informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à réserver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="5D42A7C8" w14:textId="77777777" w:rsidTr="00942A05">
         <w:trPr>
           <w:trHeight w:val="1258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="617F00CE" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="604EB693" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES DROITS CONSTATÉS - SIECLE GFE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46BF1A24" w14:textId="5CC6C65D" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00AB79B3" w:rsidP="00942A05">
+          <w:p w14:paraId="46BF1A24" w14:textId="3BE8382C" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00AB79B3" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module 2 - </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00297E4B" w:rsidRPr="00274ABA">
+              <w:t xml:space="preserve">Module 2 - Groupe </w:t>
+            </w:r>
+            <w:r w:rsidR="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe </w:t>
-[...9 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C5AB0C5" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="004C1B5C" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Véronique LORENZON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3C394E" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="004C1B5C" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="576F209A" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
-            </w:r>
-[...272 lines deleted...]
-              <w:t>VELU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07E1FD6B" w14:textId="77777777" w:rsidR="001445A7" w:rsidRPr="00274ABA" w:rsidRDefault="001445A7" w:rsidP="001445A7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D3331" w:rsidRPr="00274ABA" w14:paraId="3B8FE73B" w14:textId="77777777" w:rsidTr="00ED6213">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4239B98B" w14:textId="182E676E" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
+          <w:p w14:paraId="4239B98B" w14:textId="34DB145F" w:rsidR="001D3331" w:rsidRPr="00950EA0" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00274ABA">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A260CF">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeudi </w:t>
+            </w:r>
+            <w:r w:rsidR="003E1042">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00274ABA">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08 </w:t>
+            </w:r>
+            <w:r w:rsidR="00950EA0" w:rsidRPr="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A260CF">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>octobre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D3331" w:rsidRPr="00274ABA" w14:paraId="061C0BB7" w14:textId="77777777" w:rsidTr="00ED6213">
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="061C0BB7" w14:textId="77777777" w:rsidTr="00ED6213">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA6A531" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
+          <w:p w14:paraId="1AA6A531" w14:textId="7D20771F" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="00950EA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00274ABA">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00274ABA">
-[...5 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Salle informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à réserver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A751CA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D3331" w:rsidRPr="00274ABA" w14:paraId="6CD3C5C2" w14:textId="77777777" w:rsidTr="00ED6213">
         <w:trPr>
           <w:trHeight w:val="1258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CFA26D2" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78236F1E" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES DROITS CONSTATÉS - SIECLE GFE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B04119" w14:textId="08416C27" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="009E225C" w:rsidP="00ED6213">
+          <w:p w14:paraId="23B04119" w14:textId="14B48C17" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="009E225C" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module 2 - </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C35382" w:rsidRPr="00274ABA">
+              <w:t xml:space="preserve">Module 2 - Groupe </w:t>
+            </w:r>
+            <w:r w:rsidR="00950EA0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Groupe</w:t>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BBE2AD5" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="004C1B5C" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Véronique LORENZON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="425AE75A" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="004C1B5C" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="346A4B33" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C1B5C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EABD4DF" w14:textId="06F99CE4" w:rsidR="001D3331" w:rsidRDefault="001D3331" w:rsidP="00F61F59">
+    <w:p w14:paraId="1EABD4DF" w14:textId="0E875D45" w:rsidR="001D3331" w:rsidRDefault="001D3331" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
-        <w:gridCol w:w="6379"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B94993" w:rsidRPr="00FB0F7B" w14:paraId="78C18770" w14:textId="77777777" w:rsidTr="000A35BB">
+      <w:tr w:rsidR="00722152" w:rsidRPr="00FB0F7B" w14:paraId="08052A4C" w14:textId="77777777" w:rsidTr="006665CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBECCBE" w14:textId="2B81C76C" w:rsidR="00B94993" w:rsidRPr="00FB0F7B" w:rsidRDefault="00B94993" w:rsidP="000A35BB">
+          <w:p w14:paraId="6C4E043B" w14:textId="6218C888" w:rsidR="00722152" w:rsidRPr="00FB0F7B" w:rsidRDefault="00722152" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 30 septembre et mercredi 1</w:t>
-[...44 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Mercredi 24 mars 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B94993" w:rsidRPr="00FB0F7B" w14:paraId="46AB4D7A" w14:textId="77777777" w:rsidTr="000A35BB">
+      <w:tr w:rsidR="00722152" w:rsidRPr="00FB0F7B" w14:paraId="7810F53F" w14:textId="77777777" w:rsidTr="006665CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3375BB9D" w14:textId="059B870A" w:rsidR="00B94993" w:rsidRPr="00FB0F7B" w:rsidRDefault="00B94993" w:rsidP="000A35BB">
+          <w:p w14:paraId="49345796" w14:textId="258777D1" w:rsidR="00722152" w:rsidRPr="00FB0F7B" w:rsidRDefault="00722152" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00F86D13">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2566F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – BORDEAUX </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B94993" w:rsidRPr="00FB0F7B" w14:paraId="5738B8C4" w14:textId="77777777" w:rsidTr="000A35BB">
+      <w:tr w:rsidR="00722152" w:rsidRPr="00FB0F7B" w14:paraId="7D7BC621" w14:textId="77777777" w:rsidTr="00EF4C00">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C81A30" w14:textId="77777777" w:rsidR="00B94993" w:rsidRPr="00FB0F7B" w:rsidRDefault="00B94993" w:rsidP="000A35BB">
+          <w:p w14:paraId="3D9D7756" w14:textId="77777777" w:rsidR="00722152" w:rsidRPr="00FB0F7B" w:rsidRDefault="00722152" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA1673F" w14:textId="77777777" w:rsidR="00B94993" w:rsidRPr="00700254" w:rsidRDefault="00B94993" w:rsidP="000A35BB">
+          <w:p w14:paraId="5CF7E50C" w14:textId="70C7FCF5" w:rsidR="00722152" w:rsidRPr="00FB0F7B" w:rsidRDefault="00722152" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00700254">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ÉGALITÉ PROFESSIONNELLE</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2566F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>PROFESSIONNALISER SON ACCUEIL TELEPHONIQUE</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – GROUPE 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A02C47C" w14:textId="7BC3CCBD" w:rsidR="00B94993" w:rsidRPr="00FB0F7B" w:rsidRDefault="00B94993" w:rsidP="000A35BB">
+          <w:p w14:paraId="2D1AF027" w14:textId="77777777" w:rsidR="00722152" w:rsidRPr="00FB0F7B" w:rsidRDefault="00722152" w:rsidP="006665CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Angélique BOUCHER - CAFOC</w:t>
+              <w:t>Clémence LABRUNIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0664208D" w14:textId="77777777" w:rsidR="00B94993" w:rsidRPr="00274ABA" w:rsidRDefault="00B94993" w:rsidP="00F61F59">
+    <w:p w14:paraId="7A11D902" w14:textId="19BF23BB" w:rsidR="00722152" w:rsidRDefault="00722152" w:rsidP="00F61F59">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w14:paraId="3D55F9FD" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="62825724" w14:textId="195A4B11" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E95FD3" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mar</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2566F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">di </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00E2566F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mars 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w14:paraId="6B2D2E96" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="266426B1" w14:textId="6732732D" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin – BORDEAUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w14:paraId="2C0C824E" w14:textId="77777777" w:rsidTr="00EF4C00">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F612BF9" w14:textId="77777777" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE0D67D" w14:textId="76EFADC5" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉGALITÉ PROFESSIONNELLE – GROUPE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05912386" w14:textId="77777777" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clémence LABRUNIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54CA761A" w14:textId="26F169F4" w:rsidR="00722152" w:rsidRDefault="00722152" w:rsidP="00F61F59">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167A7ED9" w14:textId="74611010" w:rsidR="00722152" w:rsidRDefault="00722152" w:rsidP="00F61F59">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="5954"/>
+        <w:gridCol w:w="2551"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="1243F5F9" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="003F2A3C" w14:textId="0BB4531B" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Date à trouver pour un éventuel groupe 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00464804">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (si besoin)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="38EA2F44" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="54401172" w14:textId="03C9A7CB" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – BORDEAUX </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="4F7B18BE" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:trPr>
+          <w:trHeight w:val="1258"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B24227E" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044BE6A3" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LES DROITS CONSTATÉS - SIECLE GFE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EDBAACB" w14:textId="58E412D1" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Module 2 - Groupe 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3414B2" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="004C1B5C" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Véronique LORENZON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750AE0AE" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="004C1B5C" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nathalie GARDESSE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D5A6255" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DSA-Finances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="284F7425" w14:textId="77777777" w:rsidR="00FA709A" w:rsidRDefault="00FA709A" w:rsidP="00F61F59">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7740DD" w14:textId="67F1DD58" w:rsidR="006672AD" w:rsidRDefault="006672AD" w:rsidP="00F61F59">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour ces 2 formations : envisager des temps en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>visio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006672AD" w:rsidRPr="00274ABA" w14:paraId="2FC279BA" w14:textId="77777777" w:rsidTr="00C83325">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="44ACAF00" w14:textId="54F4788B" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00C83325">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>OPTIONNEL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006672AD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prévoir un temps en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006672AD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>visio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006672AD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> ?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006672AD" w:rsidRPr="00274ABA" w14:paraId="5E8EE1E0" w14:textId="77777777" w:rsidTr="00C83325">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C4AF88" w14:textId="094E3473" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00C83325">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006672AD" w:rsidRPr="00274ABA" w14:paraId="1DDCD8A6" w14:textId="77777777" w:rsidTr="00C83325">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7C36AD" w14:textId="77777777" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00C83325">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4A5EB0" w14:textId="77777777" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00C83325">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>COMPTABILITÉ 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NIVEAU </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121F8FF5" w14:textId="77777777" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00C83325">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE273F5" w14:textId="77777777" w:rsidR="006672AD" w:rsidRPr="00984668" w:rsidRDefault="006672AD" w:rsidP="00C83325">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D876290" w14:textId="5F1B0996" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="00306691" w:rsidP="00C83325">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Florence LEGENDRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E0DDB8F" w14:textId="77777777" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="2F22DCA7" w14:textId="77777777" w:rsidTr="00942A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="29A1616A" w14:textId="124A5FF7" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
+          <w:p w14:paraId="29A1616A" w14:textId="720810EB" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>OPTIONNEL</w:t>
             </w:r>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t> : Jeudi 0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A260CF">
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="006672AD" w:rsidRPr="006672AD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00274ABA">
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prévoir un temps en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006672AD" w:rsidRPr="006672AD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00A260CF">
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>visio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006672AD" w:rsidRPr="006672AD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...22 lines deleted...]
-              <w:t>5</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="756F9CA0" w14:textId="77777777" w:rsidTr="00942A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6777AE89" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
+          <w:p w14:paraId="6777AE89" w14:textId="312CDE92" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00274ABA">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> – Salle informatique - BORDEAUX</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="20059825" w14:textId="77777777" w:rsidTr="00942A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55D8A4AE" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7332791B" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMPTABILITÉ 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIVEAU </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="725CEF1A" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274ABA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Module 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="724DA0AB" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00984668" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00984668">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Marylis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00984668">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> LABORDE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2719B370" w14:textId="18409907" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00984668" w:rsidP="00942A05">
-[...14 lines deleted...]
-              <w:t>Marie-Cécile LUVISUTTO</w:t>
+          <w:p w14:paraId="2719B370" w14:textId="644E714C" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00306691" w:rsidP="00942A05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Florence LEGENDRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A230E32" w14:textId="77777777" w:rsidR="002D74A7" w:rsidRPr="00274ABA" w:rsidRDefault="002D74A7" w:rsidP="00F61F59">
+    <w:p w14:paraId="7772E869" w14:textId="77777777" w:rsidR="00896ED2" w:rsidRPr="00274ABA" w:rsidRDefault="00896ED2" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25116DDE" w14:textId="19FDDB14" w:rsidR="00C35382" w:rsidRPr="00236F7D" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00236F7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Les formations pour les nouveaux arrivants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B09E3D" w14:textId="74BDC4DE" w:rsidR="00C35382" w:rsidRPr="00236F7D" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00236F7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00236F7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> sein de l’Éducation nationale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F0DCF0" w14:textId="4447D18C" w:rsidR="008A533B" w:rsidRDefault="00700254" w:rsidP="00C35382">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00274ABA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1213D92A" wp14:editId="123EC140">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6273020" cy="1794076"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle : coins arrondis 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3116,215 +4176,215 @@
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3A188F70" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5B439620" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4AE32CAE" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Cadre juridique et organisation des EPLE,</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0835EE00" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>La laïcité et les valeurs de la république.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="17F820DD" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00EB2234" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="1213D92A" id="Rectangle : coins arrondis 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.15pt;width:493.95pt;height:141.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxtp0oRQIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uFDEMfkfiDlHe6fyw3aWjzlZVSxFS&#10;gYrCAbxJZieQiUOS3dn2NJyFk+HJzJZd4AkxD5Ed25/tz/GcX+w6w7bKB4225sVJzpmyAqW265p/&#10;/nTz4hVnIYKVYNCqmj+owC+Wz5+d965SJbZopPKMQGyoelfzNkZXZVkQreognKBTlowN+g4iqX6d&#10;SQ89oXcmK/N8nvXopfMoVAh0ez0a+TLhN40S8UPTBBWZqTnVFtPp07kazmx5DtXag2u1mMqAf6ii&#10;A20p6RPUNURgG6//gOq08BiwiScCuwybRguVeqBuivy3bu5bcCr1QuQE90RT+H+w4v32zjMta15y&#10;ZqGjEX0k0sCujfrxvWICtQ0MvEcrdWDlQFjvQkVx9+7ODy0Hd4via2AWr1qKU5fk3LcKJJVZDP7Z&#10;UcCgBAplq/4dSsoHm4iJu13juwGQWGG7NKKHpxGpXWSCLufl4mVe0iQF2YrF2SxfzFMOqPbhzof4&#10;RmHHBqHmHjdWDj2lHLC9DTENSk7tgvzCWdMZGvsWDCvm8/liQpycM6j2mKlfNFreaGOS4terK+MZ&#10;hdb8Jn1TcDh0M5b1NT87LU9TFUe2cAiRp+9vEKmP9FwHbl9bmeQI2owyVWnsRPbA7zinuFvtppGt&#10;UD4Q7R7HJaClJaFF/8hZTwtQ8/BtA15xZt5aGt1ZMZsNG5OU2eliIN0fWlaHFrCCoGoeORvFqzhu&#10;2cZ5vW4pU5E6t3hJ42503L+LsaqpbnrkJB1t0aGevH79NpY/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;H89AWdoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBSE7yb+h+aZeHNbV10BeWyMiV6N&#10;6MFjoU8g0le2LSz6660nPU5mMvNNuV/tKBbyYXCMcLlRIIhbZwbuEN5eHy8yECFqNnp0TAhfFGBf&#10;nZ6UujDuyC+01LETqYRDoRH6GKdCytD2ZHXYuIk4eR/OWx2T9J00Xh9TuR3lVqmdtHrgtNDriR56&#10;aj/r2SK0Rs3Kvy/PeXMT6+9lPrB8OiCen633dyAirfEvDL/4CR2qxNS4mU0QI0I6EhGur0AkM89u&#10;cxANwjbbZSCrUv7Hr34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMbadKEUCAAB+BAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH89AWdoAAAAG&#10;AQAADwAAAAAAAAAAAAAAAACfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3A188F70" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5B439620" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4AE32CAE" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Cadre juridique et organisation des EPLE,</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0835EE00" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00E240CE" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>La laïcité et les valeurs de la république.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="17F820DD" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00EB2234" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB353AB" w14:textId="683B415F" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
@@ -3352,177 +4412,160 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ED1E379" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DB3812C" w14:textId="1A6F70FE" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="404E8B6D" w14:textId="2047B58F" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="61C6E463" w14:textId="4EC6CDB5" w:rsidR="006672AD" w:rsidRDefault="006672AD" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A0CE412" w14:textId="5B967E6C" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="3BCE7A9C" w14:textId="7B42950D" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="377CE70D" w14:textId="4DB8B430" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="445D0085" w14:textId="3EE9BE44" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E586CE" w14:textId="1D715FDC" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="28350947" w14:textId="15B1A2B7" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2177384A" w14:textId="75B73FA7" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="5ABC099D" w14:textId="7AC9C2A5" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1211E288" w14:textId="532C2E6E" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="293D2263" w14:textId="295CFFEA" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FE268C" w14:textId="1119BAFA" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="6FD28694" w14:textId="7A81BC0C" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2326D4CD" w14:textId="23BE76FE" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="5E1801EF" w14:textId="5A0F051D" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE7C2CB" w14:textId="4228BB64" w:rsidR="002D74A7" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
-[...17 lines deleted...]
-    <w:p w14:paraId="2E969E2D" w14:textId="77777777" w:rsidR="002D74A7" w:rsidRPr="00274ABA" w:rsidRDefault="002D74A7" w:rsidP="00C35382">
+    <w:p w14:paraId="0D441AD5" w14:textId="77777777" w:rsidR="00EF4C00" w:rsidRPr="00274ABA" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7190FAB1" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00236F7D" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00236F7D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Compléments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EE5C9F" w14:textId="490AD24C" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00274ABA" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00274ABA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62213EBC" wp14:editId="38993C47">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95377</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6406515" cy="3230880"/>
                 <wp:effectExtent l="0" t="0" r="13335" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle : coins arrondis 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3546,184 +4589,170 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="10D421E9" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="0067493A" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Vous aurez </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>accès à la plateforme TRIBU</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="35259A72" w14:textId="77777777" w:rsidR="00C35382" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="2880"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="7EA2E718" w14:textId="22965821" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Des formations sur </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>les outils bureautiques</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
-[...5 lines deleted...]
-                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(Word, Excel, Powerpoint) ainsi que des </w:t>
+                              <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>parcours PIX</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                              <w:t>souhaitez.</w:t>
+                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7CBFB0B8" w14:textId="77777777" w:rsidR="00274ABA" w:rsidRPr="0067493A" w:rsidRDefault="00274ABA" w:rsidP="00274ABA">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="1C5E20CE" w14:textId="77777777" w:rsidR="00274ABA" w:rsidRPr="00274ABA" w:rsidRDefault="00274ABA" w:rsidP="00274ABA">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="3737"/>
                               </w:tabs>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00274ABA">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Site EAFC :</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00274ABA">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId9" w:history="1">
                               <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Lienhypertexte"/>
                                 </w:rPr>
                                 <w:t>L’Ecole Académique de la Formation Continue | Académie de Bordeaux (ac-bordeaux.fr)</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="4A888233" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="0067493A" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
@@ -3741,184 +4770,170 @@
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="62213EBC" id="Rectangle : coins arrondis 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:453.25pt;margin-top:7.5pt;width:504.45pt;height:254.4pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPdUPmSgIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFu1DAQ/UfiDpb/aZLt7tJGzVZVSxFS&#10;gYrCAby2szE4HjP2brachrNwMsZOWrbAFyIf1kxm5nnmvUzOzve9ZTuNwYBreHVUcqadBGXcpuGf&#10;Pl6/OOEsROGUsOB0w+914Oer58/OBl/rGXRglUZGIC7Ug294F6OviyLITvciHIHXjoItYC8iubgp&#10;FIqB0HtbzMpyWQyAyiNIHQK9vRqDfJXx21bL+L5tg47MNpx6i/nEfK7TWazORL1B4TsjpzbEP3TR&#10;C+Po0keoKxEF26L5A6o3EiFAG48k9AW0rZE6z0DTVOVv09x1wus8C5ET/CNN4f/Byne7W2RGkXac&#10;OdGTRB+INOE2Vv/4XjMJxgUmEMEpE1iVCBt8qKnuzt9iGjn4G5BfAnNw2VGdvqDkodNCUZs5v3hS&#10;kJxApWw9vAVF94lthMzdvsU+ARIrbJ8lun+USO8jk/RyOS+Xi2rBmaTY8ey4PDnJIhaifij3GOJr&#10;DT1LRsMRtk6lmfIdYncTYhZKTeMK9Zmztrck+05YVi2Xy5dpSkKcksl6wMzzgjXq2libHdysLy0y&#10;Km34dX6m4nCYZh0bGn66mC1yF09i4RCizM/fIPIc+XNN3L5yKttRGDva1KV11PYDv6NOcb/eT/JO&#10;yq1B3RP7COMu0O6S0QF+42ygPWh4+LoVqDmzbxwpeFrN52lxsjNfvJyRg4eR9WFEOElQDY+cjeZl&#10;HJdt69FsOrqpygQ4uCDVWxMT0anjsavJoW898z/tZVqmQz9n/fp7rH4CAAD//wMAUEsDBBQABgAI&#10;AAAAIQCmeDMJ2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMJQUVea&#10;TggJroiyA8e0MW1F43RJ2hV+Pd4JTpb9np6/V+5XN4oFQxw8abjdKBBIrbcDdRoO7883OYiYDFkz&#10;ekIN3xhhX11elKaw/kRvuNSpExxCsTAa+pSmQsrY9uhM3PgJibVPH5xJvIZO2mBOHO5GuVXqXjoz&#10;EH/ozYRPPbZf9ew0tFbNKnwsr7smS/XPMh9Jvhy1vr5aHx9AJFzTnxnO+IwOFTM1fiYbxaiBiyS+&#10;ZjzPqlL5DkSjIdve5SCrUv4vUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT3VD5koC&#10;AACFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApngz&#10;CdsAAAAIAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="10D421E9" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="0067493A" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Vous aurez </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>accès à la plateforme TRIBU</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="35259A72" w14:textId="77777777" w:rsidR="00C35382" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="2880"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7EA2E718" w14:textId="22965821" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Des formations sur </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>les outils bureautiques</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
-[...5 lines deleted...]
-                      </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(Word, Excel, Powerpoint) ainsi que des </w:t>
+                        <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>parcours PIX</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                        <w:t>souhaitez.</w:t>
+                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7CBFB0B8" w14:textId="77777777" w:rsidR="00274ABA" w:rsidRPr="0067493A" w:rsidRDefault="00274ABA" w:rsidP="00274ABA">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1C5E20CE" w14:textId="77777777" w:rsidR="00274ABA" w:rsidRPr="00274ABA" w:rsidRDefault="00274ABA" w:rsidP="00274ABA">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="3737"/>
                         </w:tabs>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00274ABA">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Site EAFC :</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00274ABA">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId10" w:history="1">
                         <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Lienhypertexte"/>
                           </w:rPr>
                           <w:t>L’Ecole Académique de la Formation Continue | Académie de Bordeaux (ac-bordeaux.fr)</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="4A888233" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="0067493A" w:rsidRDefault="00C35382" w:rsidP="00C35382">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
@@ -4013,61 +5028,61 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0050395B" w:rsidRPr="00510BB8" w:rsidSect="00F61F59">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4748CCDE" w14:textId="77777777" w:rsidR="00FE3164" w:rsidRDefault="00FE3164" w:rsidP="00F61F59">
+    <w:p w14:paraId="1896A51A" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F2C92AB" w14:textId="77777777" w:rsidR="00FE3164" w:rsidRDefault="00FE3164" w:rsidP="00F61F59">
+    <w:p w14:paraId="09138692" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4288,61 +5303,61 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:caps/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="724DB82A" w14:textId="77777777" w:rsidR="001C341E" w:rsidRDefault="001C341E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F9CA0B2" w14:textId="77777777" w:rsidR="00FE3164" w:rsidRDefault="00FE3164" w:rsidP="00F61F59">
+    <w:p w14:paraId="31F2720F" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DF48C86" w14:textId="77777777" w:rsidR="00FE3164" w:rsidRDefault="00FE3164" w:rsidP="00F61F59">
+    <w:p w14:paraId="706AE414" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A322B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A92C98A"/>
     <w:lvl w:ilvl="0" w:tplc="85DA8B46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4809,147 +5824,184 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00007D4F"/>
     <w:rsid w:val="000A638C"/>
     <w:rsid w:val="000A6B08"/>
+    <w:rsid w:val="000B01D4"/>
     <w:rsid w:val="000B2245"/>
     <w:rsid w:val="000C4AFF"/>
     <w:rsid w:val="000E174B"/>
     <w:rsid w:val="000E6C42"/>
     <w:rsid w:val="000E7C10"/>
     <w:rsid w:val="001445A7"/>
+    <w:rsid w:val="00147773"/>
     <w:rsid w:val="00157F64"/>
+    <w:rsid w:val="00170842"/>
     <w:rsid w:val="0018700E"/>
     <w:rsid w:val="001A7ACB"/>
     <w:rsid w:val="001B3A2E"/>
     <w:rsid w:val="001C341E"/>
     <w:rsid w:val="001D3331"/>
+    <w:rsid w:val="001E239D"/>
+    <w:rsid w:val="001E4728"/>
     <w:rsid w:val="001E6491"/>
     <w:rsid w:val="00202297"/>
     <w:rsid w:val="002308AB"/>
     <w:rsid w:val="002339B5"/>
     <w:rsid w:val="00235C82"/>
     <w:rsid w:val="00236F7D"/>
     <w:rsid w:val="00242959"/>
     <w:rsid w:val="00255510"/>
     <w:rsid w:val="00274ABA"/>
+    <w:rsid w:val="00296087"/>
     <w:rsid w:val="00297E4B"/>
+    <w:rsid w:val="002B1F53"/>
     <w:rsid w:val="002D74A7"/>
+    <w:rsid w:val="00306691"/>
     <w:rsid w:val="00320707"/>
     <w:rsid w:val="00357E55"/>
     <w:rsid w:val="003A62D2"/>
     <w:rsid w:val="003D42B8"/>
     <w:rsid w:val="003D4C96"/>
+    <w:rsid w:val="003E1042"/>
     <w:rsid w:val="003F0AE6"/>
     <w:rsid w:val="0040746E"/>
+    <w:rsid w:val="0042083F"/>
     <w:rsid w:val="00430964"/>
     <w:rsid w:val="00437116"/>
     <w:rsid w:val="00443984"/>
+    <w:rsid w:val="00452B17"/>
+    <w:rsid w:val="00464804"/>
     <w:rsid w:val="004B23B8"/>
     <w:rsid w:val="004C1B5C"/>
+    <w:rsid w:val="004F5A82"/>
     <w:rsid w:val="0050395B"/>
     <w:rsid w:val="0050795C"/>
     <w:rsid w:val="00510BB8"/>
     <w:rsid w:val="00521F96"/>
     <w:rsid w:val="005A14C8"/>
+    <w:rsid w:val="005B0F61"/>
     <w:rsid w:val="005B5C33"/>
     <w:rsid w:val="005B62F5"/>
     <w:rsid w:val="005C0BD8"/>
     <w:rsid w:val="005D0D5B"/>
+    <w:rsid w:val="005F711A"/>
     <w:rsid w:val="00644ED5"/>
+    <w:rsid w:val="006672AD"/>
     <w:rsid w:val="006E15A2"/>
     <w:rsid w:val="00700254"/>
+    <w:rsid w:val="00722152"/>
     <w:rsid w:val="0072319B"/>
     <w:rsid w:val="0073786B"/>
     <w:rsid w:val="0074015C"/>
     <w:rsid w:val="00780687"/>
     <w:rsid w:val="00793698"/>
+    <w:rsid w:val="00807D70"/>
+    <w:rsid w:val="00845A1F"/>
     <w:rsid w:val="00846617"/>
     <w:rsid w:val="0085270B"/>
     <w:rsid w:val="00863713"/>
+    <w:rsid w:val="008923F7"/>
+    <w:rsid w:val="00896ED2"/>
     <w:rsid w:val="008A533B"/>
     <w:rsid w:val="008C074A"/>
     <w:rsid w:val="008F039A"/>
+    <w:rsid w:val="008F4BEE"/>
     <w:rsid w:val="008F4F94"/>
     <w:rsid w:val="00944028"/>
+    <w:rsid w:val="00950EA0"/>
     <w:rsid w:val="009653E8"/>
     <w:rsid w:val="00984668"/>
     <w:rsid w:val="009A44B8"/>
     <w:rsid w:val="009A641D"/>
+    <w:rsid w:val="009D6CAE"/>
     <w:rsid w:val="009E225C"/>
     <w:rsid w:val="009E3E4C"/>
     <w:rsid w:val="00A260CF"/>
     <w:rsid w:val="00A453E6"/>
+    <w:rsid w:val="00A53839"/>
     <w:rsid w:val="00A56987"/>
+    <w:rsid w:val="00A751CA"/>
     <w:rsid w:val="00AB79B3"/>
     <w:rsid w:val="00AE1004"/>
     <w:rsid w:val="00B86143"/>
     <w:rsid w:val="00B94993"/>
     <w:rsid w:val="00BD4EB1"/>
+    <w:rsid w:val="00BE7D0E"/>
     <w:rsid w:val="00BF333C"/>
     <w:rsid w:val="00C07F02"/>
     <w:rsid w:val="00C14938"/>
     <w:rsid w:val="00C35382"/>
     <w:rsid w:val="00C36B92"/>
+    <w:rsid w:val="00C40AA2"/>
     <w:rsid w:val="00CA08AE"/>
+    <w:rsid w:val="00CF2983"/>
     <w:rsid w:val="00CF2993"/>
     <w:rsid w:val="00D3330D"/>
     <w:rsid w:val="00D77B0C"/>
+    <w:rsid w:val="00D8397A"/>
     <w:rsid w:val="00DA7618"/>
     <w:rsid w:val="00DB3F61"/>
     <w:rsid w:val="00DD0A72"/>
     <w:rsid w:val="00DE7FED"/>
     <w:rsid w:val="00E201F3"/>
+    <w:rsid w:val="00E2566F"/>
     <w:rsid w:val="00E64747"/>
+    <w:rsid w:val="00E669F7"/>
     <w:rsid w:val="00E67897"/>
     <w:rsid w:val="00E93171"/>
+    <w:rsid w:val="00E95FD3"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC7431"/>
     <w:rsid w:val="00ED1C33"/>
+    <w:rsid w:val="00EF4C00"/>
     <w:rsid w:val="00F20B09"/>
+    <w:rsid w:val="00F36401"/>
     <w:rsid w:val="00F61F59"/>
     <w:rsid w:val="00F86D13"/>
+    <w:rsid w:val="00FA709A"/>
+    <w:rsid w:val="00FD7DEC"/>
     <w:rsid w:val="00FE3164"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5536,50 +6588,86 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="5233"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1Car">
     <w:name w:val="Style1 Car"/>
     <w:basedOn w:val="SansinterligneCar"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="00C35382"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style2Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E239D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="12" w:space="1" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="12" w:space="4" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="12" w:space="4" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2Car">
+    <w:name w:val="Style2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Style2"/>
+    <w:rsid w:val="001E239D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ac-bordeaux.fr/eafc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ac-bordeaux.fr/eafc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3782EC12946E4987A37EA58E57977FEE"/>
         <w:category>
@@ -5675,61 +6763,71 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422F68"/>
     <w:rsid w:val="000A5899"/>
     <w:rsid w:val="000C0182"/>
     <w:rsid w:val="000C3DE4"/>
     <w:rsid w:val="003433FD"/>
     <w:rsid w:val="00351B70"/>
     <w:rsid w:val="00415259"/>
     <w:rsid w:val="00422F68"/>
+    <w:rsid w:val="00444737"/>
+    <w:rsid w:val="004B3794"/>
     <w:rsid w:val="005F3FFD"/>
+    <w:rsid w:val="006776AD"/>
     <w:rsid w:val="00696C61"/>
     <w:rsid w:val="006B1992"/>
+    <w:rsid w:val="00704F1A"/>
+    <w:rsid w:val="007F364F"/>
+    <w:rsid w:val="00867B55"/>
     <w:rsid w:val="008A75E3"/>
     <w:rsid w:val="00970D49"/>
     <w:rsid w:val="009C5C66"/>
+    <w:rsid w:val="00B872F9"/>
     <w:rsid w:val="00BD05B7"/>
+    <w:rsid w:val="00C169C4"/>
     <w:rsid w:val="00CC18D8"/>
     <w:rsid w:val="00E143B0"/>
+    <w:rsid w:val="00E2020C"/>
     <w:rsid w:val="00E76357"/>
     <w:rsid w:val="00EC678E"/>
+    <w:rsid w:val="00F3562F"/>
     <w:rsid w:val="00FA1DAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -6472,73 +7570,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7EB5F6F-D51D-4B18-8FC3-8549E8C35942}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1546</Characters>
+  <Pages>4</Pages>
+  <Words>533</Words>
+  <Characters>2937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1823</CharactersWithSpaces>
+  <CharactersWithSpaces>3464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>