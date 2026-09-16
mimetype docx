--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -602,53 +602,53 @@
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
       <w:tr w:rsidR="00950EA0" w:rsidRPr="00000105" w14:paraId="1D594C71" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="32205493" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00000105" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mercredi 09 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w14:paraId="0AFAE6BF" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="05D65802" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRPr="00FB0F7B" w:rsidRDefault="00950EA0" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -819,59 +819,59 @@
     </w:tbl>
     <w:p w14:paraId="3B75D2AF" w14:textId="77777777" w:rsidR="00950EA0" w:rsidRDefault="00950EA0" w:rsidP="00AB79B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2899"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="2E49C384" w14:textId="77777777" w:rsidTr="007D1EBA">
+      <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="2E49C384" w14:textId="77777777" w:rsidTr="008D060B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="44B9FDC8" w14:textId="45060B19" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Mercredi</w:t>
             </w:r>
             <w:r w:rsidR="00FD7DEC">
               <w:rPr>
@@ -887,194 +887,150 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00FD7DEC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="1354C8E5" w14:textId="77777777" w:rsidTr="007D1EBA">
+      <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="1354C8E5" w14:textId="77777777" w:rsidTr="008D060B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDE5AF8" w14:textId="57AC4967" w:rsidR="00FD7DEC" w:rsidRPr="00A751CA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
+          <w:p w14:paraId="5EDE5AF8" w14:textId="1E6F46C9" w:rsidR="00FD7DEC" w:rsidRPr="008D060B" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A751CA">
-[...41 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatiqu</w:t>
+            </w:r>
+            <w:r w:rsidR="008D060B" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00A751CA">
-[...17 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B1F53">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> BORDEAUX</w:t>
             </w:r>
-            <w:r w:rsidR="002B1F53">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w14:paraId="6DDE4D8D" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36ABA2C7" w14:textId="77777777" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1108,68 +1064,72 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA GESTION FINANCIÈRE ET COMPTABLE EN EPLE</w:t>
             </w:r>
             <w:r w:rsidR="00A751CA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – temps 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71907EDC" w14:textId="37A6FF74" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
+          <w:p w14:paraId="71907EDC" w14:textId="68B29298" w:rsidR="00FD7DEC" w:rsidRPr="008D060B" w:rsidRDefault="008D060B" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-              <w:t>Niveau confirmé</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GROUPE 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F5FC491" w14:textId="77777777" w:rsidR="00FD7DEC" w:rsidRPr="004C1B5C" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1192,298 +1152,286 @@
               </w:rPr>
               <w:t>Morgane JAFFRES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CE8E677" w14:textId="77777777" w:rsidR="00FD7DEC" w:rsidRPr="00274ABA" w:rsidRDefault="00FD7DEC" w:rsidP="007D1EBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="505D4C17" w14:textId="427D6196" w:rsidR="00A751CA" w:rsidRDefault="00A751CA" w:rsidP="00AB79B3">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="242"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="0D940FFD" w14:textId="77777777" w:rsidTr="007A3871">
+      <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="0D940FFD" w14:textId="77777777" w:rsidTr="00FC5BA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="78667499" w14:textId="77777777" w:rsidR="001E4728" w:rsidRPr="00464804" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00464804">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Lundi 21 septembre 2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00464804">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="2B97DB30" w14:textId="77777777" w:rsidTr="007A3871">
+      <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="2B97DB30" w14:textId="77777777" w:rsidTr="00FC5BA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="043620E0" w14:textId="5D54F51D" w:rsidR="001E4728" w:rsidRPr="00950EA0" w:rsidRDefault="001E4728" w:rsidP="007A3871">
+          <w:p w14:paraId="043620E0" w14:textId="12B9CF39" w:rsidR="001E4728" w:rsidRPr="008D060B" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A751CA">
-[...39 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> BORDEAUX</w:t>
             </w:r>
-            <w:r w:rsidR="002B1F53">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w14:paraId="2FAF33E5" w14:textId="77777777" w:rsidTr="007A3871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC0818C" w14:textId="77777777" w:rsidR="001E4728" w:rsidRPr="00FB0F7B" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2336D225" w14:textId="77777777" w:rsidR="001E4728" w:rsidRPr="00FA709A" w:rsidRDefault="001E4728" w:rsidP="007A3871">
+          <w:p w14:paraId="2336D225" w14:textId="5CFA3CF1" w:rsidR="001E4728" w:rsidRPr="00FA709A" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODULE REGIE </w:t>
+              <w:t>MODULE R</w:t>
+            </w:r>
+            <w:r w:rsidR="000C17DE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GIE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5BA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– GROUPE 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="092899B4" w14:textId="77777777" w:rsidR="001E4728" w:rsidRDefault="001E4728" w:rsidP="007A3871">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -1501,565 +1449,511 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sandrine BRANA-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VELU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79818208" w14:textId="77777777" w:rsidR="001E4728" w:rsidRDefault="001E4728" w:rsidP="00AB79B3">
+    <w:p w14:paraId="493BFB2D" w14:textId="428A8C22" w:rsidR="008C011A" w:rsidRDefault="008C011A" w:rsidP="00E93171">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2899"/>
+          <w:tab w:val="left" w:pos="3878"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A751CA" w:rsidRPr="00274ABA" w14:paraId="50D12B44" w14:textId="77777777" w:rsidTr="0068053B">
+      <w:tr w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w14:paraId="2BAC7A68" w14:textId="77777777" w:rsidTr="00FC5BA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="41756C86" w14:textId="19A299C8" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="21DCB8DB" w14:textId="181515CA" w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mercredi 23 septembre 2026</w:t>
+              <w:t xml:space="preserve">Mercredi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A751CA" w:rsidRPr="00274ABA" w14:paraId="576E4335" w14:textId="77777777" w:rsidTr="0068053B">
+      <w:tr w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w14:paraId="53626314" w14:textId="77777777" w:rsidTr="00FC5BA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0375C0B3" w14:textId="5B66849A" w:rsidR="00A751CA" w:rsidRPr="00A751CA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="12E0C140" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="008D060B" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
-[...9 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A751CA">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique – BORDEAUX </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A751CA" w:rsidRPr="00274ABA" w14:paraId="108C0C60" w14:textId="77777777" w:rsidTr="0068053B">
+      <w:tr w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w14:paraId="00D80354" w14:textId="77777777" w:rsidTr="00255C9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C151A3A" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="007FE444" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="109BF1F9" w14:textId="0CE7494E" w:rsidR="00A751CA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="4564AAB1" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA GESTION FINANCIÈRE ET COMPTABLE EN EPLE – temps 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="499E9B33" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="41F525AA" w14:textId="02B8EFC8" w:rsidR="00FC5BA6" w:rsidRPr="008D060B" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-              <w:t>Niveau débutant</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GROUPE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B4C0C7" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="004C1B5C" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="74B2B622" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="004C1B5C" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0554768D" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="004C1B5C" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="07022C38" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="004C1B5C" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morgane JAFFRES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1454B40D" w14:textId="77777777" w:rsidR="00A751CA" w:rsidRPr="00274ABA" w:rsidRDefault="00A751CA" w:rsidP="0068053B">
+          <w:p w14:paraId="7967092D" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="085CA13F" w14:textId="00CBBD6C" w:rsidR="006672AD" w:rsidRPr="00274ABA" w:rsidRDefault="006672AD" w:rsidP="00E93171">
+    <w:p w14:paraId="2519EE97" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w:rsidRDefault="00FC5BA6" w:rsidP="00E93171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3878"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="7F555734" w14:textId="77777777" w:rsidTr="00942A05">
+      <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="7F555734" w14:textId="77777777" w:rsidTr="008D060B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7C19A82A" w14:textId="4AAFE26E" w:rsidR="00297E4B" w:rsidRPr="00950EA0" w:rsidRDefault="0072319B" w:rsidP="00942A05">
+          <w:p w14:paraId="7C19A82A" w14:textId="4AAFE26E" w:rsidR="00297E4B" w:rsidRPr="008D060B" w:rsidRDefault="0072319B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
-[...10 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi </w:t>
             </w:r>
-            <w:r w:rsidR="00FD7DEC" w:rsidRPr="00950EA0">
-[...7 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00FD7DEC" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00950EA0" w:rsidRPr="00950EA0">
-[...7 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00950EA0" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00950EA0">
-[...7 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="6B3EC100" w14:textId="77777777" w:rsidTr="00942A05">
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="6B3EC100" w14:textId="77777777" w:rsidTr="008D060B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="07FF6127" w14:textId="0B875F01" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="00950EA0">
+          <w:p w14:paraId="07FF6127" w14:textId="00169C86" w:rsidR="00950EA0" w:rsidRPr="008D060B" w:rsidRDefault="00950EA0" w:rsidP="00950EA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A751CA">
-[...39 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> BORDEAUX</w:t>
             </w:r>
-            <w:r w:rsidR="002B1F53">
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00297E4B" w:rsidRPr="00274ABA" w14:paraId="5D42A7C8" w14:textId="77777777" w:rsidTr="00942A05">
         <w:trPr>
           <w:trHeight w:val="1258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="617F00CE" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
@@ -2092,80 +1986,102 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="604EB693" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES DROITS CONSTATÉS - SIECLE GFE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46BF1A24" w14:textId="3BE8382C" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00AB79B3" w:rsidP="00942A05">
+          <w:p w14:paraId="46BF1A24" w14:textId="4D98D665" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00AB79B3" w:rsidP="00942A05">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module 2 - Groupe </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00950EA0">
+              <w:t xml:space="preserve">Module 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="008D060B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D060B" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>GROUPE 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C5AB0C5" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="004C1B5C" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2188,243 +2104,496 @@
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="576F209A" w14:textId="77777777" w:rsidR="00297E4B" w:rsidRPr="00274ABA" w:rsidRDefault="00297E4B" w:rsidP="00942A05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07E1FD6B" w14:textId="77777777" w:rsidR="001445A7" w:rsidRPr="00274ABA" w:rsidRDefault="001445A7" w:rsidP="001445A7">
+    <w:p w14:paraId="317DFD1B" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="00FC5BA6" w:rsidRDefault="00FC5BA6" w:rsidP="00FC5BA6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="242"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC5BA6" w:rsidRPr="00FB0F7B" w14:paraId="6C185425" w14:textId="77777777" w:rsidTr="00FC5BA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0715D851" w14:textId="67A6AAE2" w:rsidR="00FC5BA6" w:rsidRPr="00464804" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mercredi 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464804">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00464804">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC5BA6" w:rsidRPr="00FB0F7B" w14:paraId="2FC4FF98" w14:textId="77777777" w:rsidTr="00FC5BA6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C60FC89" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="008D060B" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique – BORDEAUX </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC5BA6" w:rsidRPr="00FB0F7B" w14:paraId="37B4EF36" w14:textId="77777777" w:rsidTr="00255C9A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="338E2C62" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70496DFC" w14:textId="6A4F6B83" w:rsidR="00FC5BA6" w:rsidRPr="00FC5BA6" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC5BA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MODULE RÉGIE – GROUPE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC5BA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0D5A34" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cécile DANEDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374A47E5" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FC5BA6" w:rsidP="00255C9A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sandrine BRANA-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VELU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FED1408" w14:textId="77777777" w:rsidR="00FC5BA6" w:rsidRPr="00274ABA" w:rsidRDefault="00FC5BA6" w:rsidP="001445A7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D3331" w:rsidRPr="00274ABA" w14:paraId="3B8FE73B" w14:textId="77777777" w:rsidTr="00ED6213">
+      <w:tr w:rsidR="001D3331" w:rsidRPr="00274ABA" w14:paraId="3B8FE73B" w14:textId="77777777" w:rsidTr="008D060B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="4239B98B" w14:textId="34DB145F" w:rsidR="001D3331" w:rsidRPr="00950EA0" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
+          <w:p w14:paraId="4239B98B" w14:textId="34DB145F" w:rsidR="001D3331" w:rsidRPr="008D060B" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
-[...10 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi </w:t>
             </w:r>
-            <w:r w:rsidR="003E1042">
-[...7 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="003E1042" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">08 </w:t>
             </w:r>
-            <w:r w:rsidR="00950EA0" w:rsidRPr="00950EA0">
-[...7 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00950EA0" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>octobre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00950EA0">
-[...7 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="061C0BB7" w14:textId="77777777" w:rsidTr="00ED6213">
+      <w:tr w:rsidR="00950EA0" w:rsidRPr="00274ABA" w14:paraId="061C0BB7" w14:textId="77777777" w:rsidTr="008D060B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA6A531" w14:textId="7D20771F" w:rsidR="00950EA0" w:rsidRPr="00274ABA" w:rsidRDefault="00950EA0" w:rsidP="00950EA0">
+          <w:p w14:paraId="1AA6A531" w14:textId="07695258" w:rsidR="00950EA0" w:rsidRPr="008D060B" w:rsidRDefault="00950EA0" w:rsidP="00950EA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A751CA">
-[...28 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle info</w:t>
+            </w:r>
+            <w:r w:rsidR="008D060B" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>rmatique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B1F53">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A751CA">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> BORDEAUX</w:t>
             </w:r>
-            <w:r w:rsidR="002B1F53">
+            <w:r w:rsidR="002B1F53" w:rsidRPr="008D060B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D3331" w:rsidRPr="00274ABA" w14:paraId="6CD3C5C2" w14:textId="77777777" w:rsidTr="00ED6213">
         <w:trPr>
           <w:trHeight w:val="1258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CFA26D2" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
@@ -2457,80 +2626,102 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78236F1E" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES DROITS CONSTATÉS - SIECLE GFE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B04119" w14:textId="14B48C17" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="009E225C" w:rsidP="00ED6213">
+          <w:p w14:paraId="23B04119" w14:textId="4D228095" w:rsidR="001D3331" w:rsidRPr="00274ABA" w:rsidRDefault="009E225C" w:rsidP="00ED6213">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module 2 - Groupe </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00950EA0">
+              <w:t xml:space="preserve">Module 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="008D060B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D060B" w:rsidRPr="008D060B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>GROUPE 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BBE2AD5" w14:textId="77777777" w:rsidR="001D3331" w:rsidRPr="004C1B5C" w:rsidRDefault="001D3331" w:rsidP="00ED6213">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2574,94 +2765,94 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EABD4DF" w14:textId="0E875D45" w:rsidR="001D3331" w:rsidRDefault="001D3331" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00722152" w:rsidRPr="00FB0F7B" w14:paraId="08052A4C" w14:textId="77777777" w:rsidTr="006665CC">
+      <w:tr w:rsidR="00722152" w:rsidRPr="00FB0F7B" w14:paraId="08052A4C" w14:textId="77777777" w:rsidTr="000C17DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="6C4E043B" w14:textId="6218C888" w:rsidR="00722152" w:rsidRPr="00FB0F7B" w:rsidRDefault="00722152" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mercredi 24 mars 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00722152" w:rsidRPr="00FB0F7B" w14:paraId="7810F53F" w14:textId="77777777" w:rsidTr="006665CC">
+      <w:tr w:rsidR="00722152" w:rsidRPr="00FB0F7B" w14:paraId="7810F53F" w14:textId="77777777" w:rsidTr="000C17DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFD966" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="49345796" w14:textId="258777D1" w:rsidR="00722152" w:rsidRPr="00FB0F7B" w:rsidRDefault="00722152" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2799,127 +2990,94 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A11D902" w14:textId="19BF23BB" w:rsidR="00722152" w:rsidRDefault="00722152" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w14:paraId="3D55F9FD" w14:textId="77777777" w:rsidTr="006665CC">
+      <w:tr w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w14:paraId="3D55F9FD" w14:textId="77777777" w:rsidTr="000C17DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="62825724" w14:textId="195A4B11" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E95FD3" w:rsidP="006665CC">
+          <w:p w14:paraId="62825724" w14:textId="53585A34" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mar</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> mars 2027</w:t>
+              <w:t>Lundi 29 mars 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w14:paraId="6B2D2E96" w14:textId="77777777" w:rsidTr="006665CC">
+      <w:tr w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w14:paraId="6B2D2E96" w14:textId="77777777" w:rsidTr="000C17DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="266426B1" w14:textId="6732732D" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2964,395 +3122,113 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE0D67D" w14:textId="76EFADC5" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
+          <w:p w14:paraId="0DE0D67D" w14:textId="7078CC82" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉGALITÉ PROFESSIONNELLE – GROUPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF6D40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05912386" w14:textId="77777777" w:rsidR="00E2566F" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E2566F" w:rsidP="006665CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clémence LABRUNIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54CA761A" w14:textId="26F169F4" w:rsidR="00722152" w:rsidRDefault="00722152" w:rsidP="00F61F59">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="167A7ED9" w14:textId="74611010" w:rsidR="00722152" w:rsidRDefault="00722152" w:rsidP="00F61F59">
-      <w:pPr>
-[...280 lines deleted...]
-    <w:p w14:paraId="284F7425" w14:textId="77777777" w:rsidR="00FA709A" w:rsidRDefault="00FA709A" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7740DD" w14:textId="67F1DD58" w:rsidR="006672AD" w:rsidRDefault="006672AD" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pour ces 2 formations : envisager des temps en </w:t>
       </w:r>
@@ -4394,166 +4270,93 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C9D81DD" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718BE4B5" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ED1E379" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
-[...70 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6FD28694" w14:textId="7A81BC0C" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1801EF" w14:textId="5A0F051D" w:rsidR="00EF4C00" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D441AD5" w14:textId="77777777" w:rsidR="00EF4C00" w:rsidRPr="00274ABA" w:rsidRDefault="00EF4C00" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7190FAB1" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00236F7D" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Compléments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EE5C9F" w14:textId="490AD24C" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00274ABA" w:rsidP="00C35382">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62213EBC" wp14:editId="38993C47">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
@@ -4979,110 +4782,87 @@
     </w:p>
     <w:p w14:paraId="554D5CCA" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13ED8EE5" w14:textId="77777777" w:rsidR="00C35382" w:rsidRPr="00274ABA" w:rsidRDefault="00C35382" w:rsidP="00C35382">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8FB50B" w14:textId="77777777" w:rsidR="00C35382" w:rsidRDefault="00C35382" w:rsidP="00C35382">
-[...21 lines deleted...]
-    <w:p w14:paraId="6E6752D8" w14:textId="77777777" w:rsidR="0050395B" w:rsidRPr="00510BB8" w:rsidRDefault="0050395B" w:rsidP="009E3E4C">
+    <w:p w14:paraId="6E6752D8" w14:textId="77777777" w:rsidR="0050395B" w:rsidRPr="00510BB8" w:rsidRDefault="0050395B" w:rsidP="00D44B3E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0050395B" w:rsidRPr="00510BB8" w:rsidSect="00F61F59">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1896A51A" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
+    <w:p w14:paraId="5D4C6CCF" w14:textId="77777777" w:rsidR="00147773" w:rsidRDefault="00147773" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09138692" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
+    <w:p w14:paraId="3D81C40E" w14:textId="77777777" w:rsidR="00147773" w:rsidRDefault="00147773" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5303,61 +5083,61 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:caps/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="724DB82A" w14:textId="77777777" w:rsidR="001C341E" w:rsidRDefault="001C341E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31F2720F" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
+    <w:p w14:paraId="43B98136" w14:textId="77777777" w:rsidR="00147773" w:rsidRDefault="00147773" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706AE414" w14:textId="77777777" w:rsidR="00D8397A" w:rsidRDefault="00D8397A" w:rsidP="00F61F59">
+    <w:p w14:paraId="6F34DB39" w14:textId="77777777" w:rsidR="00147773" w:rsidRDefault="00147773" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A322B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A92C98A"/>
     <w:lvl w:ilvl="0" w:tplc="85DA8B46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5795,232 +5575,237 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00007D4F"/>
     <w:rsid w:val="000A638C"/>
     <w:rsid w:val="000A6B08"/>
     <w:rsid w:val="000B01D4"/>
     <w:rsid w:val="000B2245"/>
+    <w:rsid w:val="000C17DE"/>
     <w:rsid w:val="000C4AFF"/>
     <w:rsid w:val="000E174B"/>
     <w:rsid w:val="000E6C42"/>
     <w:rsid w:val="000E7C10"/>
     <w:rsid w:val="001445A7"/>
     <w:rsid w:val="00147773"/>
     <w:rsid w:val="00157F64"/>
     <w:rsid w:val="00170842"/>
     <w:rsid w:val="0018700E"/>
     <w:rsid w:val="001A7ACB"/>
     <w:rsid w:val="001B3A2E"/>
     <w:rsid w:val="001C341E"/>
     <w:rsid w:val="001D3331"/>
     <w:rsid w:val="001E239D"/>
     <w:rsid w:val="001E4728"/>
     <w:rsid w:val="001E6491"/>
     <w:rsid w:val="00202297"/>
     <w:rsid w:val="002308AB"/>
     <w:rsid w:val="002339B5"/>
     <w:rsid w:val="00235C82"/>
     <w:rsid w:val="00236F7D"/>
     <w:rsid w:val="00242959"/>
     <w:rsid w:val="00255510"/>
     <w:rsid w:val="00274ABA"/>
     <w:rsid w:val="00296087"/>
     <w:rsid w:val="00297E4B"/>
     <w:rsid w:val="002B1F53"/>
     <w:rsid w:val="002D74A7"/>
     <w:rsid w:val="00306691"/>
     <w:rsid w:val="00320707"/>
     <w:rsid w:val="00357E55"/>
     <w:rsid w:val="003A62D2"/>
     <w:rsid w:val="003D42B8"/>
     <w:rsid w:val="003D4C96"/>
     <w:rsid w:val="003E1042"/>
     <w:rsid w:val="003F0AE6"/>
     <w:rsid w:val="0040746E"/>
     <w:rsid w:val="0042083F"/>
+    <w:rsid w:val="00425034"/>
     <w:rsid w:val="00430964"/>
     <w:rsid w:val="00437116"/>
     <w:rsid w:val="00443984"/>
     <w:rsid w:val="00452B17"/>
     <w:rsid w:val="00464804"/>
     <w:rsid w:val="004B23B8"/>
     <w:rsid w:val="004C1B5C"/>
     <w:rsid w:val="004F5A82"/>
     <w:rsid w:val="0050395B"/>
     <w:rsid w:val="0050795C"/>
     <w:rsid w:val="00510BB8"/>
     <w:rsid w:val="00521F96"/>
     <w:rsid w:val="005A14C8"/>
     <w:rsid w:val="005B0F61"/>
     <w:rsid w:val="005B5C33"/>
     <w:rsid w:val="005B62F5"/>
     <w:rsid w:val="005C0BD8"/>
     <w:rsid w:val="005D0D5B"/>
     <w:rsid w:val="005F711A"/>
     <w:rsid w:val="00644ED5"/>
     <w:rsid w:val="006672AD"/>
     <w:rsid w:val="006E15A2"/>
     <w:rsid w:val="00700254"/>
     <w:rsid w:val="00722152"/>
     <w:rsid w:val="0072319B"/>
     <w:rsid w:val="0073786B"/>
     <w:rsid w:val="0074015C"/>
     <w:rsid w:val="00780687"/>
     <w:rsid w:val="00793698"/>
     <w:rsid w:val="00807D70"/>
     <w:rsid w:val="00845A1F"/>
     <w:rsid w:val="00846617"/>
     <w:rsid w:val="0085270B"/>
     <w:rsid w:val="00863713"/>
     <w:rsid w:val="008923F7"/>
     <w:rsid w:val="00896ED2"/>
     <w:rsid w:val="008A533B"/>
+    <w:rsid w:val="008C011A"/>
     <w:rsid w:val="008C074A"/>
+    <w:rsid w:val="008D060B"/>
     <w:rsid w:val="008F039A"/>
     <w:rsid w:val="008F4BEE"/>
     <w:rsid w:val="008F4F94"/>
     <w:rsid w:val="00944028"/>
     <w:rsid w:val="00950EA0"/>
     <w:rsid w:val="009653E8"/>
     <w:rsid w:val="00984668"/>
     <w:rsid w:val="009A44B8"/>
     <w:rsid w:val="009A641D"/>
     <w:rsid w:val="009D6CAE"/>
     <w:rsid w:val="009E225C"/>
     <w:rsid w:val="009E3E4C"/>
     <w:rsid w:val="00A260CF"/>
     <w:rsid w:val="00A453E6"/>
     <w:rsid w:val="00A53839"/>
     <w:rsid w:val="00A56987"/>
     <w:rsid w:val="00A751CA"/>
     <w:rsid w:val="00AB79B3"/>
     <w:rsid w:val="00AE1004"/>
+    <w:rsid w:val="00AF6D40"/>
     <w:rsid w:val="00B86143"/>
     <w:rsid w:val="00B94993"/>
     <w:rsid w:val="00BD4EB1"/>
     <w:rsid w:val="00BE7D0E"/>
     <w:rsid w:val="00BF333C"/>
     <w:rsid w:val="00C07F02"/>
     <w:rsid w:val="00C14938"/>
     <w:rsid w:val="00C35382"/>
     <w:rsid w:val="00C36B92"/>
     <w:rsid w:val="00C40AA2"/>
     <w:rsid w:val="00CA08AE"/>
     <w:rsid w:val="00CF2983"/>
     <w:rsid w:val="00CF2993"/>
     <w:rsid w:val="00D3330D"/>
+    <w:rsid w:val="00D44B3E"/>
     <w:rsid w:val="00D77B0C"/>
-    <w:rsid w:val="00D8397A"/>
     <w:rsid w:val="00DA7618"/>
     <w:rsid w:val="00DB3F61"/>
     <w:rsid w:val="00DD0A72"/>
     <w:rsid w:val="00DE7FED"/>
     <w:rsid w:val="00E201F3"/>
     <w:rsid w:val="00E2566F"/>
     <w:rsid w:val="00E64747"/>
     <w:rsid w:val="00E669F7"/>
     <w:rsid w:val="00E67897"/>
     <w:rsid w:val="00E93171"/>
-    <w:rsid w:val="00E95FD3"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC7431"/>
     <w:rsid w:val="00ED1C33"/>
     <w:rsid w:val="00EF4C00"/>
     <w:rsid w:val="00F20B09"/>
     <w:rsid w:val="00F36401"/>
     <w:rsid w:val="00F61F59"/>
     <w:rsid w:val="00F86D13"/>
     <w:rsid w:val="00FA709A"/>
+    <w:rsid w:val="00FC5BA6"/>
     <w:rsid w:val="00FD7DEC"/>
     <w:rsid w:val="00FE3164"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1273534E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B23F574D-D915-4429-A3E9-F54EE182CC43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -6777,51 +6562,50 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422F68"/>
     <w:rsid w:val="000A5899"/>
     <w:rsid w:val="000C0182"/>
     <w:rsid w:val="000C3DE4"/>
     <w:rsid w:val="003433FD"/>
     <w:rsid w:val="00351B70"/>
     <w:rsid w:val="00415259"/>
     <w:rsid w:val="00422F68"/>
     <w:rsid w:val="00444737"/>
     <w:rsid w:val="004B3794"/>
     <w:rsid w:val="005F3FFD"/>
     <w:rsid w:val="006776AD"/>
     <w:rsid w:val="00696C61"/>
     <w:rsid w:val="006B1992"/>
     <w:rsid w:val="00704F1A"/>
     <w:rsid w:val="007F364F"/>
     <w:rsid w:val="00867B55"/>
     <w:rsid w:val="008A75E3"/>
     <w:rsid w:val="00970D49"/>
     <w:rsid w:val="009C5C66"/>
     <w:rsid w:val="00B872F9"/>
     <w:rsid w:val="00BD05B7"/>
-    <w:rsid w:val="00C169C4"/>
     <w:rsid w:val="00CC18D8"/>
     <w:rsid w:val="00E143B0"/>
     <w:rsid w:val="00E2020C"/>
     <w:rsid w:val="00E76357"/>
     <w:rsid w:val="00EC678E"/>
     <w:rsid w:val="00F3562F"/>
     <w:rsid w:val="00FA1DAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -7572,71 +7356,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7EB5F6F-D51D-4B18-8FC3-8549E8C35942}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2937</Characters>
+  <Pages>3</Pages>
+  <Words>510</Words>
+  <Characters>2810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3464</CharactersWithSpaces>
+  <CharactersWithSpaces>3314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>