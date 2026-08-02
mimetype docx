--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0A719975" w14:textId="43D311C1" w:rsidR="00255510" w:rsidRDefault="00EE5849">
-      <w:r w:rsidRPr="00064103">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B886537" wp14:editId="1D79DB2D">
             <wp:extent cx="6645910" cy="1277620"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="5" name="Image 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -66,395 +66,296 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6645910" cy="1277620"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4318DAA5" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRDefault="00F61F59"/>
-    <w:p w14:paraId="2B88CE2D" w14:textId="7665157D" w:rsidR="00F61F59" w:rsidRPr="00603300" w:rsidRDefault="00593FC0" w:rsidP="00593FC0">
+    <w:p w14:paraId="2B88CE2D" w14:textId="39088A08" w:rsidR="00F61F59" w:rsidRPr="00603300" w:rsidRDefault="00593FC0" w:rsidP="00593FC0">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk134174847"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F61F59" w:rsidRPr="00603300">
+      <w:r w:rsidR="00AD28A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">ADAPTATION </w:t>
+        <w:t>FORMATION PRISE DE POSTE</w:t>
       </w:r>
-      <w:r w:rsidR="00EE5849" w:rsidRPr="00603300">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">À </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">L’EMPLOI DES </w:t>
+        <w:t xml:space="preserve"> DES </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="001B3A2E" w:rsidRPr="00603300">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>FONDÉS DE POUVOIR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5A4CD8" w14:textId="5EE68F6B" w:rsidR="00F61F59" w:rsidRPr="00603300" w:rsidRDefault="00F61F59" w:rsidP="00593FC0">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603300">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>NOUVELLEMENT NOMMÉS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3542D2A9" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRPr="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F986F37" w14:textId="16D6C74C" w:rsidR="00F61F59" w:rsidRPr="00603300" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="404040"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603300">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Programme de formation 202</w:t>
-[...23 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Programme de formation 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EF784E" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRDefault="00F61F59"/>
     <w:p w14:paraId="499CFEB5" w14:textId="77777777" w:rsidR="00C14938" w:rsidRDefault="00C14938"/>
-    <w:p w14:paraId="32ABE18E" w14:textId="77777777" w:rsidR="00593FC0" w:rsidRPr="00593FC0" w:rsidRDefault="00593FC0" w:rsidP="00603300">
+    <w:p w14:paraId="7424C93A" w14:textId="77777777" w:rsidR="00BD4E8D" w:rsidRPr="004A6CA1" w:rsidRDefault="00BD4E8D" w:rsidP="00BD4E8D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">L’offre de formation, le positionnement métier, les missions du tuteur s’articulent </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L’ensemble de la formation métier est conduite par des pairs expérimentés qui s’investissent en tant que formateurs, tuteurs, pour vous accompagner dans votre prise de fonction.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...6 lines deleted...]
-        <w:t>autour des principales missions du fondé de pouvoir et des objectifs assignés :</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2360D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Votre présence à ces formations est obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2360D">
+        <w:t xml:space="preserve"> et votre assiduité est gage de progression.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F8E2D9" w14:textId="77777777" w:rsidR="00593FC0" w:rsidRPr="00593FC0" w:rsidRDefault="00593FC0" w:rsidP="00603300">
+    <w:p w14:paraId="4248A8B6" w14:textId="77777777" w:rsidR="00BD4E8D" w:rsidRPr="004A6CA1" w:rsidRDefault="00BD4E8D" w:rsidP="00BD4E8D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        <w:t>- Garantir la bonne tenue des comptes et la bonne gestion des fonds publics</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L’accompagnement qui vous est proposé cette année a pour objectif de fonder les bases du métier. Il vous appartient, dans une démarche personnelle, de compléter et de faire évoluer vos acquis et compétences...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152365A4" w14:textId="77777777" w:rsidR="00593FC0" w:rsidRPr="00593FC0" w:rsidRDefault="00593FC0" w:rsidP="00603300">
+    <w:p w14:paraId="787D24A8" w14:textId="77777777" w:rsidR="00BD4E8D" w:rsidRPr="00BD4E8D" w:rsidRDefault="00BD4E8D" w:rsidP="00BD4E8D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-        <w:t>- Suppléer/Accompagner/Aider l’agent comptable dans ses missions</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4E8D">
+        <w:t>En plus de ce parcours « prise de poste », l’EAFC propose tout au long de l’année de la formation continue sur de nombreux thèmes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD4E8D">
+        <w:t>op@le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD4E8D">
+        <w:t>...). Des lettres EAFC sont régulièrement envoyées dans les établissements/ Lisez-les !</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FF1102" w14:textId="582E2629" w:rsidR="00593FC0" w:rsidRPr="00593FC0" w:rsidRDefault="00593FC0" w:rsidP="00603300">
+    <w:p w14:paraId="73F4395D" w14:textId="77777777" w:rsidR="00BD4E8D" w:rsidRPr="004A6CA1" w:rsidRDefault="00BD4E8D" w:rsidP="00BD4E8D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t>Favoriser la collaboration entre l’agence comptable, les établissements rattachés et les usagers</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le programme de formation proposé a un caractère transitoire et tient compte des évolutions futures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193C37B2" w14:textId="77777777" w:rsidR="00593FC0" w:rsidRPr="00593FC0" w:rsidRDefault="00593FC0" w:rsidP="00603300">
+    <w:p w14:paraId="7B499A32" w14:textId="77777777" w:rsidR="00BD4E8D" w:rsidRPr="004A6CA1" w:rsidRDefault="00BD4E8D" w:rsidP="00BD4E8D">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">- Manager </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Les différents acteurs des services RH et l’EAFC sont à l’écoute des difficultés que vous pourriez rencontrer. N’hésitez pas à formuler votre demande d’accompagnement si vous en ressentez le besoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127EF45D" w14:textId="77777777" w:rsidR="00C14938" w:rsidRDefault="00C14938"/>
     <w:p w14:paraId="2B7145FD" w14:textId="77777777" w:rsidR="00C14938" w:rsidRDefault="00C14938"/>
-    <w:p w14:paraId="7088950B" w14:textId="46FACEB3" w:rsidR="00593FC0" w:rsidRDefault="00593FC0" w:rsidP="00220C72">
+    <w:p w14:paraId="00CBC322" w14:textId="2409AE4B" w:rsidR="00593FC0" w:rsidRDefault="00593FC0" w:rsidP="00BD4E8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5869"/>
         </w:tabs>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ED892FB" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRDefault="006C59AF" w:rsidP="00220C72">
-[...51 lines deleted...]
-    <w:p w14:paraId="0CAD2421" w14:textId="04CFA224" w:rsidR="000B2245" w:rsidRPr="00603300" w:rsidRDefault="000B2245" w:rsidP="00593FC0">
+    <w:p w14:paraId="5E0EF555" w14:textId="77777777" w:rsidR="00A92F9A" w:rsidRPr="00A92F9A" w:rsidRDefault="00A92F9A" w:rsidP="00A92F9A">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603300">
+      <w:r w:rsidRPr="00A92F9A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ADAPTATION </w:t>
-[...29 lines deleted...]
-        <w:t>FONDÉS DE POUVOIR</w:t>
+        <w:t>CALENDRIER PREVISIONNEL DES FORMATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694FB09F" w14:textId="454AABD9" w:rsidR="000B2245" w:rsidRPr="00323AFF" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00323AFF" w:rsidRPr="00FB0F7B" w14:paraId="5E64ED3C" w14:textId="77777777" w:rsidTr="00942A05">
         <w:tc>
           <w:tcPr>
@@ -466,652 +367,588 @@
           </w:tcPr>
           <w:p w14:paraId="57868338" w14:textId="476B0030" w:rsidR="00323AFF" w:rsidRPr="00FB0F7B" w:rsidRDefault="00323AFF" w:rsidP="001370EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>RENTRÉE SCOLAIRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00323AFF" w:rsidRPr="00FB0F7B" w14:paraId="23BF68AE" w14:textId="77777777" w:rsidTr="00942A05">
+      <w:tr w:rsidR="00F23457" w:rsidRPr="00FB0F7B" w14:paraId="23BF68AE" w14:textId="77777777" w:rsidTr="00942A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="60EDF43B" w14:textId="39955BB6" w:rsidR="00323AFF" w:rsidRPr="00FB0F7B" w:rsidRDefault="00323AFF" w:rsidP="001370EC">
+          <w:p w14:paraId="60EDF43B" w14:textId="09885509" w:rsidR="00F23457" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F23457" w:rsidP="00F23457">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>LUNDI 0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000B3EF2">
+              <w:t>MARDI 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E276FD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-              <w:t>1</w:t>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SEPTEMBRE 202</w:t>
-[...9 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> SEPTEMBRE 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CAF8AB5" w14:textId="55692AA7" w:rsidR="00323AFF" w:rsidRPr="00323AFF" w:rsidRDefault="00323AFF" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="94"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="3FAE3736" w14:textId="77777777" w:rsidTr="00E418C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3137AB2A" w14:textId="465D234D" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="001C341E">
+          <w:p w14:paraId="3137AB2A" w14:textId="08508F4D" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="008579A1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Hlk134177472"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk134177472"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000B3EF2">
+              <w:t>Lundi</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5849">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>09</w:t>
+              <w:t xml:space="preserve"> 0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> septembre 202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000B3EF2">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5849">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="3246544F" w14:textId="77777777" w:rsidTr="00E418C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1988DB00" w14:textId="02E193E2" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
+          <w:p w14:paraId="1988DB00" w14:textId="0174DD2C" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Salle Babin</w:t>
             </w:r>
-            <w:r w:rsidR="00BE7443">
+            <w:r w:rsidR="0040588D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de Sèze </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BE7443">
+              <w:t xml:space="preserve"> Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- B</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF25E9">
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ORDEAUX</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="5D1C06E7" w14:textId="77777777" w:rsidTr="00E418C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F1D3536" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="005B5C33" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10h00</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> - 12h30</w:t>
+              <w:t>10h00 - 12h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E8F42A4" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L’ENTRÉE DANS LE MÉTIER</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB0F7B">
-[...24 lines deleted...]
-              <w:t>présentation de l’offre de formation, échanges sur le métier</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> : accueil, présentation de l’offre de formation, échanges sur le métier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48FC683E" w14:textId="77777777" w:rsidR="00BE7443" w:rsidRDefault="00A917CA" w:rsidP="00BF333C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...8 lines deleted...]
-              <w:t>RH</w:t>
+              <w:t>DRH</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1637E420" w14:textId="77777777" w:rsidR="00BE7443" w:rsidRDefault="00BE7443" w:rsidP="00BF333C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DEPAT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79374BAE" w14:textId="77777777" w:rsidR="00BF333C" w:rsidRDefault="00D3330D" w:rsidP="00BF333C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAFC </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="595F4AEB" w14:textId="78AB2276" w:rsidR="00D3330D" w:rsidRPr="00EB640C" w:rsidRDefault="00825F3C" w:rsidP="00BF333C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anne Laure COLLONGUES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37CA0B30" w14:textId="77777777" w:rsidR="00F4668A" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F4668A" w:rsidP="00BF333C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valérie BERGES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="7125D9F1" w14:textId="77777777" w:rsidTr="00E418C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1741BD4A" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12h</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">0 </w:t>
+              <w:t xml:space="preserve">12h30 – 13h50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50076C8A" w14:textId="578DAE33" w:rsidR="00BD4EB1" w:rsidRPr="00711DAA" w:rsidRDefault="005B5C33" w:rsidP="005B5C33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00711DAA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déjeuner </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00711DAA" w:rsidRPr="00711DAA">
+              <w:t>Déjeuner au rectorat en commun</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8BFD96" w14:textId="3885B85A" w:rsidR="00711DAA" w:rsidRPr="00711DAA" w:rsidRDefault="00711DAA" w:rsidP="005B5C33">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">au rectorat </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00711DAA">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>en commun</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">Site de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00711DAA">
+              <w:t>Carayon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Site de Carayon - Bordeaux</w:t>
+              <w:t xml:space="preserve"> - Bordeaux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47DBCDDD" w14:textId="77777777" w:rsidR="005B5C33" w:rsidRPr="00FB0F7B" w:rsidRDefault="005B5C33" w:rsidP="005B5C33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5675680F" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
@@ -1129,216 +966,140 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5426F23A" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="005B5C33" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...26 lines deleted...]
-              <w:t>7h00</w:t>
+              <w:t>14h00 – 17h00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="752788B0" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>L’ENTR</w:t>
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00BD4EB1">
+              <w:t>L’ENTRÉE DANS LE MÉTIER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: organisation, fonctionnement d’un groupement comptable, témoignages, management</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>Présentation des sites d’information professionnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B3BE2E" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00EB640C" w:rsidRDefault="005B5C33" w:rsidP="001C341E">
-[...13 lines deleted...]
-              <w:t>David LALANNE</w:t>
+          <w:p w14:paraId="740DFCBB" w14:textId="77777777" w:rsidR="00825F3C" w:rsidRPr="00EB640C" w:rsidRDefault="00825F3C" w:rsidP="00825F3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anne Laure COLLONGUES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72939019" w14:textId="77777777" w:rsidR="005B5C33" w:rsidRPr="00EB640C" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valérie BERGES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="220C016D" w14:textId="77777777" w:rsidR="00BF333C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C2FAC29" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="008C074A" w:rsidRDefault="00D3330D" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
@@ -1367,262 +1128,202 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6BEC6E4B" w14:textId="3E59F978" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 1</w:t>
-[...65 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Jeudi 10 et vendredi 11 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="07267F9E" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="65B90CA2" w14:textId="23A56820" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
+          <w:p w14:paraId="65B90CA2" w14:textId="2F2D9FA2" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salle informatique</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF25E9">
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="38034BA1" w14:textId="77777777" w:rsidTr="00944028">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AFA7EED" w14:textId="7C5A7778" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>09h30</w:t>
-[...35 lines deleted...]
-              <w:t>6h30</w:t>
+              <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26E44296" w14:textId="1E5656F0" w:rsidR="00AE3CCF" w:rsidRDefault="00BF333C" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMPTABILITÉ 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF333C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIVEAU </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7151F34D" w14:textId="23192774" w:rsidR="0088500F" w:rsidRDefault="0088500F" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1632,511 +1333,266 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Les fondamentaux en comptabilité générale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DDB2AF8" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BF333C" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF333C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Module 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C0C2197" w14:textId="6F0E563D" w:rsidR="00BD4EB1" w:rsidRPr="007207BD" w:rsidRDefault="00323AFF" w:rsidP="005B5C33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007207BD">
-[...228 lines deleted...]
-              <w:t>Karine MOTISI - CAFOC</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78719237" w14:textId="38706466" w:rsidR="00BF333C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0050363D" w:rsidP="005B5C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Florence LEGENDRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44CB2C15" w14:textId="77777777" w:rsidR="00B953AC" w:rsidRDefault="00B953AC" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="-79"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w14:paraId="4AFEAA06" w14:textId="77777777" w:rsidTr="00F33142">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="251C553C" w14:textId="6E3D2D64" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00162832" w:rsidP="00F33142">
+          <w:p w14:paraId="251C553C" w14:textId="39CFC559" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C653CE" w:rsidP="00F33142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 25</w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Jeudi 24 et vendredi 25 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w14:paraId="371E332D" w14:textId="77777777" w:rsidTr="00F33142">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="26CD901B" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00A56987" w:rsidRDefault="00F33142" w:rsidP="00F33142">
+          <w:p w14:paraId="26CD901B" w14:textId="29A3536C" w:rsidR="00F33142" w:rsidRPr="00A56987" w:rsidRDefault="00F33142" w:rsidP="00F33142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lycée Victor Louis - TALENCE</w:t>
+              <w:t xml:space="preserve">Lycée Victor Louis </w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TALENCE</w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w14:paraId="713FD3C3" w14:textId="77777777" w:rsidTr="00F33142">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C9E173F" w14:textId="77777777" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="00F33142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>09h30</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">16h30 </w:t>
+              <w:t xml:space="preserve">09h30 – 16h30 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77EE93D1" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="00F33142">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A9A127" w14:textId="77777777" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="00F33142">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -2154,98 +1610,89 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA COMMANDE PUBLIQUE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04982220" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="00F33142">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>É</w:t>
-[...8 lines deleted...]
-              <w:t>laboration et exécution d’un marché</w:t>
+              <w:t>Élaboration et exécution d’un marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B61C7A4" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00EB640C" w:rsidRDefault="00F33142" w:rsidP="00F33142">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Jérôme GLERE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5134CA40" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="00F33142">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>David LALANNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B709F81" w14:textId="7AA3DE11" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
@@ -2263,246 +1710,202 @@
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="30F5BD68" w14:textId="0427CE46" w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 0</w:t>
-[...49 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Jeudi 01 et vendredi 02 octobre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w14:paraId="535EC392" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0C8487EA" w14:textId="2C6D186F" w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="00FD0B30">
+          <w:p w14:paraId="0C8487EA" w14:textId="7DC0393B" w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salle informatique</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF25E9">
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w14:paraId="08CB5335" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75818E47" w14:textId="13FA1FDB" w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>09h30</w:t>
-[...35 lines deleted...]
-              <w:t>6h30</w:t>
+              <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="063C3C9F" w14:textId="37824E48" w:rsidR="00EE5849" w:rsidRDefault="00EE5849" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMPTABILITÉ 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF333C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIVEAU </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ED24976" w14:textId="77777777" w:rsidR="0088500F" w:rsidRDefault="0088500F" w:rsidP="0088500F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2512,120 +1915,132 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Les fondamentaux en comptabilité générale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FEE58EE" w14:textId="77777777" w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w:rsidRDefault="00EE5849" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF333C">
-[...15 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A0C6CD0" w14:textId="6519C04A" w:rsidR="00EE5849" w:rsidRPr="007207BD" w:rsidRDefault="00323AFF" w:rsidP="00FD0B30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007207BD">
-[...23 lines deleted...]
-              <w:t>Marie-Cécile LUVISUTTO</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D26076" w14:textId="0594B73E" w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w:rsidRDefault="0050363D" w:rsidP="00FD0B30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Florence LEGENDRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B43BE8A" w14:textId="77777777" w:rsidR="00EE5849" w:rsidRPr="008C074A" w:rsidRDefault="00EE5849" w:rsidP="00EE5849">
+    <w:p w14:paraId="2E698035" w14:textId="201F29CC" w:rsidR="00A36CEB" w:rsidRDefault="00A36CEB" w:rsidP="00A36CEB">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3737"/>
+          <w:tab w:val="left" w:pos="2760"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66934170" w14:textId="77777777" w:rsidR="008E356D" w:rsidRPr="008C074A" w:rsidRDefault="008E356D" w:rsidP="00A36CEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A4482E" w:rsidRPr="00FB0F7B" w14:paraId="5455E045" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
@@ -2666,291 +2081,205 @@
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7D89934D" w14:textId="03EABFB8" w:rsidR="00A4482E" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A4482E" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...50 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>DU SAMEDI 17 OCTOBRE AU LUNDI 02 NOVEMBRE 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53C04E29" w14:textId="1413E5C1" w:rsidR="00323AFF" w:rsidRDefault="00323AFF" w:rsidP="000B2245">
+    <w:p w14:paraId="5A134BCA" w14:textId="3A4246B8" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A61DDC6" w14:textId="7785EBC3" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="000B2245">
-[...21 lines deleted...]
-    <w:p w14:paraId="5A134BCA" w14:textId="77777777" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="000B2245">
+    <w:p w14:paraId="1B9FE34D" w14:textId="77777777" w:rsidR="008E356D" w:rsidRDefault="008E356D" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w14:paraId="65C1F1F6" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5D281531" w14:textId="0840E7FE" w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi </w:t>
-[...54 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Jeudi 12 novembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w14:paraId="424D623C" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6C5031" w14:textId="79D64C29" w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="00837FBD">
+          <w:p w14:paraId="5C6C5031" w14:textId="52E4CAF7" w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salle informatique</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF25E9">
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w14:paraId="4254BA01" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DBE69FF" w14:textId="72EECEEF" w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w:rsidRDefault="0044455D" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2970,114 +2299,124 @@
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CF51913" w14:textId="77777777" w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMPTABILITÉ 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67897">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> NIVEAU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5383DA20" w14:textId="14D460AB" w:rsidR="00E67897" w:rsidRPr="007207BD" w:rsidRDefault="00323AFF" w:rsidP="00837FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007207BD">
-[...23 lines deleted...]
-              <w:t>Marie-Cécile LUVISUTTO</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009DD72E" w14:textId="39A767AA" w:rsidR="0044455D" w:rsidRPr="00FB0F7B" w:rsidRDefault="0050363D" w:rsidP="00837FBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Florence LEGENDRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47709E57" w14:textId="77777777" w:rsidR="00E67897" w:rsidRDefault="00E67897" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
@@ -3090,269 +2429,258 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="46775D13" w14:textId="2BE54DE8" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vendredi </w:t>
-[...65 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Vendredi 20 novembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="28F2D007" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD4C0BD" w14:textId="05FBA807" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="001C341E">
+          <w:p w14:paraId="1CD4C0BD" w14:textId="78ED9CBC" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de Sèze – Salle </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Turquoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00EB640C" w14:paraId="73239721" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06236D52" w14:textId="4921497E" w:rsidR="003A62D2" w:rsidRPr="00EB640C" w:rsidRDefault="0044455D" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18258EED" w14:textId="77777777" w:rsidR="003A62D2" w:rsidRPr="00EB640C" w:rsidRDefault="00E67897" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>COMPTABILITÉ PATRIMONIALE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E8CD0C" w14:textId="77777777" w:rsidR="003A62D2" w:rsidRPr="00EB640C" w:rsidRDefault="00E67897" w:rsidP="001C341E">
-[...30 lines deleted...]
-              <w:t>Julien GRÉGOIRE</w:t>
+          <w:p w14:paraId="4E318CFE" w14:textId="4EA4B2F4" w:rsidR="00E67897" w:rsidRDefault="00F970C7" w:rsidP="00F970C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Morgane BUISSON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450F32FB" w14:textId="165F1C45" w:rsidR="006E589B" w:rsidRPr="00EB640C" w:rsidRDefault="00F970C7" w:rsidP="001C341E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roselyne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GOURGUES-GARRIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3769C5EC" w14:textId="77777777" w:rsidR="005B5C33" w:rsidRPr="00EB640C" w:rsidRDefault="005B5C33" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
@@ -3395,276 +2723,195 @@
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1B91F5D3" w14:textId="138F9C4C" w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w:rsidRDefault="009653E8" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">DU </w:t>
-[...89 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>DU SAMEDI 19 DÉCEMBRE 2026 AU LUNDI 04 JANVIER 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="405C0FF6" w14:textId="19DD103F" w:rsidR="00944028" w:rsidRDefault="00944028" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w14:paraId="0FEACAEF" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="26DD3945" w14:textId="1B8B639F" w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w:rsidRDefault="0044455D" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Hlk165879577"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk165879577"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lundi 1</w:t>
-[...32 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Lundi 11 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w14:paraId="3E126F64" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3D77F583" w14:textId="79A6ECBA" w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w:rsidRDefault="009653E8" w:rsidP="00837FBD">
+          <w:p w14:paraId="3D77F583" w14:textId="0449CC15" w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w:rsidRDefault="009653E8" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salle informatique</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF25E9">
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w14:paraId="331C7532" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64483022" w14:textId="216A6EE2" w:rsidR="009653E8" w:rsidRPr="00FB0F7B" w:rsidRDefault="0044455D" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3697,140 +2944,140 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES OPÉRATIONS COMPTABLES – OP@LE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35398574" w14:textId="342F8A14" w:rsidR="00767F7F" w:rsidRDefault="00767F7F" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0051775D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Opération de fin d’exercice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="406B7C44" w14:textId="60F4F90D" w:rsidR="009653E8" w:rsidRPr="0044455D" w:rsidRDefault="0044455D" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0044455D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module 1 </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Module 1  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E4FE9B" w14:textId="77777777" w:rsidR="009653E8" w:rsidRPr="00EB640C" w:rsidRDefault="0044455D" w:rsidP="00837FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
-[...5 lines deleted...]
-              <w:t>Marylis LABORDE</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50E9C44C" w14:textId="2E2615D7" w:rsidR="0044455D" w:rsidRPr="00FB0F7B" w:rsidRDefault="0044455D" w:rsidP="00837FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="65C8D3FB" w14:textId="06209FD7" w:rsidR="009653E8" w:rsidRDefault="009653E8" w:rsidP="0044455D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="0044455D" w:rsidRPr="00FB0F7B" w14:paraId="1168CF40" w14:textId="77777777" w:rsidTr="00FD0B30">
@@ -3840,84 +3087,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1F18B1C7" w14:textId="0769585C" w:rsidR="0044455D" w:rsidRPr="00FB0F7B" w:rsidRDefault="0044455D" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lundi </w:t>
-[...32 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Lundi 18 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0044455D" w:rsidRPr="00FB0F7B" w14:paraId="3FCB09B0" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7CE38750" w14:textId="3CAB47F9" w:rsidR="0044455D" w:rsidRPr="00FB0F7B" w:rsidRDefault="0044455D" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -3984,117 +3198,107 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES OPÉRATIONS COMPTABLES – OP@LE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EDC4CB6" w14:textId="6ADD014C" w:rsidR="0044455D" w:rsidRPr="0044455D" w:rsidRDefault="0044455D" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0044455D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Module </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Module 2  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7477C671" w14:textId="77777777" w:rsidR="0044455D" w:rsidRPr="00EB640C" w:rsidRDefault="0044455D" w:rsidP="00FD0B30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
-[...5 lines deleted...]
-              <w:t>Marylis LABORDE</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3204E592" w14:textId="77777777" w:rsidR="0044455D" w:rsidRPr="00FB0F7B" w:rsidRDefault="0044455D" w:rsidP="00FD0B30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CA0C091" w14:textId="2E083CC4" w:rsidR="0044455D" w:rsidRDefault="0044455D" w:rsidP="0044455D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
@@ -4113,424 +3317,453 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="647935B3" w14:textId="15D96997" w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w:rsidRDefault="0046259C" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Vendredi 0</w:t>
-[...32 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Vendredi 05 février 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w14:paraId="052481CC" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="477C4309" w14:textId="06B497B8" w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w:rsidRDefault="00ED1C33" w:rsidP="00837FBD">
+          <w:p w14:paraId="477C4309" w14:textId="4ACCFAD8" w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w:rsidRDefault="00ED1C33" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salle Babin</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Turquoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w14:paraId="0C4D5E51" w14:textId="77777777" w:rsidTr="00512994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64941432" w14:textId="06A8434A" w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w:rsidRDefault="0046259C" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD7BEFF" w14:textId="491E748C" w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w:rsidRDefault="00ED1C33" w:rsidP="00837FBD">
+          <w:p w14:paraId="1FD7BEFF" w14:textId="0491DA6A" w:rsidR="00ED1C33" w:rsidRPr="00FB0F7B" w:rsidRDefault="00ED1C33" w:rsidP="00837FBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>COMPTE FINANCIER ET ANALYSE FINANCI</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C59AF">
+              <w:t xml:space="preserve">COMPTE FINANCIER ET </w:t>
+            </w:r>
+            <w:r w:rsidR="008A282E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>È</w:t>
+              <w:t>INDICATEURS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>RE</w:t>
+              <w:t xml:space="preserve"> FINANCI</w:t>
+            </w:r>
+            <w:r w:rsidR="008A282E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C707A4" w14:textId="0975F7F8" w:rsidR="00ED1C33" w:rsidRPr="00EB640C" w:rsidRDefault="00767F7F" w:rsidP="00837FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0051775D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Geneviève DUMAS-ZOELLER</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="187CF19A" w14:textId="77777777" w:rsidR="00512994" w:rsidRPr="00FB0F7B" w:rsidRDefault="00512994" w:rsidP="00837FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Roselyne GOURGUES-GARRIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F27F3D7" w14:textId="43BB3F41" w:rsidR="009653E8" w:rsidRDefault="009653E8" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w14:paraId="105E8541" w14:textId="77777777" w:rsidTr="003B6B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3D94CBE2" w14:textId="5C464615" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
+          <w:p w14:paraId="3D94CBE2" w14:textId="473DF887" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi </w:t>
-[...32 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Jeudi 11 février 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w14:paraId="2727DE37" w14:textId="77777777" w:rsidTr="003B6B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="152AD486" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
+          <w:p w14:paraId="152AD486" w14:textId="0F1C52AF" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salle Turquoise - BORDEAUX</w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Turquoise </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w14:paraId="23E75D61" w14:textId="77777777" w:rsidTr="003B6B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F84AD09" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>09h30</w:t>
-[...17 lines deleted...]
-              <w:t>– 16h30</w:t>
+              <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FEF0FEE" w14:textId="77777777" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4550,349 +3783,402 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Passation de marchés publics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3160D349" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00EB640C" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
-[...31 lines deleted...]
-              <w:t>Thierry POUSSON</w:t>
+          <w:p w14:paraId="64938CCC" w14:textId="77777777" w:rsidR="00F33142" w:rsidRDefault="00A8495D" w:rsidP="003B6B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Julien BIBES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A96527C" w14:textId="4552B430" w:rsidR="00A8495D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A8495D" w:rsidP="003B6B0E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Morgane BUISSON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B78E017" w14:textId="304E4993" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="00846A76">
+    <w:p w14:paraId="2B78E017" w14:textId="27C8D74C" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="00846A76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3974"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...156 lines deleted...]
-    <w:p w14:paraId="4CDE8261" w14:textId="34A80A41" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="0046259C">
+    <w:p w14:paraId="5EF84BDC" w14:textId="76831B2C" w:rsidR="008E356D" w:rsidRDefault="008E356D" w:rsidP="00846A76">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4397"/>
+          <w:tab w:val="left" w:pos="3974"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB6688A" w14:textId="3A0B1D10" w:rsidR="008E356D" w:rsidRDefault="008E356D" w:rsidP="00846A76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3974"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5766CF19" w14:textId="77777777" w:rsidR="00DE4AFF" w:rsidRDefault="00DE4AFF" w:rsidP="00846A76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3974"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B005377" w14:textId="77777777" w:rsidR="008E356D" w:rsidRDefault="008E356D" w:rsidP="00846A76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3974"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w14:paraId="639B05B2" w14:textId="77777777" w:rsidTr="00C87FD6">
+      <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="56019C79" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DBC15BE" w14:textId="469DF622" w:rsidR="000B3EF2" w:rsidRPr="00846A76" w:rsidRDefault="000B3EF2" w:rsidP="00C87FD6">
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC22B3E" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-[...5 lines deleted...]
-            <w:bookmarkStart w:id="9" w:name="_Hlk170810887"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 24 février 2026</w:t>
+              <w:t>PÉRIODE DE CONGÉS SCOLAIRES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="2D14ECA4" w14:textId="77777777" w:rsidTr="00C260F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DCBB94" w14:textId="711CBB09" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DE4AFF" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>DU SAMEDI 13 FÉVRIER AU LUNDI 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MARS 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C260F8" w:rsidRPr="00FB0F7B" w14:paraId="035ABFC2" w14:textId="77777777" w:rsidTr="00C260F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A04C086" w14:textId="77777777" w:rsidR="00C260F8" w:rsidRDefault="00C260F8" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w14:paraId="639B05B2" w14:textId="77777777" w:rsidTr="00C87FD6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBC15BE" w14:textId="4A798FE6" w:rsidR="000B3EF2" w:rsidRPr="00846A76" w:rsidRDefault="00DE4AFF" w:rsidP="00C87FD6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk170810887"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mercredi 3 mars</w:t>
+            </w:r>
+            <w:r w:rsidR="000B3EF2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w14:paraId="38E4803E" w14:textId="77777777" w:rsidTr="00C87FD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4D365840" w14:textId="77777777" w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w:rsidRDefault="000B3EF2" w:rsidP="00C87FD6">
+          <w:p w14:paraId="4D365840" w14:textId="3C7F58F4" w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w:rsidRDefault="000B3EF2" w:rsidP="00C87FD6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze - BORDEAUX</w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">salle Turquoise – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="002331A2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w14:paraId="6E0EE563" w14:textId="77777777" w:rsidTr="00C87FD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3118A111" w14:textId="77777777" w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w:rsidRDefault="000B3EF2" w:rsidP="00C87FD6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4948,62 +4234,62 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie BAREAU-MÉRIC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F9A507F" w14:textId="77777777" w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w:rsidRDefault="000B3EF2" w:rsidP="00C87FD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00751BC6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Etienne POUVREAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="31C85354" w14:textId="77777777" w:rsidR="000B3EF2" w:rsidRDefault="000B3EF2" w:rsidP="0046259C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4397"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w14:paraId="3A59ABB1" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
@@ -5012,84 +4298,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="767324DA" w14:textId="35C4727D" w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 1</w:t>
-[...32 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Mardi 16 mars 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w14:paraId="695D58B7" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1D1C7FBE" w14:textId="5FF63E80" w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -5102,124 +4355,124 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Visio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046259C" w:rsidRPr="00EB640C" w14:paraId="4142B3FF" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D214344" w14:textId="64029FE0" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h00 – 12h00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401E58ED" w14:textId="62AA36FF" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="00846A76" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRÉLÈVEMENT AUTOMATIQUE SOUS OP@LE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6746520A" w14:textId="77777777" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
-[...13 lines deleted...]
-              <w:t>David LALANNE</w:t>
+          <w:p w14:paraId="6746520A" w14:textId="7D630D28" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="000C55A5" w:rsidP="00FD0B30">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Claire LAMY-CHAPPUIS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FC63096" w14:textId="77777777" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valérie BERGES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4519033D" w14:textId="708F45BD" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="0046259C" w:rsidP="0046259C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4397"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
@@ -5238,359 +4491,661 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6F6A981D" w14:textId="7A024B63" w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w:rsidRDefault="002562B2" w:rsidP="00064957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000B3EF2">
+              <w:t>Jeudi 25 mars 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w14:paraId="5A1A33D0" w14:textId="77777777" w:rsidTr="00064957">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FA1C3E" w14:textId="4F55D97C" w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w:rsidRDefault="00254FAD" w:rsidP="00064957">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle </w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Turquoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="0040588D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w14:paraId="16C113C0" w14:textId="77777777" w:rsidTr="00064957">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A42A2BB" w14:textId="7A19A3B2" w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w:rsidRDefault="0046259C" w:rsidP="00064957">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2969B68D" w14:textId="77777777" w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w:rsidRDefault="00254FAD" w:rsidP="00064957">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SORTIES ET VOYAGES SCOLAIRES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578D1829" w14:textId="77777777" w:rsidR="00254FAD" w:rsidRPr="00EB640C" w:rsidRDefault="00254FAD" w:rsidP="00064957">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carine DUCLOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE4CE09" w14:textId="57F2A47B" w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w:rsidRDefault="008579A1" w:rsidP="00064957">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Michel BEDU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="081F767C" w14:textId="77121255" w:rsidR="00254FAD" w:rsidRDefault="00254FAD" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w14:paraId="601072AC" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F014DBF" w14:textId="7DE347D0" w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w:rsidRDefault="002C0D6F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00254FAD">
+              <w:t>Jeudi 08</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mars </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00254FAD" w:rsidRPr="00FB0F7B">
+              <w:t xml:space="preserve"> avril 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w14:paraId="57FF89C1" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="720C2BF7" w14:textId="77777777" w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w:rsidRDefault="002C0D6F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w14:paraId="60282C8A" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0154A807" w14:textId="77777777" w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w:rsidRDefault="002C0D6F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BED223" w14:textId="77777777" w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w:rsidRDefault="002C0D6F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉGALITÉ PROFESSIONNELLE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E904807" w14:textId="77777777" w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w:rsidRDefault="002C0D6F" w:rsidP="006665CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clémence LABRUNIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03C17064" w14:textId="77777777" w:rsidR="002C0D6F" w:rsidRDefault="002C0D6F" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10343"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00275D31" w:rsidRPr="00FB0F7B" w14:paraId="511A024C" w14:textId="77777777" w:rsidTr="009B16B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D639A0E" w14:textId="77777777" w:rsidR="00275D31" w:rsidRPr="00FB0F7B" w:rsidRDefault="00275D31" w:rsidP="009B16B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...10 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>PÉRIODE DE CONGÉS SCOLAIRES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w14:paraId="5A1A33D0" w14:textId="77777777" w:rsidTr="00064957">
+      <w:tr w:rsidR="00275D31" w:rsidRPr="00FB0F7B" w14:paraId="6AD16918" w14:textId="77777777" w:rsidTr="009B16B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="14FA1C3E" w14:textId="372EED85" w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w:rsidRDefault="00254FAD" w:rsidP="00064957">
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD6F712" w14:textId="2AC2B942" w:rsidR="00275D31" w:rsidRPr="00FB0F7B" w:rsidRDefault="00275D31" w:rsidP="009B16B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...118 lines deleted...]
-              <w:t>Dominique COURBIN</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>DU SAMEDI 10 AVRIL 2026 AU LUNDI 26 AVRIL 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="081F767C" w14:textId="31978329" w:rsidR="00254FAD" w:rsidRDefault="00254FAD" w:rsidP="000B2245">
+    <w:p w14:paraId="7760F352" w14:textId="77777777" w:rsidR="00275D31" w:rsidRDefault="00275D31" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w14:paraId="2225BD51" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="736C7086" w14:textId="70A24A44" w:rsidR="0046259C" w:rsidRPr="0051775D" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
+          <w:p w14:paraId="736C7086" w14:textId="4D330E82" w:rsidR="0046259C" w:rsidRPr="0051775D" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0051775D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Vendredi </w:t>
             </w:r>
-            <w:r w:rsidR="00767F7F" w:rsidRPr="0051775D">
+            <w:r w:rsidR="00F9035D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>24</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0051775D">
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> avril 202</w:t>
-[...10 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve"> avril 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w14:paraId="54B2F51A" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1CDC90FD" w14:textId="424E246E" w:rsidR="0046259C" w:rsidRPr="0051775D" w:rsidRDefault="00767F7F" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0051775D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Lycée François Mauriac</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w14:paraId="4AC55905" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7071D350" w14:textId="3391845A" w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -5615,172 +5170,202 @@
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59C4A157" w14:textId="6E7C256B" w:rsidR="0046259C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>GESTION FINANCI</w:t>
-[...19 lines deleted...]
-              <w:t>RE DES PROJETS EUROPÉENS</w:t>
+              <w:t>GESTION FINANCIÈRE DES PROJETS EUROPÉENS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676E7B6B" w14:textId="77777777" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Benjamin GODIN</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14819888" w14:textId="77777777" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="0046259C" w:rsidP="00FD0B30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB640C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maria CORONA-FERNANDEZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FF4F6D3" w14:textId="77777777" w:rsidR="0046259C" w:rsidRPr="00F20B09" w:rsidRDefault="0046259C" w:rsidP="0046259C">
-[...10 lines deleted...]
-    <w:p w14:paraId="42B9F8E8" w14:textId="77777777" w:rsidR="0018700E" w:rsidRDefault="0018700E" w:rsidP="000B2245">
+    <w:p w14:paraId="42B9F8E8" w14:textId="59CC47B3" w:rsidR="0018700E" w:rsidRDefault="0018700E" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0CE7868E" w14:textId="2921B7F9" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9BA2C0" w14:textId="26BF6AAE" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186C6144" w14:textId="10DC2F32" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0B3B32" w14:textId="4BEAE98B" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0E676B" w14:textId="77777777" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="738EB61E" w14:textId="4A5684BE" w:rsidR="0018700E" w:rsidRPr="00591D8B" w:rsidRDefault="003670D0" w:rsidP="00591D8B">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00591D8B">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Le tutorat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44ED94EF" w14:textId="77777777" w:rsidR="0018700E" w:rsidRDefault="0018700E" w:rsidP="00220C72">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0018700E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Votre tuteur est désigné à votre arrivée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69776E5C" w14:textId="77777777" w:rsidR="00ED1C33" w:rsidRPr="0018700E" w:rsidRDefault="00220C72" w:rsidP="0018700E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -5820,378 +5405,271 @@
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0C11C511" w14:textId="77777777" w:rsidR="00780687" w:rsidRPr="00644ED5" w:rsidRDefault="00780687" w:rsidP="00780687">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00644ED5">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>TUTORAT</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="20C1C3FE" w14:textId="77777777" w:rsidR="00780687" w:rsidRPr="00644ED5" w:rsidRDefault="00780687" w:rsidP="00780687">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00644ED5">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Durée moyenne : 35 heures sur l’année</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="44889E32" w14:textId="77777777" w:rsidR="00780687" w:rsidRPr="00EB2234" w:rsidRDefault="00780687" w:rsidP="00780687">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="3BDAC289" id="Rectangle : coins arrondis 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:85.2pt;margin-top:26.1pt;width:354.55pt;height:60.15pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJAMBRRAIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2S0zAMfmeGO3j8TtOG/tDMpjs7u5Rh&#10;ZoEdFg6g2k5jcCxju027p+EsnAzFyZYu8MSQB49kSZ+kT1YuLg+NYXvlg0Zb8slozJmyAqW225J/&#10;/rR+8YqzEMFKMGhVyY8q8MvV82cXrStUjjUaqTwjEBuK1pW8jtEVWRZErRoII3TKkrFC30Ak1W8z&#10;6aEl9MZk+Xg8z1r00nkUKgS6vemNfJXwq0qJ+KGqgorMlJxqi+n06dx0Z7a6gGLrwdVaDGXAP1TR&#10;gLaU9AR1AxHYzus/oBotPAas4khgk2FVaaFSD9TNZPxbN/c1OJV6IXKCO9EU/h+seL+/80zLkuec&#10;WWhoRB+JNLBbo358L5hAbQMD79FKHVjeEda6UFDcvbvzXcvB3aL4GpjF65ri1BU5t7UCSWVOOv/s&#10;SUCnBAplm/YdSsoHu4iJu0Plmw6QWGGHNKLjaUTqEJmgy+lsnM9mVKsg22L+cpkvUwooHqOdD/GN&#10;woZ1Qsk97qzsWkopYH8bYpqTHLoF+YWzqjE09T0YNpnP54sBcXDOoHjETO2i0XKtjUmK326ujWcU&#10;WvJ1+obgcO5mLGtLvpzls1TFE1s4hxin728QqY/0WjtqX1uZ5Aja9DJVaezAdUdvP6Z42ByGiW1Q&#10;Hol1j/0O0M6SUKN/4Kyl91/y8G0HXnFm3lqa3HIynXYLk5TpbJGT4s8tm3MLWEFQJY+c9eJ17Jds&#10;57ze1pRpkjq3eEXTrnR8fBZ9VUPd9MZJerJE53ry+vXXWP0EAAD//wMAUEsDBBQABgAIAAAAIQA6&#10;JnY63AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1EaJvGqRASXBGB&#10;A0cnXpKo8TqNnTTw9WxP9Diap9m3+X5xvZhxDJ0nDfcrBQKp9rajRsPnx8vdBkSIhqzpPaGGHwyw&#10;L66vcpNZf6J3nMvYCB6hkBkNbYxDJmWoW3QmrPyAxN23H52JHMdG2tGceNz1MlHqUTrTEV9ozYDP&#10;LdaHcnIaaqsmNX7Nb9sqjeXvPB1Jvh61vr1ZnnYgIi7xH4azPqtDwU6Vn8gG0XNeqwdGNaRJAoKB&#10;zXqbgqjOTZKCLHJ5+ULxBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAkAwFFEAgAAfQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADomdjrcAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0C11C511" w14:textId="77777777" w:rsidR="00780687" w:rsidRPr="00644ED5" w:rsidRDefault="00780687" w:rsidP="00780687">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00644ED5">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>TUTORAT</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="20C1C3FE" w14:textId="77777777" w:rsidR="00780687" w:rsidRPr="00644ED5" w:rsidRDefault="00780687" w:rsidP="00780687">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00644ED5">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Durée moyenne : 35 heures sur l’année</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="44889E32" w14:textId="77777777" w:rsidR="00780687" w:rsidRPr="00EB2234" w:rsidRDefault="00780687" w:rsidP="00780687">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0018700E" w:rsidRPr="0018700E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>et vous accompagnera tout au long de l’année scolaire.</w:t>
+        <w:t>et</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vous accompagnera tout au long de l’année scolaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D1C1F3" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRDefault="00D77B0C" w:rsidP="00D77B0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B0A4AC9" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRDefault="00D77B0C" w:rsidP="00D77B0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E3F41C" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRDefault="00D77B0C" w:rsidP="00D77B0C">
+    <w:p w14:paraId="375E4E22" w14:textId="25C9D334" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="00D77B0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4818B003" w14:textId="7AC374A1" w:rsidR="00220C72" w:rsidRDefault="00220C72" w:rsidP="00D77B0C">
-[...124 lines deleted...]
-    </w:p>
     <w:p w14:paraId="762534C2" w14:textId="036EBD08" w:rsidR="00220C72" w:rsidRPr="00593FC0" w:rsidRDefault="00220C72" w:rsidP="00593FC0">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593FC0">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Les formations pour les nouveaux arrivants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C65F63C" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00593FC0" w:rsidRDefault="00220C72" w:rsidP="00593FC0">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00593FC0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>au sein de l’Éducation nationale</w:t>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sein de l’Éducation nationale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA403BC" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="000B2245" w:rsidRDefault="00220C72" w:rsidP="00220C72">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00220C72">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="256246FB" wp14:editId="4649C82D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>153341</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6273020" cy="1794076"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle : coins arrondis 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -6210,269 +5688,258 @@
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="053CD499" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="09B4AAAE" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7304986B" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Cadre juridique et organisation des EPLE,</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="12583E74" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>La laïcité et les valeurs de la république.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5E60AC19" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00EB2234" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="256246FB" id="Rectangle : coins arrondis 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:12.05pt;width:493.95pt;height:141.25pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKF3pnSAIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFu1DAQ/UfiDpb/aZJlu0ujZquqpQip&#10;QEXhAF7b2Rgcjxl7N9uehrNwMsZOWrbAFyIf1ozH8zzznienZ/vesp3GYMA1vDoqOdNOgjJu0/DP&#10;n65evOIsROGUsOB0w+904Ger589OB1/rGXRglUZGIC7Ug294F6OviyLITvciHIHXjoItYC8iubgp&#10;FIqB0HtbzMpyUQyAyiNIHQLtXo5Bvsr4batl/NC2QUdmG061xbxiXtdpLVanot6g8J2RUxniH6ro&#10;hXF06SPUpYiCbdH8AdUbiRCgjUcS+gLa1kide6BuqvK3bm474XXuhcgJ/pGm8P9g5fvdDTKjGj7n&#10;zImeJPpIpAm3sfrH95pJMC4wgQhOmcDmibDBh5rybv0NppaDvwb5NTAHFx3l6XM6PHRaKCqzSueL&#10;JwnJCZTK1sM7UHSf2EbI3O1b7BMgscL2WaK7R4n0PjJJm4vZ8mU5IyUlxarlybxcLvIdon5I9xji&#10;Gw09S0bDEbZOpZ7yHWJ3HWIWSk3tCvWFs7a3JPtOWFYtFovlhDgdLkT9gJn7BWvUlbE2O7hZX1hk&#10;lNrwq/xNyeHwmHVsaPjJ8ew4V/EkFg4hyvz9DSL3kZ9r4va1U9mOwtjRpiqtm8hO/I46xf16n+XN&#10;SiTu16DuiH2EcRZodsnoAO85G2gOGh6+bQVqzuxbRwqeVPN5GpzszI+XiXs8jKwPI8JJgmp45Gw0&#10;L+I4bFuPZtPRTVUmwME5qd6a+PA8xqqm8umtk/VkmA79fOrX32P1EwAA//8DAFBLAwQUAAYACAAA&#10;ACEA7TaBh9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdAqFJs6kQ&#10;ElwRgQNHJ94mEfE6jZ008PWYEz2OZjTzJt8vthczjb5zjLBeKRDEtTMdNwgf7883WxA+aDa6d0wI&#10;3+RhX1xe5Doz7sRvNJehEbGEfaYR2hCGTEpft2S1X7mBOHoHN1odohwbaUZ9iuW2lxulEml1x3Gh&#10;1QM9tVR/lZNFqI2a1Pg5v6bVfSh/5unI8uWIeH21PO5ABFrCfxj+8CM6FJGpchMbL3qEeCQgbO7W&#10;IKKbbh9SEBXCrUoSkEUuz/mLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAKF3pnSAIA&#10;AIUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtNoGH&#10;3AAAAAcBAAAPAAAAAAAAAAAAAAAAAKIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="053CD499" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="09B4AAAE" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7304986B" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Cadre juridique et organisation des EPLE,</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="12583E74" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00E240CE" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>La laïcité et les valeurs de la république.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5E60AC19" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="00EB2234" w:rsidRDefault="00220C72" w:rsidP="00220C72">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="35301605" w14:textId="77777777" w:rsidR="00220C72" w:rsidRPr="000B2245" w:rsidRDefault="00220C72" w:rsidP="00220C72">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11753D33" w14:textId="454EE926" w:rsidR="001A0786" w:rsidRDefault="001A0786" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F53392F" w14:textId="36C5ACDF" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="000B2245">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="5885B6F6" w14:textId="1CC8CDF1" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ABB52E8" w14:textId="3F685025" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD76852" w14:textId="77777777" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
@@ -6544,292 +6011,264 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="077EDE38" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="0067493A" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="4"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Vous aurez </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>accès à la plateforme TRIBU</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="291FB042" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="2880"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3FB9AA5F" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="0067493A" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Des formations sur </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>les outils bureautiques</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
-[...5 lines deleted...]
-                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(Word, Excel, Powerpoint) ainsi que des </w:t>
+                              <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>parcours PIX</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                              <w:t>souhaitez.</w:t>
+                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="50C9C28C" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="0067493A" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="7B98F479" id="Rectangle : coins arrondis 1" o:spid="_x0000_s1028" style="position:absolute;margin-left:17.75pt;margin-top:13.6pt;width:494.85pt;height:207.35pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqVkvHSgIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFy0zAQ/WeGO2j0T524adJ64nQ6KWWY&#10;KdChcABFkmOBrBUrJU45DWfhZKwUN02BLwZ/aHa9u0+773k9v9x1lm01BgOu5uOTEWfaSVDGrWv+&#10;+dPNq3POQhROCQtO1/xBB365ePli3vtKl9CCVRoZgbhQ9b7mbYy+KoogW92JcAJeOwo2gJ2I5OK6&#10;UCh6Qu9sUY5G06IHVB5B6hDo7fU+yBcZv2m0jB+aJujIbM2pt5hPzOcqncViLqo1Ct8aObQh/qGL&#10;ThhHlx6grkUUbIPmD6jOSIQATTyR0BXQNEbqPANNMx79Ns19K7zOsxA5wR9oCv8PVr7f3iEzirTj&#10;zImOJPpIpAm3tvrnj4pJMC4wgQhOmcDGibDeh4rq7v0dppGDvwX5NTAHy5bq9BUl960WitrM+cWz&#10;guQEKmWr/h0ouk9sImTudg12CZBYYbss0cNBIr2LTNLLaXk+mU1mnEmKldPT08msTD0Vonos9xji&#10;Gw0dS0bNETZOpZnyHWJ7G2IWSg3jCvWFs6azJPtWWDaeTqezAXFIJuxHzDwvWKNujLXZwfVqaZFR&#10;ac1v8jMUh+M061hf84uz8ix38SwWjiFG+fkbRJ4jf66J29dOZTsKY/c2dWkdEfHI716nuFvtsryZ&#10;pRRbgXog9hH2u0C7S0YL+J2znvag5uHbRqDmzL51pODFeDJJi5OdydmsJAePI6vjiHCSoGoeOdub&#10;y7hfto1Hs27ppnEmwMEVqd6YmKR76mpw6FvPig57mZbp2M9ZT3+PxS8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQA/ucJO3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN3QQBuy&#10;qRASXBGBA0cn3iYR8TqNnTTw9bgnuM1qRjNv8/1iezHT6DvHCOuVAkFcO9Nxg/Dx/nyzBeGDZqN7&#10;x4TwTR72xeVFrjPjTvxGcxkaEUvYZxqhDWHIpPR1S1b7lRuIo3dwo9UhnmMjzahPsdz2MlHqTlrd&#10;cVxo9UBPLdVf5WQRaqMmNX7Or7sqDeXPPB1ZvhwRr6+WxwcQgZbwF4YzfkSHIjJVbmLjRY9wm6Yx&#10;iZDcJyDOvkrSqCqEzWa9A1nk8v8LxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKlZL&#10;x0oCAACFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;P7nCTt4AAAAKAQAADwAAAAAAAAAAAAAAAACkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="077EDE38" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="0067493A" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="4"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Vous aurez </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>accès à la plateforme TRIBU</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="291FB042" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="2880"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3FB9AA5F" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="0067493A" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Des formations sur </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>les outils bureautiques</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
-[...5 lines deleted...]
-                      </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(Word, Excel, Powerpoint) ainsi que des </w:t>
+                        <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>parcours PIX</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                        <w:t>souhaitez.</w:t>
+                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="50C9C28C" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="0067493A" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E094A8C" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="000B2245" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
       <w:pPr>
         <w:rPr>
@@ -6879,113 +6318,102 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A74E971" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="522C85A4" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC9FA6D" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRDefault="006C59AF" w:rsidP="006C59AF">
+    <w:p w14:paraId="50BF4A48" w14:textId="59A23941" w:rsidR="006C59AF" w:rsidRPr="000B2245" w:rsidRDefault="006C59AF" w:rsidP="00F970C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Site EAFC : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>L’Ecole Académique de la Formation Continue | Académie de Bordeaux (ac-bordeaux.fr)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50BF4A48" w14:textId="77777777" w:rsidR="006C59AF" w:rsidRPr="000B2245" w:rsidRDefault="006C59AF" w:rsidP="000B2245">
-[...9 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="006C59AF" w:rsidRPr="000B2245" w:rsidSect="00F61F59">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01FD3037" w14:textId="77777777" w:rsidR="000221FC" w:rsidRDefault="000221FC" w:rsidP="00F61F59">
+    <w:p w14:paraId="2541A61F" w14:textId="77777777" w:rsidR="00586086" w:rsidRDefault="00586086" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="578450A7" w14:textId="77777777" w:rsidR="000221FC" w:rsidRDefault="000221FC" w:rsidP="00F61F59">
+    <w:p w14:paraId="17CA3960" w14:textId="77777777" w:rsidR="00586086" w:rsidRDefault="00586086" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7212,61 +6640,61 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:caps/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="41CC60BC" w14:textId="77777777" w:rsidR="001C341E" w:rsidRDefault="001C341E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70006588" w14:textId="77777777" w:rsidR="000221FC" w:rsidRDefault="000221FC" w:rsidP="00F61F59">
+    <w:p w14:paraId="3117096C" w14:textId="77777777" w:rsidR="00586086" w:rsidRDefault="00586086" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FDB6461" w14:textId="77777777" w:rsidR="000221FC" w:rsidRDefault="000221FC" w:rsidP="00F61F59">
+    <w:p w14:paraId="07766309" w14:textId="77777777" w:rsidR="00586086" w:rsidRDefault="00586086" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A322B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A92C98A"/>
     <w:lvl w:ilvl="0" w:tplc="85DA8B46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7705,210 +7133,249 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00007D4F"/>
-    <w:rsid w:val="000221FC"/>
+    <w:rsid w:val="0008544E"/>
     <w:rsid w:val="000B2245"/>
     <w:rsid w:val="000B369B"/>
     <w:rsid w:val="000B3EF2"/>
     <w:rsid w:val="000C4AFF"/>
+    <w:rsid w:val="000C55A5"/>
     <w:rsid w:val="000E174B"/>
     <w:rsid w:val="000E6C42"/>
     <w:rsid w:val="000E7C10"/>
     <w:rsid w:val="001103D0"/>
     <w:rsid w:val="001370EC"/>
-    <w:rsid w:val="00140CD5"/>
+    <w:rsid w:val="0015122E"/>
+    <w:rsid w:val="001534C7"/>
+    <w:rsid w:val="0015609E"/>
     <w:rsid w:val="00157F64"/>
-    <w:rsid w:val="00162832"/>
     <w:rsid w:val="0018700E"/>
     <w:rsid w:val="001A0786"/>
     <w:rsid w:val="001A7ACB"/>
     <w:rsid w:val="001B3A2E"/>
     <w:rsid w:val="001C341E"/>
     <w:rsid w:val="001E05A1"/>
     <w:rsid w:val="001F5886"/>
     <w:rsid w:val="00220C72"/>
-    <w:rsid w:val="002307B6"/>
+    <w:rsid w:val="002331A2"/>
     <w:rsid w:val="002339B5"/>
     <w:rsid w:val="00254FAD"/>
     <w:rsid w:val="00255510"/>
     <w:rsid w:val="002562B2"/>
     <w:rsid w:val="00262427"/>
     <w:rsid w:val="00275C81"/>
+    <w:rsid w:val="00275D31"/>
+    <w:rsid w:val="002C0D6F"/>
     <w:rsid w:val="002F6F34"/>
     <w:rsid w:val="00316637"/>
     <w:rsid w:val="00320707"/>
     <w:rsid w:val="00323AFF"/>
+    <w:rsid w:val="00323C4F"/>
     <w:rsid w:val="00357E55"/>
     <w:rsid w:val="003670D0"/>
     <w:rsid w:val="003A351B"/>
     <w:rsid w:val="003A62D2"/>
     <w:rsid w:val="003A7FA0"/>
     <w:rsid w:val="003D42B8"/>
     <w:rsid w:val="003D4C96"/>
+    <w:rsid w:val="0040588D"/>
     <w:rsid w:val="0040746E"/>
+    <w:rsid w:val="00421FD1"/>
     <w:rsid w:val="0044435F"/>
     <w:rsid w:val="0044455D"/>
     <w:rsid w:val="0046259C"/>
+    <w:rsid w:val="004909AF"/>
     <w:rsid w:val="004B23B8"/>
     <w:rsid w:val="004B5344"/>
+    <w:rsid w:val="0050363D"/>
     <w:rsid w:val="0050795C"/>
     <w:rsid w:val="00512994"/>
     <w:rsid w:val="00514555"/>
     <w:rsid w:val="0051775D"/>
+    <w:rsid w:val="00536244"/>
+    <w:rsid w:val="00586086"/>
     <w:rsid w:val="00591D8B"/>
     <w:rsid w:val="00593FC0"/>
     <w:rsid w:val="005A14C8"/>
     <w:rsid w:val="005B5C33"/>
     <w:rsid w:val="005C0BD8"/>
     <w:rsid w:val="005C1157"/>
     <w:rsid w:val="005D3122"/>
     <w:rsid w:val="005D6140"/>
     <w:rsid w:val="005E49EC"/>
     <w:rsid w:val="00603300"/>
     <w:rsid w:val="0062788D"/>
     <w:rsid w:val="00644ED5"/>
     <w:rsid w:val="006C59AF"/>
     <w:rsid w:val="006E19D4"/>
+    <w:rsid w:val="006E589B"/>
     <w:rsid w:val="00711DAA"/>
     <w:rsid w:val="007207BD"/>
+    <w:rsid w:val="007304C1"/>
+    <w:rsid w:val="00733555"/>
     <w:rsid w:val="0073786B"/>
     <w:rsid w:val="0074015C"/>
     <w:rsid w:val="00751BC6"/>
     <w:rsid w:val="00762CDB"/>
     <w:rsid w:val="00767F7F"/>
     <w:rsid w:val="00780687"/>
     <w:rsid w:val="00793698"/>
     <w:rsid w:val="007A01CE"/>
     <w:rsid w:val="007A71E5"/>
     <w:rsid w:val="007D4041"/>
     <w:rsid w:val="00822737"/>
+    <w:rsid w:val="00825F3C"/>
     <w:rsid w:val="00846A76"/>
     <w:rsid w:val="0085270B"/>
+    <w:rsid w:val="008579A1"/>
     <w:rsid w:val="00863713"/>
     <w:rsid w:val="00865127"/>
     <w:rsid w:val="0088500F"/>
+    <w:rsid w:val="00895990"/>
     <w:rsid w:val="008A03A1"/>
+    <w:rsid w:val="008A282E"/>
     <w:rsid w:val="008C074A"/>
+    <w:rsid w:val="008E356D"/>
     <w:rsid w:val="008F039A"/>
-    <w:rsid w:val="009227C4"/>
+    <w:rsid w:val="009128A9"/>
     <w:rsid w:val="00942871"/>
     <w:rsid w:val="00944028"/>
     <w:rsid w:val="00947DDE"/>
     <w:rsid w:val="009653E8"/>
+    <w:rsid w:val="00A36CEB"/>
     <w:rsid w:val="00A4482E"/>
     <w:rsid w:val="00A453E6"/>
     <w:rsid w:val="00A52326"/>
     <w:rsid w:val="00A56987"/>
+    <w:rsid w:val="00A8009C"/>
+    <w:rsid w:val="00A8495D"/>
     <w:rsid w:val="00A917CA"/>
+    <w:rsid w:val="00A92F9A"/>
     <w:rsid w:val="00AA0B72"/>
     <w:rsid w:val="00AA788C"/>
+    <w:rsid w:val="00AD28A1"/>
     <w:rsid w:val="00AE1004"/>
     <w:rsid w:val="00AE3CCF"/>
     <w:rsid w:val="00B52EF1"/>
     <w:rsid w:val="00B92D72"/>
+    <w:rsid w:val="00B95326"/>
     <w:rsid w:val="00B953AC"/>
     <w:rsid w:val="00BC10F3"/>
+    <w:rsid w:val="00BD4E8D"/>
     <w:rsid w:val="00BD4EB1"/>
     <w:rsid w:val="00BE7443"/>
     <w:rsid w:val="00BF333C"/>
     <w:rsid w:val="00C07F02"/>
     <w:rsid w:val="00C14938"/>
+    <w:rsid w:val="00C260F8"/>
     <w:rsid w:val="00C36B92"/>
+    <w:rsid w:val="00C4630B"/>
     <w:rsid w:val="00C46573"/>
+    <w:rsid w:val="00C653CE"/>
     <w:rsid w:val="00C8253D"/>
     <w:rsid w:val="00CA08AE"/>
     <w:rsid w:val="00CD7D16"/>
     <w:rsid w:val="00CF25E9"/>
     <w:rsid w:val="00D16628"/>
     <w:rsid w:val="00D3330D"/>
     <w:rsid w:val="00D77B0C"/>
     <w:rsid w:val="00DD0A72"/>
+    <w:rsid w:val="00DE4AFF"/>
     <w:rsid w:val="00E1257B"/>
+    <w:rsid w:val="00E2360D"/>
     <w:rsid w:val="00E3173F"/>
     <w:rsid w:val="00E37534"/>
     <w:rsid w:val="00E418C9"/>
     <w:rsid w:val="00E67897"/>
     <w:rsid w:val="00E96D0F"/>
     <w:rsid w:val="00EB0C5B"/>
     <w:rsid w:val="00EB640C"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC2CE5"/>
     <w:rsid w:val="00EC7431"/>
     <w:rsid w:val="00ED1C33"/>
     <w:rsid w:val="00EE5849"/>
+    <w:rsid w:val="00F14916"/>
     <w:rsid w:val="00F20B09"/>
+    <w:rsid w:val="00F23457"/>
     <w:rsid w:val="00F33142"/>
     <w:rsid w:val="00F4668A"/>
+    <w:rsid w:val="00F614E8"/>
     <w:rsid w:val="00F61F59"/>
+    <w:rsid w:val="00F9035D"/>
+    <w:rsid w:val="00F970C7"/>
     <w:rsid w:val="00FD3134"/>
+    <w:rsid w:val="00FE2ACD"/>
+    <w:rsid w:val="00FE538C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50C901DE"/>
@@ -8666,74 +8133,84 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422F68"/>
+    <w:rsid w:val="00016C64"/>
     <w:rsid w:val="00033ADC"/>
     <w:rsid w:val="000A27FC"/>
     <w:rsid w:val="000C0182"/>
     <w:rsid w:val="000F0AE4"/>
+    <w:rsid w:val="0012521C"/>
+    <w:rsid w:val="0014683D"/>
     <w:rsid w:val="002300F1"/>
     <w:rsid w:val="00241F42"/>
+    <w:rsid w:val="00257046"/>
     <w:rsid w:val="002D30E5"/>
     <w:rsid w:val="002E7428"/>
+    <w:rsid w:val="003044B7"/>
     <w:rsid w:val="0030450F"/>
+    <w:rsid w:val="00384423"/>
     <w:rsid w:val="003851D1"/>
     <w:rsid w:val="00422F68"/>
-    <w:rsid w:val="006310C1"/>
-    <w:rsid w:val="00641604"/>
     <w:rsid w:val="00686CE4"/>
     <w:rsid w:val="006B2D7D"/>
     <w:rsid w:val="006C76E0"/>
     <w:rsid w:val="0073127A"/>
     <w:rsid w:val="007959A1"/>
     <w:rsid w:val="00850D80"/>
+    <w:rsid w:val="00882022"/>
+    <w:rsid w:val="00886942"/>
     <w:rsid w:val="00974C48"/>
     <w:rsid w:val="00A150E2"/>
     <w:rsid w:val="00A57B29"/>
+    <w:rsid w:val="00B852EC"/>
+    <w:rsid w:val="00BA4EB4"/>
     <w:rsid w:val="00BD05B7"/>
+    <w:rsid w:val="00BF335E"/>
     <w:rsid w:val="00C06572"/>
+    <w:rsid w:val="00C26576"/>
     <w:rsid w:val="00C44FC7"/>
     <w:rsid w:val="00C723FA"/>
     <w:rsid w:val="00C839D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -9478,73 +8955,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AAE03C6-4385-4B9F-B9C1-AAD006515A4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3368</Characters>
+  <Pages>5</Pages>
+  <Words>710</Words>
+  <Characters>3906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3973</CharactersWithSpaces>
+  <CharactersWithSpaces>4607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>