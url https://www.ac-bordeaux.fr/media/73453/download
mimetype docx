--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -524,69 +524,79 @@
             <w:r w:rsidR="00EE5849">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="3246544F" w14:textId="77777777" w:rsidTr="00E418C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1988DB00" w14:textId="0174DD2C" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
+          <w:p w14:paraId="1988DB00" w14:textId="05B66A92" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00BF333C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Salle Babin</w:t>
+              <w:t xml:space="preserve">Salle </w:t>
+            </w:r>
+            <w:r w:rsidR="00C449CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>107</w:t>
             </w:r>
             <w:r w:rsidR="0040588D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -1982,61 +1992,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> LABORDE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D26076" w14:textId="0594B73E" w:rsidR="00EE5849" w:rsidRPr="00FB0F7B" w:rsidRDefault="0050363D" w:rsidP="00FD0B30">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Florence LEGENDRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E698035" w14:textId="201F29CC" w:rsidR="00A36CEB" w:rsidRDefault="00A36CEB" w:rsidP="00A36CEB">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="66934170" w14:textId="77777777" w:rsidR="008E356D" w:rsidRPr="008C074A" w:rsidRDefault="008E356D" w:rsidP="00A36CEB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A4482E" w:rsidRPr="00FB0F7B" w14:paraId="5455E045" w14:textId="77777777" w:rsidTr="00FD0B30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
@@ -2087,62 +2086,289 @@
           </w:tcPr>
           <w:p w14:paraId="7D89934D" w14:textId="03EABFB8" w:rsidR="00A4482E" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A4482E" w:rsidP="00FD0B30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DU SAMEDI 17 OCTOBRE AU LUNDI 02 NOVEMBRE 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A134BCA" w14:textId="3A4246B8" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="000B2245">
+    <w:p w14:paraId="5A134BCA" w14:textId="3D8535EC" w:rsidR="00F33142" w:rsidRDefault="00F33142" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B9FE34D" w14:textId="77777777" w:rsidR="008E356D" w:rsidRDefault="008E356D" w:rsidP="000B2245">
+    <w:p w14:paraId="3A727AF9" w14:textId="77777777" w:rsidR="00E1790F" w:rsidRDefault="00E1790F" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004912CE" w:rsidRPr="00FB0F7B" w14:paraId="781B865D" w14:textId="77777777" w:rsidTr="009B52C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0726D73A" w14:textId="16A9D324" w:rsidR="004912CE" w:rsidRPr="00FB0F7B" w:rsidRDefault="004912CE" w:rsidP="009B52C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jeudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>05 novembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004912CE" w:rsidRPr="00FB0F7B" w14:paraId="0911B1ED" w14:textId="77777777" w:rsidTr="009B52C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FE83C3" w14:textId="77777777" w:rsidR="004912CE" w:rsidRPr="00FB0F7B" w:rsidRDefault="004912CE" w:rsidP="009B52C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Visio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004912CE" w:rsidRPr="00EB640C" w14:paraId="598692CC" w14:textId="77777777" w:rsidTr="009B52C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E37BA9" w14:textId="77777777" w:rsidR="004912CE" w:rsidRPr="00EB640C" w:rsidRDefault="004912CE" w:rsidP="009B52C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h00 – 12h00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600BBC76" w14:textId="77777777" w:rsidR="004912CE" w:rsidRPr="00EB640C" w:rsidRDefault="004912CE" w:rsidP="009B52C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PRÉLÈVEMENT AUTOMATIQUE SOUS OP@LE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D49F24E" w14:textId="77777777" w:rsidR="004912CE" w:rsidRPr="00EB640C" w:rsidRDefault="004912CE" w:rsidP="009B52C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Claire LAMY-CHAPPUIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E16257" w14:textId="77777777" w:rsidR="004912CE" w:rsidRPr="00EB640C" w:rsidRDefault="004912CE" w:rsidP="009B52C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Valérie BERGES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5683537D" w14:textId="77777777" w:rsidR="004912CE" w:rsidRDefault="004912CE" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E67897" w:rsidRPr="00FB0F7B" w14:paraId="65C1F1F6" w14:textId="77777777" w:rsidTr="00837FBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
@@ -2410,132 +2636,143 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="6C3A8A33" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="46775D13" w14:textId="2BE54DE8" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
+          <w:p w14:paraId="46775D13" w14:textId="251C2AA6" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="004C5F0C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Vendredi 20 novembre 2026</w:t>
+              <w:t>Mardi 17</w:t>
+            </w:r>
+            <w:r w:rsidR="003A62D2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="28F2D007" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD4C0BD" w14:textId="78ED9CBC" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="001C341E">
+          <w:p w14:paraId="1CD4C0BD" w14:textId="01B885F0" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E67897" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Salle </w:t>
             </w:r>
-            <w:r w:rsidR="002331A2">
-[...6 lines deleted...]
-              <w:t>Turquoise</w:t>
+            <w:r w:rsidR="004C5F0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002331A2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -2628,59 +2865,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morgane BUISSON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="450F32FB" w14:textId="165F1C45" w:rsidR="006E589B" w:rsidRPr="00EB640C" w:rsidRDefault="00F970C7" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roselyne </w:t>
-[...7 lines deleted...]
-              <w:t>GOURGUES-GARRIDO</w:t>
+              <w:t>Roselyne GOURGUES-GARRIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3769C5EC" w14:textId="77777777" w:rsidR="005B5C33" w:rsidRPr="00EB640C" w:rsidRDefault="005B5C33" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
@@ -3557,51 +3786,84 @@
               </w:rPr>
               <w:t>Geneviève DUMAS-ZOELLER</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="187CF19A" w14:textId="77777777" w:rsidR="00512994" w:rsidRPr="00FB0F7B" w:rsidRDefault="00512994" w:rsidP="00837FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Roselyne GOURGUES-GARRIDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F27F3D7" w14:textId="43BB3F41" w:rsidR="009653E8" w:rsidRDefault="009653E8" w:rsidP="000B2245">
+    <w:p w14:paraId="0F27F3D7" w14:textId="0C06D339" w:rsidR="009653E8" w:rsidRDefault="009653E8" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE1DE23" w14:textId="0013D9E8" w:rsidR="00E1790F" w:rsidRDefault="00E1790F" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149B500F" w14:textId="255AFA76" w:rsidR="00E1790F" w:rsidRDefault="00E1790F" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E474C0A" w14:textId="77777777" w:rsidR="00E1790F" w:rsidRDefault="00E1790F" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w14:paraId="105E8541" w14:textId="77777777" w:rsidTr="003B6B0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
@@ -3771,164 +4033,124 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA COMMANDE PUBLIQUE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7142F93F" w14:textId="77777777" w:rsidR="00F33142" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F33142" w:rsidP="003B6B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Passation de marchés publics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64938CCC" w14:textId="77777777" w:rsidR="00F33142" w:rsidRDefault="00A8495D" w:rsidP="003B6B0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Julien BIBES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A96527C" w14:textId="4552B430" w:rsidR="00A8495D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A8495D" w:rsidP="003B6B0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Morgane BUISSON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B78E017" w14:textId="27C8D74C" w:rsidR="00846A76" w:rsidRDefault="00846A76" w:rsidP="00846A76">
+    <w:p w14:paraId="4B005377" w14:textId="003CF4BA" w:rsidR="008E356D" w:rsidRDefault="00846A76" w:rsidP="00846A76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3974"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="56019C79" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="0AC22B3E" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -4247,243 +4469,50 @@
               <w:t>Nathalie BAREAU-MÉRIC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F9A507F" w14:textId="77777777" w:rsidR="000B3EF2" w:rsidRPr="00FB0F7B" w:rsidRDefault="000B3EF2" w:rsidP="00C87FD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Etienne POUVREAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="31C85354" w14:textId="77777777" w:rsidR="000B3EF2" w:rsidRDefault="000B3EF2" w:rsidP="0046259C">
-[...191 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="4519033D" w14:textId="708F45BD" w:rsidR="0046259C" w:rsidRPr="00EB640C" w:rsidRDefault="0046259C" w:rsidP="0046259C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4397"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00254FAD" w:rsidRPr="00FB0F7B" w14:paraId="675A79A8" w14:textId="77777777" w:rsidTr="00064957">
         <w:tc>
           <w:tcPr>
@@ -4752,62 +4781,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2F014DBF" w14:textId="7DE347D0" w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w:rsidRDefault="002C0D6F" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 08</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> avril 2027</w:t>
+              <w:t>Jeudi 08 avril 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w14:paraId="57FF89C1" w14:textId="77777777" w:rsidTr="006665CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="720C2BF7" w14:textId="77777777" w:rsidR="002C0D6F" w:rsidRPr="00FB0F7B" w:rsidRDefault="002C0D6F" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -5255,101 +5273,112 @@
     </w:p>
     <w:p w14:paraId="0CE7868E" w14:textId="2921B7F9" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D9BA2C0" w14:textId="26BF6AAE" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186C6144" w14:textId="10DC2F32" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+    <w:p w14:paraId="186C6144" w14:textId="54E47B52" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0B3B32" w14:textId="4BEAE98B" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+    <w:p w14:paraId="5C5BE2F6" w14:textId="77777777" w:rsidR="00E1790F" w:rsidRDefault="00E1790F" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E0E676B" w14:textId="77777777" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+    <w:p w14:paraId="6A0B3B32" w14:textId="4BEAE98B" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0E0E676B" w14:textId="77777777" w:rsidR="00F970C7" w:rsidRDefault="00F970C7" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="738EB61E" w14:textId="4A5684BE" w:rsidR="0018700E" w:rsidRPr="00591D8B" w:rsidRDefault="003670D0" w:rsidP="00591D8B">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le tutorat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44ED94EF" w14:textId="77777777" w:rsidR="0018700E" w:rsidRDefault="0018700E" w:rsidP="00220C72">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Votre tuteur est désigné à votre arrivée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69776E5C" w14:textId="77777777" w:rsidR="00ED1C33" w:rsidRPr="0018700E" w:rsidRDefault="00220C72" w:rsidP="0018700E">
@@ -6334,50 +6363,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50BF4A48" w14:textId="59A23941" w:rsidR="006C59AF" w:rsidRPr="000B2245" w:rsidRDefault="006C59AF" w:rsidP="00F970C7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Site EAFC : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>L’Ecole Académique de la Formation Continue | Académie de Bordeaux (ac-bordeaux.fr)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="006C59AF" w:rsidRPr="000B2245" w:rsidSect="00F61F59">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -7132,57 +7162,57 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00007D4F"/>
     <w:rsid w:val="0008544E"/>
     <w:rsid w:val="000B2245"/>
     <w:rsid w:val="000B369B"/>
     <w:rsid w:val="000B3EF2"/>
     <w:rsid w:val="000C4AFF"/>
@@ -7210,52 +7240,54 @@
     <w:rsid w:val="00255510"/>
     <w:rsid w:val="002562B2"/>
     <w:rsid w:val="00262427"/>
     <w:rsid w:val="00275C81"/>
     <w:rsid w:val="00275D31"/>
     <w:rsid w:val="002C0D6F"/>
     <w:rsid w:val="002F6F34"/>
     <w:rsid w:val="00316637"/>
     <w:rsid w:val="00320707"/>
     <w:rsid w:val="00323AFF"/>
     <w:rsid w:val="00323C4F"/>
     <w:rsid w:val="00357E55"/>
     <w:rsid w:val="003670D0"/>
     <w:rsid w:val="003A351B"/>
     <w:rsid w:val="003A62D2"/>
     <w:rsid w:val="003A7FA0"/>
     <w:rsid w:val="003D42B8"/>
     <w:rsid w:val="003D4C96"/>
     <w:rsid w:val="0040588D"/>
     <w:rsid w:val="0040746E"/>
     <w:rsid w:val="00421FD1"/>
     <w:rsid w:val="0044435F"/>
     <w:rsid w:val="0044455D"/>
     <w:rsid w:val="0046259C"/>
     <w:rsid w:val="004909AF"/>
+    <w:rsid w:val="004912CE"/>
     <w:rsid w:val="004B23B8"/>
     <w:rsid w:val="004B5344"/>
+    <w:rsid w:val="004C5F0C"/>
     <w:rsid w:val="0050363D"/>
     <w:rsid w:val="0050795C"/>
     <w:rsid w:val="00512994"/>
     <w:rsid w:val="00514555"/>
     <w:rsid w:val="0051775D"/>
     <w:rsid w:val="00536244"/>
     <w:rsid w:val="00586086"/>
     <w:rsid w:val="00591D8B"/>
     <w:rsid w:val="00593FC0"/>
     <w:rsid w:val="005A14C8"/>
     <w:rsid w:val="005B5C33"/>
     <w:rsid w:val="005C0BD8"/>
     <w:rsid w:val="005C1157"/>
     <w:rsid w:val="005D3122"/>
     <w:rsid w:val="005D6140"/>
     <w:rsid w:val="005E49EC"/>
     <w:rsid w:val="00603300"/>
     <w:rsid w:val="0062788D"/>
     <w:rsid w:val="00644ED5"/>
     <w:rsid w:val="006C59AF"/>
     <w:rsid w:val="006E19D4"/>
     <w:rsid w:val="006E589B"/>
     <w:rsid w:val="00711DAA"/>
     <w:rsid w:val="007207BD"/>
     <w:rsid w:val="007304C1"/>
@@ -7294,106 +7326,108 @@
     <w:rsid w:val="00A453E6"/>
     <w:rsid w:val="00A52326"/>
     <w:rsid w:val="00A56987"/>
     <w:rsid w:val="00A8009C"/>
     <w:rsid w:val="00A8495D"/>
     <w:rsid w:val="00A917CA"/>
     <w:rsid w:val="00A92F9A"/>
     <w:rsid w:val="00AA0B72"/>
     <w:rsid w:val="00AA788C"/>
     <w:rsid w:val="00AD28A1"/>
     <w:rsid w:val="00AE1004"/>
     <w:rsid w:val="00AE3CCF"/>
     <w:rsid w:val="00B52EF1"/>
     <w:rsid w:val="00B92D72"/>
     <w:rsid w:val="00B95326"/>
     <w:rsid w:val="00B953AC"/>
     <w:rsid w:val="00BC10F3"/>
     <w:rsid w:val="00BD4E8D"/>
     <w:rsid w:val="00BD4EB1"/>
     <w:rsid w:val="00BE7443"/>
     <w:rsid w:val="00BF333C"/>
     <w:rsid w:val="00C07F02"/>
     <w:rsid w:val="00C14938"/>
     <w:rsid w:val="00C260F8"/>
     <w:rsid w:val="00C36B92"/>
+    <w:rsid w:val="00C449CA"/>
     <w:rsid w:val="00C4630B"/>
     <w:rsid w:val="00C46573"/>
     <w:rsid w:val="00C653CE"/>
     <w:rsid w:val="00C8253D"/>
     <w:rsid w:val="00CA08AE"/>
     <w:rsid w:val="00CD7D16"/>
     <w:rsid w:val="00CF25E9"/>
     <w:rsid w:val="00D16628"/>
     <w:rsid w:val="00D3330D"/>
     <w:rsid w:val="00D77B0C"/>
     <w:rsid w:val="00DD0A72"/>
     <w:rsid w:val="00DE4AFF"/>
     <w:rsid w:val="00E1257B"/>
+    <w:rsid w:val="00E1790F"/>
     <w:rsid w:val="00E2360D"/>
     <w:rsid w:val="00E3173F"/>
     <w:rsid w:val="00E37534"/>
     <w:rsid w:val="00E418C9"/>
     <w:rsid w:val="00E67897"/>
     <w:rsid w:val="00E96D0F"/>
     <w:rsid w:val="00EB0C5B"/>
     <w:rsid w:val="00EB640C"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC2CE5"/>
     <w:rsid w:val="00EC7431"/>
     <w:rsid w:val="00ED1C33"/>
     <w:rsid w:val="00EE5849"/>
     <w:rsid w:val="00F14916"/>
     <w:rsid w:val="00F20B09"/>
     <w:rsid w:val="00F23457"/>
     <w:rsid w:val="00F33142"/>
     <w:rsid w:val="00F4668A"/>
     <w:rsid w:val="00F614E8"/>
     <w:rsid w:val="00F61F59"/>
     <w:rsid w:val="00F9035D"/>
     <w:rsid w:val="00F970C7"/>
     <w:rsid w:val="00FD3134"/>
     <w:rsid w:val="00FE2ACD"/>
     <w:rsid w:val="00FE538C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50C901DE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B23F574D-D915-4429-A3E9-F54EE182CC43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -8959,69 +8993,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AAE03C6-4385-4B9F-B9C1-AAD006515A4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>710</Words>
-  <Characters>3906</Characters>
+  <Characters>3907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4607</CharactersWithSpaces>
+  <CharactersWithSpaces>4608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>