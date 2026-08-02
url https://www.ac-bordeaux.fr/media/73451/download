--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -14,51 +14,51 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3324E1E6" w14:textId="69A5752F" w:rsidR="00F61F59" w:rsidRDefault="0065010E">
       <w:r>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00B1318A" w:rsidRPr="00064103">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="471C3A85" wp14:editId="797223B1">
             <wp:extent cx="6645910" cy="1277620"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="5" name="Image 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -71,441 +71,275 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6645910" cy="1277620"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D654E31" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:bookmarkStart w:id="0" w:name="_Hlk134174847"/>
     </w:p>
-    <w:p w14:paraId="3FDD4776" w14:textId="3275BB31" w:rsidR="00F61F59" w:rsidRPr="005C0BD8" w:rsidRDefault="00F61F59" w:rsidP="004A6CA1">
+    <w:p w14:paraId="270B59C7" w14:textId="6BEBC244" w:rsidR="00F61F59" w:rsidRPr="005C0BD8" w:rsidRDefault="000A0831" w:rsidP="000A0831">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ADAPTATION </w:t>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">FORMATION PRISE DE POSTE </w:t>
       </w:r>
-      <w:r w:rsidR="00B1318A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> L’EMPLOI DES </w:t>
+      <w:r w:rsidR="00F61F59">
+        <w:t xml:space="preserve">DES </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00B1318A">
+      <w:r w:rsidR="00F61F59">
         <w:t>SECRÉTAIRES GÉNÉRAUX</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F61F59" w:rsidRPr="005C0BD8">
+      <w:r w:rsidR="004A6CA1">
         <w:t>NOUVELLEMENT NOMMÉS EN EPLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797FEDF2" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRPr="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BD86822" w14:textId="77DCB22B" w:rsidR="00F61F59" w:rsidRPr="0067493A" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067493A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Programme de formation 202</w:t>
-[...26 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Programme de formation 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D7167AD" w14:textId="77777777" w:rsidR="00EC48DA" w:rsidRPr="005C0BD8" w:rsidRDefault="00EC48DA" w:rsidP="00EC48DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0BD8">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
-        <w:t>SUD</w:t>
+        <w:t>GROUPE SUD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A32300" w14:textId="77777777" w:rsidR="00EC48DA" w:rsidRPr="005C0BD8" w:rsidRDefault="00EC48DA" w:rsidP="00EC48DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0BD8">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>s Landes et des Pyrénées-Atlantiques</w:t>
+        <w:t>Départements des Landes et des Pyrénées-Atlantiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733F5EEC" w14:textId="7C8FBC00" w:rsidR="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03E373B8" w14:textId="77777777" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="26BBB72D" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRPr="004A6CA1" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:t>Deux groupes nord et sud</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sont organisés en fonction de votre affectation départementale. Toutefois, des regroupements sur Bordeaux avec l’ensemble de l’effectif de la promotion rythment l’année.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DAFB43" w14:textId="77777777" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="0A6EF31F" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRPr="004A6CA1" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>L’ensemble de la formation métier est conduite par des pairs expérimentés qui s’investissent en tant que formateurs, tuteurs, pour vous accompagner dans votre prise de fonction.</w:t>
+        <w:t xml:space="preserve">L’ensemble de la formation métier est conduite par des pairs expérimentés qui s’investissent en tant que formateurs, tuteurs, pour vous accompagner dans votre prise de fonction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD39F5">
+        <w:t>Votre présence à ces formations est obligatoire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et votre assiduité est gage de progression.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E613A1" w14:textId="77777777" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="5D71A176" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRPr="004A6CA1" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Le Vademecum cible les domaines professionnels à maîtriser par un secrétaire général d’EPLE confirmé. L’accompagnement qui vous est proposé cette année a pour objectif de fonder les bases du métier. Il vous appartient, dans une démarche personnelle, de compléter et de faire évoluer vos acquis et compétences...</w:t>
+        <w:t>L’accompagnement qui vous est proposé cette année a pour objectif de fonder les bases du métier. Il vous appartient, dans une démarche personnelle, de compléter et de faire évoluer vos acquis et compétences...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338BDC9C" w14:textId="47C255F6" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="6B4C045B" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Un nouveau logiciel métier</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>En plus de ce parcours « prise de poste », l’EAFC propose tout au long de l’année de la formation continue sur de nombreux thèmes (op@le...). Des lettres EAFC sont régulièrement envoyées dans les établissements/ Lisez-les !</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179B0D56" w14:textId="286FD737" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="5E5004C1" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRPr="004A6CA1" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Le programme de formation proposé a un caractère transitoire et tient compte des évolutions </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Le programme de formation proposé a un caractère transitoire et tient compte des évolutions futures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325B6CB7" w14:textId="0E62B0B2" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="3ED336F5" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRPr="004A6CA1" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Les différents acteurs des services RH et l’EAFC sont à l’écoute des difficultés que vous pourriez rencontrer. N’hésitez pas à formuler votre demande </w:t>
-[...13 lines deleted...]
-        <w:t>si vous en ressentez le besoin.</w:t>
+        <w:t>Les différents acteurs des services RH et l’EAFC sont à l’écoute des difficultés que vous pourriez rencontrer. N’hésitez pas à formuler votre demande d’accompagnement si vous en ressentez le besoin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612971A7" w14:textId="534441FC" w:rsidR="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
-[...30 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3D7FF7A4" w14:textId="36CD4EEE" w:rsidR="00644ED5" w:rsidRPr="00B1318A" w:rsidRDefault="00644ED5" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B1318A">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Les modules de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714C1AB4" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="00E240CE" w:rsidP="00644ED5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE116EC" wp14:editId="2C582207">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
@@ -537,133 +371,133 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="67E8DE4A" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>L’ENTRÉE DANS LE MÉTIER</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6BA4AD6C" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>ACCUEIL, RÉGULATION, ÉVALUATION</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="5BE116EC" id="Rectangle : coins arrondis 4" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.35pt;width:313.5pt;height:51.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmvsSqRAIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbf2TSl7W6jpqtVl0VI&#10;C6xYOIBrO43B8Zix23Q5DWfhZEyctLTAEyIP1oxn5pufz5PF9b6xbKcxGHAlzy9GnGknQRm3Kfmn&#10;j3cvrjgLUTglLDhd8icd+PXy+bNF6ws9hhqs0sgIxIWi9SWvY/RFlgVZ60aEC/DakbECbEQkFTeZ&#10;QtESemOz8Wg0y1pA5RGkDoFub3sjXyb8qtIyvq+qoCOzJafaYjoxnevuzJYLUWxQ+NrIoQzxD1U0&#10;wjhKeoS6FVGwLZo/oBojEQJU8UJCk0FVGalTD9RNPvqtm8daeJ16oeEEfxxT+H+w8t3uAZlRJZ9w&#10;5kRDFH2goQm3sfrH94JJMC4wgQhOmcAm3cBaHwqKe/QP2LUc/D3IL4E5WNUUp2/Iua21UFRm3vln&#10;ZwGdEiiUrdu3oCif2EZIs9tX2HSANBW2TxQ9HSnS+8gkXb6cX+WTKTEpyTabzi+nlymFKA7RHkN8&#10;raFhnVByhK1TXUsphdjdh5h4UkO3Qn3mrGossb4TluWz2eyAODhnojhgpnbBGnVnrE0KbtYri4xC&#10;S36XvqGccOpmHWtLPp+Op6mKM1s4hRil728QqY/0WrvRvnIqyVEY28tUpXXDrLvx9jTF/Xo/MLYG&#10;9URTR+h3gHaWhBrwG2ctvf+Sh69bgZoz+8YRc/N8MukWJimT6eWYFDy1rE8twkmCKnnkrBdXsV+y&#10;rUezqSlTnjp3cENsVyYenkVf1VA3vXGSzpboVE9ev/4ay58AAAD//wMAUEsDBBQABgAIAAAAIQCd&#10;4HB52gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8ua0bZFekbIyJXo3o&#10;wWOhIxDplG0Li/56x5Me37yX974pD6sbxYIhDp40XG8UCKTW24E6DW+vj1d7EDEZsmb0hBq+MMKh&#10;Oj8rTWH9iV5wqVMnuIRiYTT0KU2FlLHt0Zm48RMSex8+OJNYhk7aYE5c7ka5VSqXzgzEC72Z8KHH&#10;9rOenYbWqlmF9+X5trlJ9fcyH0k+HbW+vFjv70AkXNNfGH7xGR0qZmr8TDaKUQM/kjRk2Q4Eu/l2&#10;x4eGY9k+B1mV8j9/9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmvsSqRAIAAH0EAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCd4HB52gAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAJ4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="67E8DE4A" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>L’ENTRÉE DANS LE MÉTIER</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6BA4AD6C" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ACCUEIL, RÉGULATION, ÉVALUATION</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA95A36" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -717,100 +551,100 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="73B3CE12" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>BUDGET DE LA PRÉPARATION À L’EXÉCUTION</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="53F58285" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="632FE760" id="Rectangle : coins arrondis 9" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:22.75pt;width:313.5pt;height:33.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVIN6sSAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGO0zAQ/UfiDpb/aZrSdtto09VqlyKk&#10;BVYsHGBqO43B8RjbbVpOw1k4GRMnW7rAFyIf1ozH8zzznieXV4fGsL3yQaMteT4ac6asQKnttuSf&#10;Pq5fLDgLEawEg1aV/KgCv1o9f3bZukJNsEYjlWcEYkPRupLXMboiy4KoVQNhhE5ZClboG4jk+m0m&#10;PbSE3phsMh7Psxa9dB6FCoF2b/sgXyX8qlIivq+qoCIzJafaYlp9Wjfdmq0uodh6cLUWQxnwD1U0&#10;oC1deoK6hQhs5/UfUI0WHgNWcSSwybCqtFCpB+omH//WzUMNTqVeiJzgTjSF/wcr3u3vPdOy5EvO&#10;LDQk0QciDezWqB/fCyZQ28DAe7RSB7bsCGtdKCjvwd37ruXg7lB8CcziTU156poOt7UCSWXm3fns&#10;SULnBEplm/YtSroPdhETd4fKNx0gscIOSaLjSSJ1iEzQ5svlIp/OSElBselkMZlP0xVQPGY7H+Jr&#10;hQ3rjJJ73FnZtZSugP1diEknOXQL8jNnVWNI9T0Yls/n84sBcTicQfGImdpFo+VaG5Mcv93cGM8o&#10;teTr9A3J4fyYsawlhmeTWariSSycQ4zT9zeI1Ed6rR21r6xMdgRtepuqNHbguqO3lykeNoekbhKi&#10;o36D8kjke+xHgUaXjBr9N85aGoOSh6878Ioz88aSgMt8Ou3mJjnT2cWEHH8e2ZxHwAqCKnnkrDdv&#10;Yj9rO+f1tqab8kSAxWsSvdLx8XX0VQ3l01Mn68ksnfvp1K+fx+onAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA1YTAt9oAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLntElldpGyM&#10;iV6N6MFjoSMQ6ZRtC4v+eseTHt+8l/e+KQ+rG8WCIQ6eNGw3CgRS6+1AnYa318erWxAxGbJm9IQa&#10;vjDCoTo/K01h/YlecKlTJ7iEYmE09ClNhZSx7dGZuPETEnsfPjiTWIZO2mBOXO5GmSm1k84MxAu9&#10;mfChx/aznp2G1qpZhffled/kqf5e5iPJp6PWlxfr/R2IhGv6C8MvPqNDxUyNn8lGMWrgR5KG6zwH&#10;we4uu+FDw7FttgdZlfI/f/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1SDerEgCAACE&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1YTAt9oA&#10;AAAHAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="73B3CE12" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>BUDGET DE LA PRÉPARATION À L’EXÉCUTION</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="53F58285" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -871,100 +705,100 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="027EDB22" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>LES OPÉRATIONS FINANCIÈRES ET COMPTABLES</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="57A9567B" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="1B29EEF5" id="Rectangle : coins arrondis 10" o:spid="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:1.1pt;width:313.5pt;height:29.15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAovP/lSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVOFy0zAM/s8d7+Dzf5aka7s113S32xjH&#10;3YAdgwdQbacxOJax3abb0/AsPBmKk40W+MWRHz7Jkj5Jn6wsL/atYTvlg0Zb8eIk50xZgVLbTcU/&#10;f7p5dc5ZiGAlGLSq4g8q8IvVyxfLzpVqgg0aqTwjEBvKzlW8idGVWRZEo1oIJ+iUJWONvoVIqt9k&#10;0kNH6K3JJnk+zzr00nkUKgS6vR6MfJXw61qJ+KGug4rMVJxqi+n06Vz3Z7ZaQrnx4BotxjLgH6po&#10;QVtK+gx1DRHY1us/oFotPAas44nANsO61kKlHqibIv+tm/sGnEq9EDnBPdMU/h+seL+780xLmh3R&#10;Y6GlGX0k1sBujPrxvWQCtQ0MvEcrdWDkRZR1LpQUee/ufN90cLcovgZm8aqhQHVJ3l2jQFKhRe+f&#10;HQX0SqBQtu7eoaSEsI2Y2NvXvu0BiRe2T0N6eB6S2kcm6PJ0cV5MZ1SsINvpWT7JZykFlE/Rzof4&#10;RmHLeqHiHrdW9j2lFLC7DTFNSo7tgvzCWd0amvsODCvm8/nZiDg6Z1A+YaZ20Wh5o41Jit+sr4xn&#10;FFrxm/SNweHQzVjWVXwxm8xSFUe2cAiRp+9vEKmP9F57al9bmeQI2gwyVWnsyHVP7zCmuF/v03wn&#10;PWZP/RrlA5HvcVgGWl4SGvSPnHW0CBUP37bgFWfmraUBLorptN+cpExnZxNS/KFlfWgBKwiq4pGz&#10;QbyKw7ZtndebhjIViQCLlzT0Wsen1zFUNZZPj52ko2061JPXr9/H6icAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBKoFlI2QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UZtILSXE&#10;qRASvSJCDz068ZJExOvUdtLA17Oc4DajWc28LfaLG8SMIfaeNNytFQikxtueWg3H95fbHYiYDFkz&#10;eEINXxhhX15fFSa3/kJvOFepFVxCMTcaupTGXMrYdOhMXPsRibMPH5xJbEMrbTAXLneDzJTaSmd6&#10;4oXOjPjcYfNZTU5DY9Wkwml+fag3qfqepzPJw1nr1c3y9Agi4ZL+juEXn9GhZKbaT2SjGDTwI0lD&#10;loHgcJvds69ZqA3IspD/6csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACi8/+VKAgAA&#10;hgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqgWUjZ&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAApAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="027EDB22" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>LES OPÉRATIONS FINANCIÈRES ET COMPTABLES</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="57A9567B" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -1015,96 +849,96 @@
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1E137AAD" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>LA GESTION MATÉRIELLE ET L’ACCUEIL SERVICE RESTAURATION</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6C55EE46" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="302AF56C" id="Rectangle : coins arrondis 11" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:11.45pt;width:313.5pt;height:30.1pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZxSTzSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u1DAQfkfiDpbfaTb712602apqKUIq&#10;UFE4gNd2NgbHY8bezZbTcBZOxtibtlvgCZEHayYz83nm+zJZnu87y3YagwFX8/JkxJl2EpRxm5p/&#10;/nT96oyzEIVTwoLTNb/XgZ+vXr5Y9r7SY2jBKo2MQFyoel/zNkZfFUWQre5EOAGvHQUbwE5EcnFT&#10;KBQ9oXe2GI9G86IHVB5B6hDo7dUhyFcZv2m0jB+aJujIbM2pt5hPzOc6ncVqKaoNCt8aObQh/qGL&#10;ThhHlz5CXYko2BbNH1CdkQgBmngioSugaYzUeQaaphz9Ns1dK7zOsxA5wT/SFP4frHy/u0VmFGlX&#10;cuZERxp9JNaE21j980fFJBgXmEAEp0xglEWU9T5UVHnnbzENHfwNyK+BObhsqVBfUHbfaqGo0Zxf&#10;PCtITqBStu7fgaILxTZCZm/fYJcAiRe2zyLdP4qk95FJejlZnJXTGWkpKTY5KxfzaWqpENVDtccQ&#10;32joWDJqjrB1Ks2UrxC7mxCzUmoYV6gvnDWdJd13wrJyPp+fDohDMmE/YOZxwRp1bazNDm7WlxYZ&#10;ldb8Oj9DcThOs471NV/MxrPcxbNYOIYY5edvEHmO/L0mal87le0ojD3Y1KV1RMQDvQeZ4n69z/pO&#10;EmaKrUHdE/kIh2Wg5SWjBfzOWU+LUPPwbStQc2bfOhJwUU6naXOyM52djsnB48j6OCKcJKiaR84O&#10;5mU8bNvWo9m0dFOZCXBwQaI3JibpnroaHPrYs6LDYqZtOvZz1tPvY/ULAAD//wMAUEsDBBQABgAI&#10;AAAAIQAh+cxZ2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0gSptm&#10;UyEkuCICB45OvE0i4nVqO2ng6zEnOO7MaOZtcVjsIGbyoXeMsF4pEMSNMz23CO9vTzdbECFqNnpw&#10;TAhfFOBQXl4UOjfuzK80V7EVqYRDrhG6GMdcytB0ZHVYuZE4eUfnrY7p9K00Xp9TuR1kptRGWt1z&#10;Wuj0SI8dNZ/VZBEaoyblP+aXXX0Xq+95OrF8PiFeXy0PexCRlvgXhl/8hA5lYqrdxCaIASE9EhGy&#10;bAciuZvsPgk1wvZ2DbIs5H/88gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZxSTzSgIA&#10;AIYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAh+cxZ&#10;2gAAAAYBAAAPAAAAAAAAAAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1E137AAD" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>LA GESTION MATÉRIELLE ET L’ACCUEIL SERVICE RESTAURATION</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6C55EE46" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="48093994" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="00E240CE" w:rsidP="000B2245">
       <w:pPr>
@@ -1155,100 +989,100 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0149C0F3" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>MANAGEMENT ET GESTION DES RESSOURCES HUMAINES</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="057BE447" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="13AAB953" id="Rectangle : coins arrondis 12" o:spid="_x0000_s1030" style="position:absolute;margin-left:0;margin-top:20.95pt;width:313.5pt;height:29.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFFzvfSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1y0zAQfmeGO2j0Th3nr40nTqfTEoaZ&#10;Ah0KB9hIciyQtUJS4qSn4SycjLXslhR4YvCDZte7+2n3+7xeXh4aw/bKB4225PnZiDNlBUpttyX/&#10;/Gn96oKzEMFKMGhVyY8q8MvVyxfL1hVqjDUaqTwjEBuK1pW8jtEVWRZErRoIZ+iUpWCFvoFIrt9m&#10;0kNL6I3JxqPRPGvRS+dRqBDo7U0f5KuEX1VKxA9VFVRkpuTUW0ynT+emO7PVEoqtB1drMbQB/9BF&#10;A9rSpU9QNxCB7bz+A6rRwmPAKp4JbDKsKi1UmoGmyUe/TXNfg1NpFiInuCeawv+DFe/3d55pSdqN&#10;ObPQkEYfiTWwW6N+fC+YQG0DA+/RSh0YZRFlrQsFVd67O98NHdwtiq+BWbyuqVBdUXZbK5DUaN7l&#10;Z88KOidQKdu071DShbCLmNg7VL7pAIkXdkgiHZ9EUofIBL2cLC7y6Yy0FBSbnI8mF4t0BRSP1c6H&#10;+EZhwzqj5B53VnYzpStgfxtiUkoO44L8wlnVGNJ9D4bl8/n8fEAckjMoHjHTuGi0XGtjkuO3m2vj&#10;GZWWfJ2eoTicphnL2pIvZuNZ6uJZLJxCjNLzN4g0R/peO2pfW5nsCNr0NnVp7MB1R28vUzxsDknf&#10;aYfZUb9BeSTyPfbLQMtLRo3+gbOWFqHk4dsOvOLMvLUk4CKfTrvNSc50dj4mx59GNqcRsIKgSh45&#10;683r2G/bznm9remmPBFg8YpEr3R8/Dr6rob26WMn69k2nfop69fvY/UTAAD//wMAUEsDBBQABgAI&#10;AAAAIQBh7Gah2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0ICk3j&#10;VAgJroiUA0cn3iYR8Tq1nTTw9SwnOM7OaOZtsV/cIGYMsfekYb1SIJAab3tqNbwfnm8eQMRkyJrB&#10;E2r4wgj78vKiMLn1Z3rDuUqt4BKKudHQpTTmUsamQ2fiyo9I7B19cCaxDK20wZy53A0yU2ojnemJ&#10;Fzoz4lOHzWc1OQ2NVZMKH/Prtr5L1fc8nUi+nLS+vloedyASLukvDL/4jA4lM9V+IhvFoIEfSRpu&#10;11sQ7G6yez7UHFMqA1kW8j9/+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFFzvfSgIA&#10;AIYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBh7Gah&#10;2gAAAAcBAAAPAAAAAAAAAAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0149C0F3" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>MANAGEMENT ET GESTION DES RESSOURCES HUMAINES</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="057BE447" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -1257,51 +1091,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6C9147" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="00E240CE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="112BA19C" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E240CE">
+      <w:r>
         <w:t>Le tutorat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E3A0A8" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="00E240CE" w:rsidP="000B2245">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FEDFD1" wp14:editId="49CC5E27">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>230632</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1330,146 +1164,137 @@
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="48BA2E65" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Durée moyenne sur l’année : 35 heures</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2992A831" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>dont</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> 3 jours en immersion dans l’établissement du tuteur</w:t>
+                              <w:t>dont 3 jours en immersion dans l’établissement du tuteur</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7A4B2EEC" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="31FEDFD1" id="Rectangle : coins arrondis 13" o:spid="_x0000_s1031" style="position:absolute;margin-left:18.15pt;margin-top:15.2pt;width:494.85pt;height:77.45pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgIJdKSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u2zAMfh+wOwh6X5yk+atRpyjaZRjQ&#10;bcW6HYCR5FibLGqSErs9zc6yk42WnS7d9jTMDwIpkh/Jj6IvLtvasIPyQaMt+GQ05kxZgVLbXcE/&#10;f9q8WnEWIlgJBq0q+IMK/HL98sVF43I1xQqNVJ4RiA154wpexejyLAuiUjWEETplyViiryGS6neZ&#10;9NAQem2y6Xi8yBr00nkUKgS6vemNfJ3wy1KJ+KEsg4rMFJxqi+n06dx2Z7a+gHznwVVaDGXAP1RR&#10;g7aU9AnqBiKwvdd/QNVaeAxYxpHAOsOy1EKlHqibyfi3bu4rcCr1QuQE90RT+H+w4v3hzjMtaXZn&#10;nFmoaUYfiTWwO6N+fM+ZQG0DA+/RSh0YeRFljQs5Rd67O981Hdwtiq+BWbyuKFBdkXdTKZBU6KTz&#10;z54FdEqgULZt3qGkhLCPmNhrS193gMQLa9OQHp6GpNrIBF0upqvZcrbkTJDtfHW2mq1SCsiP0c6H&#10;+EZhzTqh4B73VnY9pRRwuA0xTUoO7YL8wllZG5r7AQybLBaL5YA4OGeQHzFTu2i03GhjkuJ322vj&#10;GYUWfJO+ITicuhnLGip3Pp2nKp7ZwinEOH1/g0h9pPfaUfvayiRH0KaXqUpjB647evsxxXbbpvnO&#10;O8yO+i3KByLfY78MtLwkVOgfOWtoEQoevu3BK87MW0sDPJ/MZt3mJGU2X05J8aeW7akFrCCogkfO&#10;evE69tu2d17vKso0SQRYvKKhlzoeX0df1VA+PXaSnm3TqZ68fv0+1j8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBaxs7B3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMLKqtE1&#10;nRASXBEdB45pY9pqjdM1aVf49XgnONnWe3r+Xr5fXC9mHEPnScP9SoFAqr3tqNHwcXi524II0ZA1&#10;vSfU8I0B9sX1VW4y68/0jnMZG8EhFDKjoY1xyKQMdYvOhJUfkFj78qMzkc+xkXY0Zw53vVwrlUpn&#10;OuIPrRnwucX6WE5OQ23VpMbP+e2x2sTyZ55OJF9PWt/eLE87EBGX+GeGCz6jQ8FMlZ/IBtFrSNKE&#10;nTzVA4iLrtYpl6t4224SkEUu/1cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgIJdK&#10;SgIAAIYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBa&#10;xs7B3QAAAAoBAAAPAAAAAAAAAAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="48BA2E65" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Durée moyenne sur l’année : 35 heures</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2992A831" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>dont</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 3 jours en immersion dans l’établissement du tuteur</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7A4B2EEC" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="249735B5" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
@@ -1494,66 +1319,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70EBA409" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="00E240CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E523E1B" w14:textId="5F7B011F" w:rsidR="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E240CE">
+      <w:r>
         <w:t>Les formations pour les nouveaux arrivants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242556D2" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="00E240CE" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> sein de l’Éducation nationale</w:t>
+      <w:r>
+        <w:t>au sein de l’Éducation nationale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478074EE" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51DCCEF7" wp14:editId="1EFCBEA9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
@@ -1584,215 +1404,215 @@
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0079BC5B" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="593B8EAD" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5CDD75B6" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Cadre juridique et organisation des EPLE,</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="36F9BDE1" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>La laïcité et les valeurs de la république.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="25F636C2" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00EB2234" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="51DCCEF7" id="Rectangle : coins arrondis 2" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:442.75pt;margin-top:17.45pt;width:493.95pt;height:141.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgBjGKSAIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2OEzEMfkfiDlHe2fmhP+yo09WqyyKk&#10;BVYsHCBNMp1AJg5J2mn3NJyFk+FkpksLPCHmIbJj+7P9OZ7F1b7TZCedV2BqWlzklEjDQSizqenn&#10;T7cvXlHiAzOCaTCypgfp6dXy+bNFbytZQgtaSEcQxPiqtzVtQ7BVlnneyo75C7DSoLEB17GAqttk&#10;wrEe0TudlXk+y3pwwjrg0nu8vRmMdJnwm0by8KFpvAxE1xRrC+l06VzHM1suWLVxzLaKj2Wwf6ii&#10;Y8pg0ieoGxYY2Tr1B1SnuAMPTbjg0GXQNIrL1AN2U+S/dfPQMitTL0iOt080+f8Hy9/v7h1RoqYl&#10;JYZ1OKKPSBozGy1/fK8IB2U8Yc6BEcqTMhLWW19h3IO9d7Flb++Af/XEwKrFOHmNzn0rmcAyi+if&#10;nQVExWMoWffvQGA+tg2QuNs3rouAyArZpxEdnkYk94FwvJyV85d5iZPkaCvml5N8Pks5WHUMt86H&#10;NxI6EoWaOtgaEXtKOdjuzoc0KDG2y8QXSppO49h3TJNiNpvNR8TROWPVETP1C1qJW6V1UtxmvdKO&#10;YGhNb9M3BvtTN21IX9PLaTlNVZzZ/ClEnr6/QaQ+0nON3L42IsmBKT3IWKU2I9mR32FOYb/ep/Em&#10;liL3axAHZN/BsAu4uyi04B4p6XEPauq/bZmTlOi3Bid4WUwmcXGSMpnOI/fu1LI+tTDDEaqmgZJB&#10;XIVh2bbWqU2LmYpEgIFrnHqjwvF5DFWN5eNbR+lsmU715PXr77H8CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAEy6nm9sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgyGGwtTSeE&#10;BFdE4cAxbUxb0ThdknaFX485sZufn/Xe52K/uEHMGGLvScN6pUAgNd721Gp4f3u62oGIyZA1gyfU&#10;8I0R9uX5WWFy64/0inOVWsEhFHOjoUtpzKWMTYfOxJUfkdj79MGZxDK00gZz5HA3yGul7qQzPXFD&#10;Z0Z87LD5qianobFqUuFjfsnq21T9zNOB5PNB68uL5eEeRMIl/R/DHz6jQ8lMtZ/IRjFo4EeShptN&#10;BoLdbLfloebFersBWRbylL/8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGAGMYpIAgAA&#10;hQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABMup5vb&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAogQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0079BC5B" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="593B8EAD" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5CDD75B6" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Cadre juridique et organisation des EPLE,</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="36F9BDE1" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>La laïcité et les valeurs de la république.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="25F636C2" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00EB2234" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2612A29B" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
@@ -1822,66 +1642,58 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A6C085" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE8D3C0" w14:textId="77777777" w:rsidR="0064670D" w:rsidRPr="00544259" w:rsidRDefault="0064670D" w:rsidP="00B829C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E3C0787" w14:textId="14C172B0" w:rsidR="000B2245" w:rsidRPr="00037C91" w:rsidRDefault="000B2245" w:rsidP="00037C91">
+    <w:p w14:paraId="7D3C3B87" w14:textId="77777777" w:rsidR="00DC74C5" w:rsidRPr="00037C91" w:rsidRDefault="00DC74C5" w:rsidP="00DC74C5">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00037C91">
-[...9 lines deleted...]
-        <w:t>SECRÉTAIRES GÉNÉRAUX D’EPLE</w:t>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>CALENDRIER PREVISIONNEL DES FORMATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF9A4C0" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6095"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="3F5BD24A" w14:textId="77777777" w:rsidTr="00AC2A1B">
@@ -1892,402 +1704,251 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="57324A5E" w14:textId="63CCB413" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk134177472"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lundi 2</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Lundi 24 août 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="34D0DD15" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="409F2811" w14:textId="403C3EEA" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00793698">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de </w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Tour de Sèze – Salle Babin – BORDEAUX </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="27A4F6A2" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BBE3E5A" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AC2A1B" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10h0</w:t>
-[...8 lines deleted...]
-              <w:t>0 - 12h30</w:t>
+              <w:t>10h00 - 12h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C6AE6B9" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L’ENTRÉE DANS LE MÉTIER</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> : présentation de l’offre de formation, échanges sur le métier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C2233DB" w14:textId="77777777" w:rsidR="00AC2A1B" w:rsidRDefault="00B829C1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...8 lines deleted...]
-              <w:t>RH</w:t>
+              <w:t>DRH</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="172C1A93" w14:textId="77777777" w:rsidR="00AC2A1B" w:rsidRDefault="00AC2A1B" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DEPAT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12042DDB" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EAFC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="013DE93F" w14:textId="77777777" w:rsidR="00EC48DA" w:rsidRPr="006B45D5" w:rsidRDefault="00027993" w:rsidP="00EC48DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B45D5">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gilles PICON </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB0471E" w14:textId="1F0909E2" w:rsidR="00EC48DA" w:rsidRPr="00EC48DA" w:rsidRDefault="00027993" w:rsidP="00EC48DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B45D5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yann PROVOST </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="4CC2CB10" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E96692F" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2307,103 +1968,81 @@
               <w:t xml:space="preserve">12h45 – 13h50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B4E2316" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00BD4EB1" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Déjeuner au rectorat en commun </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA4FC4D" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Site de </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> - Bordeaux</w:t>
+              <w:t>Site de Carayon - Bordeaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676FF2CF" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="4AE879BC" w14:textId="77777777" w:rsidTr="00AC2A1B">
@@ -2434,171 +2073,121 @@
               </w:rPr>
               <w:t>14h00 – 17h00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B13F2C6" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>L’ENTR</w:t>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00BD4EB1">
+              <w:t xml:space="preserve">L’ENTRÉE DANS LE MÉTIER : </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">identification des priorités de la rentrée, calendrier des tâches (1) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>Présentation des sites d’information professionnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07556E46" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67081">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jérôme GLERE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F435A7A" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> VAYNE</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eric VAYNE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73742CD2" w14:textId="38CCF500" w:rsidR="00EC48DA" w:rsidRPr="00EC48DA" w:rsidRDefault="00EC48DA" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53930E77" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="008C074A" w:rsidRDefault="00D3330D" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2623,349 +2212,229 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4B9EDE05" w14:textId="33FA8C5F" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 2</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Mardi 25 août 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="6A577878" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="41014F99" w14:textId="188934CA" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+          <w:p w14:paraId="41014F99" w14:textId="427877E1" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+              <w:t xml:space="preserve">Tour de Sèze – Salle babin </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Sèze</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="5544CF6C" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38B59645" w14:textId="1CB75417" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>09</w:t>
-[...26 lines deleted...]
-              <w:t>0 - 12h30</w:t>
+              <w:t>09h30 - 12h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2952A684" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ENTRÉE DANS LE </w:t>
-[...36 lines deleted...]
-              <w:t>identification des priorités de la rentrée, calendrier des tâches (2)</w:t>
+              <w:t>L’ENTRÉE DANS LE MÉTIER (suite)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : identification des priorités de la rentrée, calendrier des tâches (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62CADA70" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67081">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jérôme GLERE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D4D5C6F" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> VAYNE</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eric VAYNE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B2AD547" w14:textId="29DFC8EF" w:rsidR="00EC48DA" w:rsidRPr="00EC48DA" w:rsidRDefault="00EC48DA" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="0B6C709B" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2988,1173 +2457,466 @@
               </w:rPr>
               <w:t>14h00 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744CFC43" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00BD4EB1" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>LE BUDGET, DE LA PR</w:t>
-[...39 lines deleted...]
-              <w:t>CUTION</w:t>
+              <w:t>LE BUDGET, DE LA PRÉPARATION A L'EXÉCUTION</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48768B9A" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00BD4EB1" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Découverte de l’architecture d’un budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06D67721" w14:textId="156087E0" w:rsidR="00BD4EB1" w:rsidRPr="006B45D5" w:rsidRDefault="006B45D5" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B45D5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gilles PICON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="606D18A2" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="006B45D5" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B45D5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yann PROVOST</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CA4DAD8" w14:textId="092C3AB1" w:rsidR="00EC48DA" w:rsidRPr="00EC48DA" w:rsidRDefault="00EC48DA" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34272121" w14:textId="2124D2AE" w:rsidR="00C77B81" w:rsidRDefault="00C77B81" w:rsidP="000B2245">
-[...116 lines deleted...]
-    <w:p w14:paraId="1CB32B37" w14:textId="510C9B07" w:rsidR="007A43FB" w:rsidRDefault="007A43FB" w:rsidP="000B2245">
+    <w:p w14:paraId="34272121" w14:textId="18AF1AD0" w:rsidR="00C77B81" w:rsidRDefault="00C77B81" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w14:paraId="018F38FA" w14:textId="77777777" w:rsidTr="000B4571">
+      <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="038C04F6" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="34A037F3" w14:textId="1DBBD72B" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
+          <w:p w14:paraId="14F48481" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lundi 0</w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Lundi 31 août 2026 (date donnée à titre indicatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w14:paraId="2BBA5666" w14:textId="77777777" w:rsidTr="000B4571">
+      <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="7994799B" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6E897E2C" w14:textId="77777777" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="2DA6F868" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Parcours en auto-formation sur la plateforme M@gistère</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w14:paraId="7B3D94EF" w14:textId="77777777" w:rsidTr="00037C91">
+      <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="0198F143" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2691422D" w14:textId="27446511" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="000B4571">
+          <w:p w14:paraId="500A289E" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="144865BC" w14:textId="77777777" w:rsidR="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B4571">
+          <w:p w14:paraId="30C5123C" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLAN D’ACCOMPAGNEMENT MANAGÉRIAL </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA477E3" w14:textId="6A853B7F" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003A62D2">
+          <w:p w14:paraId="135963A9" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Volet 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADD932C" w14:textId="77777777" w:rsidR="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B4571">
+          <w:p w14:paraId="67511865" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Auto-inscription</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19981A81" w14:textId="012EE07E" w:rsidR="00037C91" w:rsidRPr="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B4571">
+          <w:p w14:paraId="2D21B7E7" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00037C91" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037C91">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> votre adresse mail académique est créée)</w:t>
+              <w:t>(lorsque votre adresse mail académique est créée)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6629C5CD" w14:textId="6B962748" w:rsidR="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B2245">
+    <w:p w14:paraId="374609D8" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRDefault="005C1AD8" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="10343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C074A" w:rsidRPr="00FB0F7B" w14:paraId="18C6C212" w14:textId="77777777" w:rsidTr="001C341E">
+      <w:tr w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w14:paraId="457F4BE1" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="637EF696" w14:textId="71FBE560" w:rsidR="008C074A" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="001C341E">
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="484977A2" w14:textId="5F2B8334" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 0</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>RENTRÉE SCOLAIRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C074A" w:rsidRPr="00FB0F7B" w14:paraId="27AD2FA7" w14:textId="77777777" w:rsidTr="001C341E">
+      <w:tr w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w14:paraId="678AF0EA" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8EE243" w14:textId="494495D3" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="0007329E" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00793698">
+              <w:t>MARDI 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E276FD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00793698">
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Salle </w:t>
-[...432 lines deleted...]
-              <w:t>Immersion avec votre tuteur</w:t>
+              <w:t xml:space="preserve"> SEPTEMBRE 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="778142C9" w14:textId="3A85726C" w:rsidR="000609AF" w:rsidRDefault="000609AF" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5812"/>
@@ -4169,95 +2931,51 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7E470F44" w14:textId="6FDAC24D" w:rsidR="00FE31B2" w:rsidRPr="00000105" w:rsidRDefault="00FE31B2" w:rsidP="00532583">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mercredi 1</w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Mercredi 09 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="3A9057E8" w14:textId="77777777" w:rsidTr="00532583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3209BC7A" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00532583">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -4350,485 +3068,661 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Module 1 - présentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D96E095" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00B20CFF" w:rsidRDefault="00FE31B2" w:rsidP="00532583">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Véronique LORENZON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7032793F" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00B20CFF" w:rsidRDefault="00FE31B2" w:rsidP="00532583">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B626886" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00532583">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25DBF882" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
+    <w:p w14:paraId="25DBF882" w14:textId="32227133" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5D84D8" w14:textId="715D9170" w:rsidR="005C1AD8" w:rsidRDefault="005C1AD8" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA16AC4" w14:textId="2489A0D2" w:rsidR="0088137A" w:rsidRDefault="0088137A" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EEB53EE" w14:textId="77777777" w:rsidR="0088137A" w:rsidRDefault="0088137A" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w14:paraId="02F0A1BF" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="46B0AD2E" w14:textId="639B0CBC" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
+          <w:p w14:paraId="46B0AD2E" w14:textId="769B8E5A" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00087052">
+              <w:lastRenderedPageBreak/>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="000609AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1</w:t>
-            </w:r>
+              <w:t>eptembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w14:paraId="2D39E4B7" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6479BC4E" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Établissement de votre tuteur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w14:paraId="603FA845" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21080BEF" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBEA64B" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LA RECETTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FE5640" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Immersion avec votre tuteur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5953EB5B" w14:textId="198A460E" w:rsidR="000609AF" w:rsidRDefault="00D2057A" w:rsidP="00D2057A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D2057A" w:rsidRPr="00F135D8" w14:paraId="2B10BD47" w14:textId="77777777" w:rsidTr="00D772A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DD5B9F" w14:textId="77777777" w:rsidR="00D2057A" w:rsidRPr="00A04B08" w:rsidRDefault="00D2057A" w:rsidP="00D772A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk231809534"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> septembre </w:t>
-[...21 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Vendredi 11 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w14:paraId="2D39E4B7" w14:textId="77777777" w:rsidTr="00785266">
+      <w:tr w:rsidR="00D2057A" w:rsidRPr="00F135D8" w14:paraId="1A960CCE" w14:textId="77777777" w:rsidTr="00D772A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6479BC4E" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
-[...16 lines deleted...]
-              <w:t>Établissement de votre tuteur</w:t>
+          <w:p w14:paraId="3C3A1074" w14:textId="110611AE" w:rsidR="00D2057A" w:rsidRPr="008E7CEC" w:rsidRDefault="008E7CEC" w:rsidP="00D772A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E7CEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Lieu à déterminer : collège d’Albret ??</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w14:paraId="603FA845" w14:textId="77777777" w:rsidTr="00785266">
+      <w:tr w:rsidR="00D2057A" w:rsidRPr="00FB0F7B" w14:paraId="27104059" w14:textId="77777777" w:rsidTr="00D772A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21080BEF" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
+          <w:p w14:paraId="09760C70" w14:textId="77777777" w:rsidR="00D2057A" w:rsidRPr="00A04B08" w:rsidRDefault="00D2057A" w:rsidP="00D772A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBEA64B" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
+          <w:p w14:paraId="10C7D0C0" w14:textId="31760C4D" w:rsidR="00D2057A" w:rsidRPr="00A04B08" w:rsidRDefault="00D2057A" w:rsidP="00D772A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>LA RECETTE</w:t>
+              <w:t xml:space="preserve">Module recette </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48FE5640" w14:textId="77777777" w:rsidR="000609AF" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="00785266">
-[...15 lines deleted...]
-              <w:t>Immersion avec votre tuteur</w:t>
+          <w:p w14:paraId="5CA001BB" w14:textId="77777777" w:rsidR="00D2057A" w:rsidRPr="00A04B08" w:rsidRDefault="00D2057A" w:rsidP="00D772A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gwendal THIBAULT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016F54AE" w14:textId="225014A2" w:rsidR="00D2057A" w:rsidRPr="00A04B08" w:rsidRDefault="00A33203" w:rsidP="00D772A6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Angela EXTIER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="5953EB5B" w14:textId="05E5F873" w:rsidR="000609AF" w:rsidRDefault="000609AF" w:rsidP="000B2245">
+    <w:p w14:paraId="52B2EA8F" w14:textId="77777777" w:rsidR="00D2057A" w:rsidRDefault="00D2057A" w:rsidP="00D2057A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3737"/>
+          <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C77B81" w:rsidRPr="00000105" w14:paraId="445A747E" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE2D036" w14:textId="77A4977B" w:rsidR="00C77B81" w:rsidRPr="00000105" w:rsidRDefault="00975288" w:rsidP="00C77B81">
+          <w:p w14:paraId="1CE2D036" w14:textId="3F38D075" w:rsidR="00C77B81" w:rsidRPr="00000105" w:rsidRDefault="0072354D" w:rsidP="00C77B81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00087052">
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="00975288">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w14:paraId="2C2D03A7" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5D33ED8C" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+          <w:p w14:paraId="5D33ED8C" w14:textId="051AFCC3" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00793698">
+              <w:t xml:space="preserve">Tour de Sèze – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Sèze</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00793698">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Salle </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>informatique - BORDEAUX</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w14:paraId="446AD48F" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55F1F7CE" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4887,86 +3781,86 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Module 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A28381" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00D67081" w:rsidRDefault="00C77B81" w:rsidP="00785266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67081">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Véronique LORENZON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21380B4F" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00D67081" w:rsidRDefault="00C77B81" w:rsidP="00785266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67081">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E169BFA" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67081">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="175"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00975288" w:rsidRPr="00000105" w14:paraId="40966377" w14:textId="77777777" w:rsidTr="00975288">
         <w:tc>
@@ -4977,110 +3871,77 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0EC898B0" w14:textId="624ACA65" w:rsidR="00975288" w:rsidRPr="00000105" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vendredi </w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Vendredi 18 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975288" w:rsidRPr="00FB0F7B" w14:paraId="1DE3CC01" w14:textId="77777777" w:rsidTr="00975288">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6472A9AA" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00821DBB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Collège d’Albret - DAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975288" w:rsidRPr="00FB0F7B" w14:paraId="5531E791" w14:textId="77777777" w:rsidTr="00975288">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="471615C2" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -5119,230 +3980,202 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA SÉCURITÉ INCENDIE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C27831A" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D77B0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12DD772E" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie BÉROT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A4B1C42" w14:textId="4BED6A68" w:rsidR="00975288" w:rsidRDefault="00975288" w:rsidP="000B2245">
+    <w:p w14:paraId="50C2AE12" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRDefault="005C1AD8" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="75"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="324C959C" w14:textId="77777777" w:rsidTr="00FE31B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="00D97AE7" w14:textId="2BDF7E2C" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
+          <w:p w14:paraId="00D97AE7" w14:textId="4F2595E7" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="002E0907" w:rsidP="00FE31B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 2</w:t>
-[...54 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Jeudi 24 et vendredi 25 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="076157CC" w14:textId="77777777" w:rsidTr="00FE31B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3F144329" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CF6D1D">
+          <w:p w14:paraId="3F144329" w14:textId="4E7864BA" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lycée Victor Louis - TALENCE</w:t>
+              <w:t xml:space="preserve">Lycée Victor Louis </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TALENCE</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="7988BF67" w14:textId="77777777" w:rsidTr="00FE31B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C71EB73" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5381,60 +4214,51 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA COMMANDE PUBLIQUE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79627969" w14:textId="21D09A31" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00104167" w:rsidP="00FE31B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>É</w:t>
-[...8 lines deleted...]
-              <w:t>laboration et exécution d’un marché</w:t>
+              <w:t>Élaboration et exécution d’un marché</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51D89ACB" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -5495,297 +4319,250 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3FCEDA89" w14:textId="77777777" w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 30 septembre 2025</w:t>
+              <w:t>Mardi 29 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w14:paraId="524BCA93" w14:textId="77777777" w:rsidTr="00BA043C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="60FFD99A" w14:textId="77777777" w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+          <w:p w14:paraId="60FFD99A" w14:textId="5F58B735" w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00793698">
+              <w:t xml:space="preserve">Tour de Sèze – Salle Babin </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Sèze</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00793698">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Salle Babin</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w14:paraId="225A4DD0" w14:textId="77777777" w:rsidTr="00BA043C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40A75D3E" w14:textId="77777777" w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB0E651" w14:textId="77777777" w:rsidR="00DE6391" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
+          <w:p w14:paraId="7080A69C" w14:textId="29C76B7F" w:rsidR="00DE6391" w:rsidRPr="00784726" w:rsidRDefault="00784726" w:rsidP="00784726">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>FORMATION REGIE ENCAISSEMENTS</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>MODULE</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6391">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REGIE </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1284B22D" w14:textId="77777777" w:rsidR="00DE6391" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cécile DANEDE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07B4136F" w14:textId="77777777" w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sandrine BRANA-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A618F3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>VELU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05C7F322" w14:textId="5AD832BD" w:rsidR="00DE6391" w:rsidRDefault="00DE6391" w:rsidP="000B2245">
-      <w:pPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="6E224C06" w14:textId="34CB787E" w:rsidR="00DE6391" w:rsidRDefault="00DE6391" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4092CD3B" w14:textId="77777777" w:rsidR="00DE6391" w:rsidRDefault="00DE6391" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="212"/>
@@ -5804,317 +4581,488 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="71B43F07" w14:textId="1A81DAF4" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00087052">
+              <w:t>Jeudi 01 et vendredi 02 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="4506F286" w14:textId="77777777" w:rsidTr="00FE31B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4DC18C" w14:textId="75825952" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Tour de Sèze – Salles 822</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (jeudi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Babin</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (vendredi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="35580BB1" w14:textId="77777777" w:rsidTr="00FE31B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3692D047" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="394D0637" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            LA CONSTRUCTION BUDGÉTAIRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF43E53" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00CF6D1D" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carine DUCLOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6707E7E4" w14:textId="07B8A5C3" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00377685" w:rsidP="00FE31B2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Michel Bedu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="10676A50" w14:textId="463B84E4" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w14:paraId="7A115893" w14:textId="77777777" w:rsidTr="002E7809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5E55E0" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DC6523" w:rsidP="002E7809">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...55 lines deleted...]
-              <w:t>5</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Mercredi 07 octobre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="4506F286" w14:textId="77777777" w:rsidTr="00FE31B2">
+      <w:tr w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w14:paraId="76193F17" w14:textId="77777777" w:rsidTr="002E7809">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4DC18C" w14:textId="65ECC79D" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+          <w:p w14:paraId="067FF651" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DC6523" w:rsidP="002E7809">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6C2A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Tour de Sèze – Salle info à réserver – BORDEAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w14:paraId="35580BB1" w14:textId="77777777" w:rsidTr="00FE31B2">
+      <w:tr w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w14:paraId="2F8FA68D" w14:textId="77777777" w:rsidTr="002E7809">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3692D047" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
+          <w:p w14:paraId="41964200" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DC6523" w:rsidP="002E7809">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394D0637" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3C6EE287" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRDefault="00DC6523" w:rsidP="002E7809">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">            LA CONSTRUCTION BUDGÉTAIRE</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE PROCESSUS NOMINAL DE LA DÉPENSE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04F5176F" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DC6523" w:rsidP="002E7809">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF43E53" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRPr="00CF6D1D" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
-[...32 lines deleted...]
-              <w:t>David LALANNE</w:t>
+          <w:p w14:paraId="4990AE41" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRPr="006B45D5" w:rsidRDefault="00DC6523" w:rsidP="002E7809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Benjamin GODIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E79BE8B" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DC6523" w:rsidP="002E7809">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yann PROVOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10676A50" w14:textId="77777777" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
+    <w:p w14:paraId="3CDC5965" w14:textId="77777777" w:rsidR="00DC6523" w:rsidRDefault="00DC6523" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="280"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00975288" w:rsidRPr="00FB0F7B" w14:paraId="67365B95" w14:textId="77777777" w:rsidTr="00975288">
         <w:tc>
           <w:tcPr>
@@ -6122,95 +5070,52 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="27A45AA6" w14:textId="388ECF95" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi </w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Jeudi 08 octobre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975288" w:rsidRPr="00FB0F7B" w14:paraId="43385D17" w14:textId="77777777" w:rsidTr="00975288">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2B6455B2" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -6275,100 +5180,320 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LES ACTEURS DE LA PRÉVENTION</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48077CEF" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D77B0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6250C5B9" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D67081">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jean-François SELAUDOUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D6EAB18" w14:textId="0DC4C311" w:rsidR="0074015C" w:rsidRDefault="0074015C" w:rsidP="000B2245">
+    <w:p w14:paraId="2D6EAB18" w14:textId="1D5B1ED4" w:rsidR="0074015C" w:rsidRDefault="0074015C" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="507C099D" w14:textId="4189ACD8" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
+    <w:p w14:paraId="507C099D" w14:textId="63A479E9" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="4665A5E9" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="183BBA45" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Jeudi 15 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="7CFF0587" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="449AAD81" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Tour de Sèze – Salle info à réserver – BORDEAUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="1CCAFB96" w14:textId="77777777" w:rsidTr="0068053B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E83F9D0" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08137E74" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE PROCESSUS NOMINAL DE LA DÉPENSE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE6CC1B" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="273108D8" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00BB12A3" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Benjamin GODIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2D02A3" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yann PROVOST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00BE1BC3" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRDefault="005C1AD8" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="52BE3411" w14:textId="77777777" w:rsidTr="00D77B0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
@@ -6405,229 +5530,126 @@
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="65E0407F" w14:textId="5CCAEDE1" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">DU </w:t>
-[...69 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>DU SAMEDI 17 OCTOBRE AU LUNDI 02 NOVEMBRE 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01A115E8" w14:textId="7D8C43D5" w:rsidR="00D77B0C" w:rsidRDefault="00970F42" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3802"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w14:paraId="62ED801A" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD203EE" w14:textId="1CC0DEF2" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00E05A24" w:rsidP="001C341E">
+          <w:p w14:paraId="1BD203EE" w14:textId="547BF2AA" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00784726" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mercredi 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00087052">
+              <w:t>Novembre</w:t>
+            </w:r>
+            <w:r w:rsidR="00E05A24">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve"> 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w14:paraId="715F6B34" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4C584517" w14:textId="77777777" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0074015C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -6708,495 +5730,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED09371" w14:textId="77777777" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0074015C" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Immersion avec votre tuteur</w:t>
-            </w:r>
-[...443 lines deleted...]
-              <w:t>François-Xavier LACHAIZE - CAFOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BC4EE7E" w14:textId="77777777" w:rsidR="007A2D60" w:rsidRDefault="007A2D60" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
@@ -7239,131 +5816,51 @@
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="355F7033" w14:textId="1D2C0A00" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">DU </w:t>
-[...79 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>DU SAMEDI 19 DÉCEMBRE 2026 AU LUNDI 04 JANVIER 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="762FF428" w14:textId="3BAEBF0B" w:rsidR="007A43FB" w:rsidRDefault="007A43FB" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
@@ -7374,113 +5871,110 @@
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="513AA1AE" w14:textId="48099017" w:rsidR="007A43FB" w:rsidRPr="00D67081" w:rsidRDefault="006A2164" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 0</w:t>
-[...29 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Jeudi 07 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w14:paraId="2AE01D4C" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6D888EED" w14:textId="23AC56C4" w:rsidR="007A43FB" w:rsidRPr="00D67081" w:rsidRDefault="00821DBB" w:rsidP="00785266">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D67081">
+          <w:p w14:paraId="6D888EED" w14:textId="777D4148" w:rsidR="007A43FB" w:rsidRPr="00D67081" w:rsidRDefault="00821DBB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Collège d’Albret - DAX</w:t>
+              <w:t xml:space="preserve">Collège d’Albret </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DAX</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w14:paraId="42A2F9D9" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D0C88B" w14:textId="0CF7C331" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7512,372 +6006,542 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCUMENTS OBLIGATOIRES </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CC3D940" w14:textId="77777777" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D77B0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00727945" w14:textId="77777777" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jean-François SELAUDOUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A1BFB1A" w14:textId="201A3FB3" w:rsidR="00D77B0C" w:rsidRDefault="00970F42" w:rsidP="00970F42">
+    <w:p w14:paraId="76495980" w14:textId="77777777" w:rsidR="00784726" w:rsidRDefault="00784726" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2A0A69BB" w14:textId="6C86EB25" w:rsidR="007F48B0" w:rsidRDefault="007F48B0" w:rsidP="00970F42">
-[...10 lines deleted...]
-    <w:p w14:paraId="0EF7DDD6" w14:textId="77777777" w:rsidR="007F48B0" w:rsidRDefault="007F48B0" w:rsidP="00970F42">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A33203" w:rsidRPr="00FB0F7B" w14:paraId="265561F1" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AFB23C" w14:textId="2F40D81A" w:rsidR="00A33203" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A33203" w:rsidP="00A33203">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Mercredi 20 janvier 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00784726" w:rsidRPr="00FB0F7B" w14:paraId="40F0B51B" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="349B3298" w14:textId="1E3C2093" w:rsidR="00784726" w:rsidRPr="00FB0F7B" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lycée Montaigne </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bordeaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00784726" w:rsidRPr="00FB0F7B" w14:paraId="478E624E" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D609603" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00FB0F7B" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D67DCB0" w14:textId="34B36D27" w:rsidR="00784726" w:rsidRPr="00462525" w:rsidRDefault="00E851D1" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ÉCRITURE DE FIN D’ANNÉE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048A1F7D" w14:textId="77777777" w:rsidR="00784726" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis LABORDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E69FD4" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00FB0F7B" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marie ANSELM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0EF7DDD6" w14:textId="65AF18DD" w:rsidR="007F48B0" w:rsidRDefault="007F48B0" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="508CED06" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1B16B0E4" w14:textId="476ADF07" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00821DBB" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...44 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Vendredi 22 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="17A9B54A" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="496DE2FC" w14:textId="02914183" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00821DBB" w:rsidP="00785266">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00821DBB">
+          <w:p w14:paraId="496DE2FC" w14:textId="2C6B127A" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00821DBB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Collège d’Albret - DAX</w:t>
+              <w:t xml:space="preserve">Collège d’Albret </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DAX</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="45421E47" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="649CA642" w14:textId="064C628D" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6A8C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68A30BAA" w14:textId="77777777" w:rsidR="00970F42" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA SÉCURITÉ ALIMENTAIRE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="520362DB" w14:textId="77777777" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D77B0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F44D30" w14:textId="77777777" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie BÉROT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37A39EFA" w14:textId="4166FBC5" w:rsidR="00970F42" w:rsidRDefault="00970F42" w:rsidP="00970F42">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="409C73F7" w14:textId="77777777" w:rsidR="00741A86" w:rsidRDefault="00741A86" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="1EA8A474" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
@@ -7897,155 +6561,307 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PÉRIODE DE CONGÉS SCOLAIRES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="5FDA33F6" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="46B9C57D" w14:textId="263885C6" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
+          <w:p w14:paraId="46B9C57D" w14:textId="0F8D5B4E" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00254B1A" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">DU </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007A43FB">
+              <w:t>DU SAMEDI 13 FÉVRIER AU LUNDI 1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00087052">
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>07</w:t>
-[...59 lines deleted...]
-              <w:t>6</w:t>
+              <w:t xml:space="preserve"> MARS 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51083F41" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRDefault="00D77B0C" w:rsidP="000B2245">
+    <w:p w14:paraId="7BBD11A1" w14:textId="53D4593D" w:rsidR="00784726" w:rsidRDefault="00784726" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00784726" w:rsidRPr="000A7561" w14:paraId="1DDF7EA2" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E938EF1" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Vendredi 05 mars 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00784726" w:rsidRPr="000A7561" w14:paraId="6B29E7ED" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2209C07B" w14:textId="7454BA93" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Tour de Sèze – Salle Babin</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – BORDEAUX </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00784726" w:rsidRPr="00FB0F7B" w14:paraId="4024E109" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B3669C" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A743DB9" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES IMMOBILISATIONS SOUS OP@LE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7870ADE2" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Antoine PAIRIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CBA27A" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Freddy MANELPHE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="517730B5" w14:textId="77777777" w:rsidR="00784726" w:rsidRDefault="00784726" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="059F4FF6" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
@@ -8053,162 +6869,143 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="446F871E" w14:textId="0F6ACD44" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AE2C9C" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk137459535"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 1</w:t>
-[...54 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Jeudi 11 mars 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="4F023222" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCB3D79" w14:textId="56242705" w:rsidR="003A62D2" w:rsidRPr="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="00AE2C9C">
+          <w:p w14:paraId="4BCB3D79" w14:textId="3136C694" w:rsidR="003A62D2" w:rsidRPr="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="00AE2C9C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="5063"/>
                 <w:tab w:val="left" w:pos="6413"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CF6D1D" w:rsidRPr="00CF6D1D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lycée Jacques Monod - </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF6D1D">
+              <w:t xml:space="preserve">Lycée Jacques Monod </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>LESCAR </w:t>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> LESCAR</w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00611767">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="3B205B36" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224A20C3" w14:textId="23FD0D97" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8226,128 +7023,320 @@
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D7AD96" w14:textId="77777777" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>SORTIES ET VOYAGES SCOLAIRES</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">SORTIES ET VOYAGES SCOLAIRES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4A4955" w14:textId="121336CB" w:rsidR="003A62D2" w:rsidRDefault="00B8041A" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B8041A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jérôme </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Jérôme Membrado</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="39382CED" w14:textId="086265AC" w:rsidR="00AE2C9C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AE2C9C" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maxime GONZALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="349B70C0" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="000B2245">
+    <w:p w14:paraId="349B70C0" w14:textId="36B74C27" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w14:paraId="3B9C5227" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3108D9E7" w14:textId="66CA8C65" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Lundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avril 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w14:paraId="1AC3D353" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="770876D5" w14:textId="77777777" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Tour de Sèze – Salle Babin </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w14:paraId="16608284" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658EDA10" w14:textId="77777777" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34507985" w14:textId="77777777" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉGALITÉ PROFESSIONNELLE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E52B7C4" w14:textId="77777777" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clémence LABRUNIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30F13847" w14:textId="77777777" w:rsidR="00782FED" w:rsidRDefault="00782FED" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572DB981" w14:textId="5B5E5A2D" w:rsidR="0067493A" w:rsidRPr="00E240CE" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Compléments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10326D99" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="000B2245" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -8397,417 +7386,357 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7EE089F6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Vous aurez </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>accès à la plateforme TRIBU</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="47B3B8B9" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="2880"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="5F401BA6" w14:textId="5690C247" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Des formations sur </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>les outils bureautiques</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
-[...5 lines deleted...]
-                            </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(Word, Excel, Powerpoint) ainsi que des </w:t>
+                              <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>parcours PIX</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                              <w:t>souhaitez.</w:t>
+                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0A79EFD8" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="59C4B18D" w14:textId="32D14E04" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Des formations au </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>management et à l’accompagnement des équipes</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t xml:space="preserve"> vous seront proposées au cours de l’année, soit par l’EAFC, soit par votre collectivité de rattachement.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="55C328F4" id="Rectangle : coins arrondis 1" o:spid="_x0000_s1033" style="position:absolute;margin-left:17.75pt;margin-top:13.65pt;width:494.85pt;height:299.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmKD49SgIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFy0zAQ/WeGO2j0T+2kaZJ64nQ6LWWY&#10;KdChcABFkmOBrBUrJU45DWfhZKwUp02BLwZ/aHa9u0+773m9uNh1lm01BgOu5qOTkjPtJCjj1jX/&#10;/Onm1ZyzEIVTwoLTNX/QgV8sX75Y9L7SY2jBKo2MQFyoel/zNkZfFUWQre5EOAGvHQUbwE5EcnFd&#10;KBQ9oXe2GJfltOgBlUeQOgR6e70P8mXGbxot44emCToyW3PqLeYT87lKZ7FciGqNwrdGDm2If+ii&#10;E8bRpY9Q1yIKtkHzB1RnJEKAJp5I6ApoGiN1noGmGZW/TXPfCq/zLERO8I80hf8HK99v75AZRdpx&#10;5kRHEn0k0oRbW/3zR8UkGBeYQASnTGCjRFjvQ0V19/4O08jB34L8GpiDq5bq9CUl960WitrM+cWz&#10;guQEKmWr/h0ouk9sImTudg12CZBYYbss0cOjRHoXmaSX0/F8MpvMOJMUO52Xp+flJPVUiOpQ7jHE&#10;Nxo6loyaI2ycSjPlO8T2NsQslBrGFeoLZ01nSfatsGw0nU5nA+KQTNgHzDwvWKNujLXZwfXqyiKj&#10;0prf5GcoDsdp1rG+5udn47PcxbNYOIYo8/M3iDxH/lwTt6+dynYUxu5t6tI6IuLA716nuFvtsrx5&#10;phRbgXog9hH2u0C7S0YL+J2znvag5uHbRqDmzL51pOD5aDJJi5OdydlsTA4eR1bHEeEkQdU8crY3&#10;r+J+2TYezbqlm0aZAAeXpHpjYpLuqavBoW89KzrsZVqmYz9nPf09lr8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQB8NXaH3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwFITvJv6H5pl4c1tLQEUe&#10;G2OiVyN68FhoBSJ9ZdvCor/e7kmPk5nMfFPtNzux1fgwOkK43glghjqnR+oR3t+erm6BhahIq8mR&#10;Qfg2Afb1+VmlSu2O9GrWJvYslVAoFcIQ41xyHrrBWBV2bjaUvE/nrYpJ+p5rr46p3E5cClFwq0ZK&#10;C4OazeNguq9msQidFovwH+vLXZvH5mddDsSfD4iXF9vDPbBotvgXhhN+Qoc6MbVuIR3YhJDleUoi&#10;yJsM2MkXMpfAWoRCFhnwuuL/L9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKYoPj1K&#10;AgAAhQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHw1&#10;dofcAAAACgEAAA8AAAAAAAAAAAAAAAAApAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7EE089F6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Vous aurez </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>accès à la plateforme TRIBU</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="47B3B8B9" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="2880"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="5F401BA6" w14:textId="5690C247" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Des formations sur </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>les outils bureautiques</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
-[...5 lines deleted...]
-                      </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(Word, Excel, Powerpoint) ainsi que des </w:t>
+                        <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>parcours PIX</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                        <w:t>souhaitez.</w:t>
+                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0A79EFD8" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="59C4B18D" w14:textId="32D14E04" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Des formations au </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>management et à l’accompagnement des équipes</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t xml:space="preserve"> vous seront proposées au cours de l’année, soit par l’EAFC, soit par votre collectivité de rattachement.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A330FD" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="000B2245" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="049B52C6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="000B2245" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -8858,61 +7787,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="458A16A6" w14:textId="5D93C7E1" w:rsidR="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0967D9F5" w14:textId="70214FF6" w:rsidR="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="490586E7" w14:textId="7415338A" w:rsidR="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="000B2245">
-      <w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="6C673D5A" w14:textId="4FA9883A" w:rsidR="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35DBED84" w14:textId="5133AFA1" w:rsidR="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46E582B0" w14:textId="44FFEA80" w:rsidR="00AE2C9C" w:rsidRDefault="00AE2C9C" w:rsidP="008829D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
@@ -8931,61 +7849,61 @@
         <w:t xml:space="preserve">Site EAFC : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>L’Ecole Académique de la Formation Continue | Académie de Bordeaux (ac-bordeaux.fr)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00AE2C9C" w:rsidSect="00F61F59">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34926DBC" w14:textId="77777777" w:rsidR="00A929D8" w:rsidRDefault="00A929D8" w:rsidP="00F61F59">
+    <w:p w14:paraId="54E77DE5" w14:textId="77777777" w:rsidR="00154D15" w:rsidRDefault="00154D15" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44F1AC04" w14:textId="77777777" w:rsidR="00A929D8" w:rsidRDefault="00A929D8" w:rsidP="00F61F59">
+    <w:p w14:paraId="51F58D8C" w14:textId="77777777" w:rsidR="00154D15" w:rsidRDefault="00154D15" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9212,61 +8130,61 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:caps/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3568BE05" w14:textId="77777777" w:rsidR="001C341E" w:rsidRDefault="001C341E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4B5B18" w14:textId="77777777" w:rsidR="00A929D8" w:rsidRDefault="00A929D8" w:rsidP="00F61F59">
+    <w:p w14:paraId="618A472A" w14:textId="77777777" w:rsidR="00154D15" w:rsidRDefault="00154D15" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FD33DE5" w14:textId="77777777" w:rsidR="00A929D8" w:rsidRDefault="00A929D8" w:rsidP="00F61F59">
+    <w:p w14:paraId="6E09BA8B" w14:textId="77777777" w:rsidR="00154D15" w:rsidRDefault="00154D15" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A322B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A92C98A"/>
     <w:lvl w:ilvl="0" w:tplc="85DA8B46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9589,195 +8507,231 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00000105"/>
     <w:rsid w:val="00001062"/>
     <w:rsid w:val="00007D4F"/>
     <w:rsid w:val="00027993"/>
     <w:rsid w:val="00037C91"/>
     <w:rsid w:val="000609AF"/>
+    <w:rsid w:val="0007329E"/>
     <w:rsid w:val="00083D8B"/>
     <w:rsid w:val="00087052"/>
+    <w:rsid w:val="000A0831"/>
     <w:rsid w:val="000B2245"/>
     <w:rsid w:val="000E174B"/>
     <w:rsid w:val="000E6C42"/>
     <w:rsid w:val="000F4621"/>
     <w:rsid w:val="00104167"/>
+    <w:rsid w:val="00154D15"/>
     <w:rsid w:val="00157F64"/>
     <w:rsid w:val="00165A8D"/>
     <w:rsid w:val="001671A2"/>
     <w:rsid w:val="001706C4"/>
     <w:rsid w:val="001A7ACB"/>
     <w:rsid w:val="001C341E"/>
     <w:rsid w:val="001F2EE5"/>
+    <w:rsid w:val="001F4C7A"/>
     <w:rsid w:val="002339B5"/>
+    <w:rsid w:val="00254B1A"/>
     <w:rsid w:val="00255510"/>
     <w:rsid w:val="002820B4"/>
     <w:rsid w:val="002A587B"/>
     <w:rsid w:val="002C60C2"/>
+    <w:rsid w:val="002E0907"/>
     <w:rsid w:val="00320707"/>
     <w:rsid w:val="00334D6C"/>
+    <w:rsid w:val="00377685"/>
     <w:rsid w:val="00382856"/>
     <w:rsid w:val="003962B5"/>
     <w:rsid w:val="003A62D2"/>
     <w:rsid w:val="003B205A"/>
+    <w:rsid w:val="003C7012"/>
     <w:rsid w:val="003D42B8"/>
+    <w:rsid w:val="003E4239"/>
     <w:rsid w:val="0040746E"/>
     <w:rsid w:val="00447A5F"/>
     <w:rsid w:val="004A6CA1"/>
+    <w:rsid w:val="004B6A8E"/>
     <w:rsid w:val="004D757D"/>
     <w:rsid w:val="0050795C"/>
     <w:rsid w:val="00544259"/>
     <w:rsid w:val="005712C9"/>
     <w:rsid w:val="005A14C8"/>
     <w:rsid w:val="005A3E1C"/>
     <w:rsid w:val="005C0BD8"/>
+    <w:rsid w:val="005C1AD8"/>
+    <w:rsid w:val="00611767"/>
     <w:rsid w:val="006121AB"/>
     <w:rsid w:val="0063208A"/>
     <w:rsid w:val="00644ED5"/>
     <w:rsid w:val="0064670D"/>
     <w:rsid w:val="0065010E"/>
     <w:rsid w:val="00656454"/>
     <w:rsid w:val="00666228"/>
     <w:rsid w:val="00670CE0"/>
     <w:rsid w:val="0067493A"/>
     <w:rsid w:val="006A2164"/>
     <w:rsid w:val="006B45D5"/>
     <w:rsid w:val="006B6A8C"/>
+    <w:rsid w:val="0072354D"/>
+    <w:rsid w:val="00734F34"/>
     <w:rsid w:val="0074015C"/>
     <w:rsid w:val="00741A86"/>
     <w:rsid w:val="0075575E"/>
+    <w:rsid w:val="00782FED"/>
+    <w:rsid w:val="00784726"/>
     <w:rsid w:val="00793698"/>
     <w:rsid w:val="007A2D60"/>
     <w:rsid w:val="007A43FB"/>
+    <w:rsid w:val="007B151B"/>
     <w:rsid w:val="007F48B0"/>
     <w:rsid w:val="00810DD9"/>
     <w:rsid w:val="00821DBB"/>
     <w:rsid w:val="0084147A"/>
     <w:rsid w:val="00850F4A"/>
     <w:rsid w:val="00863713"/>
+    <w:rsid w:val="0088137A"/>
     <w:rsid w:val="008829D3"/>
     <w:rsid w:val="00882A5D"/>
     <w:rsid w:val="008848BF"/>
     <w:rsid w:val="008B22F0"/>
     <w:rsid w:val="008B329F"/>
     <w:rsid w:val="008C074A"/>
     <w:rsid w:val="008E7690"/>
+    <w:rsid w:val="008E7CEC"/>
     <w:rsid w:val="00911AC8"/>
+    <w:rsid w:val="009602EF"/>
     <w:rsid w:val="00970F42"/>
     <w:rsid w:val="00975288"/>
     <w:rsid w:val="00993AF9"/>
+    <w:rsid w:val="009A28E1"/>
     <w:rsid w:val="009B3A2A"/>
+    <w:rsid w:val="009B3B33"/>
     <w:rsid w:val="009E5817"/>
     <w:rsid w:val="00A017F2"/>
     <w:rsid w:val="00A14E42"/>
     <w:rsid w:val="00A22A4E"/>
+    <w:rsid w:val="00A33203"/>
     <w:rsid w:val="00A35115"/>
     <w:rsid w:val="00A35D6A"/>
     <w:rsid w:val="00A453E6"/>
     <w:rsid w:val="00A76354"/>
     <w:rsid w:val="00A929D8"/>
+    <w:rsid w:val="00AA237A"/>
     <w:rsid w:val="00AC2A1B"/>
     <w:rsid w:val="00AE2764"/>
     <w:rsid w:val="00AE2C9C"/>
     <w:rsid w:val="00B1318A"/>
+    <w:rsid w:val="00B13B00"/>
     <w:rsid w:val="00B475E2"/>
     <w:rsid w:val="00B8041A"/>
     <w:rsid w:val="00B829C1"/>
     <w:rsid w:val="00B82B90"/>
+    <w:rsid w:val="00B869A4"/>
+    <w:rsid w:val="00B9006D"/>
     <w:rsid w:val="00BD4EB1"/>
     <w:rsid w:val="00C14938"/>
     <w:rsid w:val="00C36B92"/>
     <w:rsid w:val="00C77B81"/>
+    <w:rsid w:val="00C85524"/>
     <w:rsid w:val="00CA08AE"/>
     <w:rsid w:val="00CF6D1D"/>
+    <w:rsid w:val="00D2057A"/>
     <w:rsid w:val="00D31C79"/>
     <w:rsid w:val="00D3330D"/>
     <w:rsid w:val="00D35F68"/>
     <w:rsid w:val="00D67081"/>
     <w:rsid w:val="00D77B0C"/>
     <w:rsid w:val="00D91AB6"/>
     <w:rsid w:val="00D92740"/>
+    <w:rsid w:val="00DC6523"/>
+    <w:rsid w:val="00DC74C5"/>
+    <w:rsid w:val="00DC7CEB"/>
     <w:rsid w:val="00DE6391"/>
     <w:rsid w:val="00E05A24"/>
     <w:rsid w:val="00E240CE"/>
     <w:rsid w:val="00E3724D"/>
+    <w:rsid w:val="00E851D1"/>
     <w:rsid w:val="00EB449E"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC48DA"/>
     <w:rsid w:val="00EC7431"/>
+    <w:rsid w:val="00EF6143"/>
     <w:rsid w:val="00F61F59"/>
     <w:rsid w:val="00F66810"/>
+    <w:rsid w:val="00FC2C95"/>
     <w:rsid w:val="00FD16DD"/>
     <w:rsid w:val="00FE31B2"/>
+    <w:rsid w:val="00FF0F7F"/>
+    <w:rsid w:val="00FF7DE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A668572"/>
@@ -10531,69 +9485,82 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422F68"/>
     <w:rsid w:val="00041DDB"/>
+    <w:rsid w:val="00077E4E"/>
     <w:rsid w:val="000C076B"/>
     <w:rsid w:val="0012146F"/>
     <w:rsid w:val="00153621"/>
     <w:rsid w:val="00163F6C"/>
     <w:rsid w:val="001A08A0"/>
     <w:rsid w:val="00297939"/>
+    <w:rsid w:val="003D26DF"/>
     <w:rsid w:val="00422F68"/>
     <w:rsid w:val="0047655D"/>
     <w:rsid w:val="00484858"/>
     <w:rsid w:val="005A63DD"/>
+    <w:rsid w:val="00643114"/>
+    <w:rsid w:val="00652B9D"/>
     <w:rsid w:val="00763817"/>
+    <w:rsid w:val="00802CAE"/>
     <w:rsid w:val="00917443"/>
     <w:rsid w:val="009C344B"/>
+    <w:rsid w:val="00A7749D"/>
     <w:rsid w:val="00AA1E64"/>
     <w:rsid w:val="00B01BB8"/>
     <w:rsid w:val="00B611D2"/>
+    <w:rsid w:val="00B640E4"/>
     <w:rsid w:val="00CB323A"/>
+    <w:rsid w:val="00CB48AD"/>
+    <w:rsid w:val="00CC4DF2"/>
+    <w:rsid w:val="00CE29C7"/>
     <w:rsid w:val="00CE5C52"/>
+    <w:rsid w:val="00CF405E"/>
     <w:rsid w:val="00D17FD5"/>
+    <w:rsid w:val="00E46A90"/>
+    <w:rsid w:val="00E7015C"/>
     <w:rsid w:val="00E72261"/>
     <w:rsid w:val="00EA0E4A"/>
     <w:rsid w:val="00F55BB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -11338,73 +10305,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B2AABE2-EC1F-4538-922A-9C3A5037771A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>849</Words>
-  <Characters>4674</Characters>
+  <Words>895</Words>
+  <Characters>4926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5512</CharactersWithSpaces>
+  <CharactersWithSpaces>5810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>