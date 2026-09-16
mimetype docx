--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -254,51 +254,67 @@
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>L’accompagnement qui vous est proposé cette année a pour objectif de fonder les bases du métier. Il vous appartient, dans une démarche personnelle, de compléter et de faire évoluer vos acquis et compétences...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4C045B" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>En plus de ce parcours « prise de poste », l’EAFC propose tout au long de l’année de la formation continue sur de nombreux thèmes (op@le...). Des lettres EAFC sont régulièrement envoyées dans les établissements/ Lisez-les !</w:t>
+        <w:t>En plus de ce parcours « prise de poste », l’EAFC propose tout au long de l’année de la formation continue sur de nombreux thèmes (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op@le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>...). Des lettres EAFC sont régulièrement envoyées dans les établissements/ Lisez-les !</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E5004C1" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRPr="004A6CA1" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Le programme de formation proposé a un caractère transitoire et tient compte des évolutions futures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED336F5" w14:textId="77777777" w:rsidR="00B13B00" w:rsidRPr="004A6CA1" w:rsidRDefault="00B13B00" w:rsidP="00B13B00">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
@@ -1738,51 +1754,73 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="409F2811" w14:textId="403C3EEA" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de Sèze – Salle Babin – BORDEAUX </w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin – BORDEAUX </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="27A4F6A2" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BBE3E5A" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AC2A1B" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1998,51 +2036,73 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Déjeuner au rectorat en commun </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA4FC4D" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Site de Carayon - Bordeaux</w:t>
+              <w:t xml:space="preserve">Site de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carayon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Bordeaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676FF2CF" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="4AE879BC" w14:textId="77777777" w:rsidTr="00AC2A1B">
@@ -2137,57 +2197,67 @@
           <w:p w14:paraId="07556E46" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jérôme GLERE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F435A7A" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Eric VAYNE</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VAYNE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73742CD2" w14:textId="38CCF500" w:rsidR="00EC48DA" w:rsidRPr="00EC48DA" w:rsidRDefault="00EC48DA" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53930E77" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="008C074A" w:rsidRDefault="00D3330D" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2246,51 +2316,73 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="41014F99" w14:textId="427877E1" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de Sèze – Salle babin </w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle babin </w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> BORDEAUX</w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -2384,57 +2476,67 @@
           <w:p w14:paraId="62CADA70" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jérôme GLERE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D4D5C6F" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00D67081" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Eric VAYNE</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VAYNE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B2AD547" w14:textId="29DFC8EF" w:rsidR="00EC48DA" w:rsidRPr="00EC48DA" w:rsidRDefault="00EC48DA" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="0B6C709B" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2630,52 +2732,63 @@
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2DA6F868" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Parcours en auto-formation sur la plateforme M@gistère</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Parcours en auto-formation sur la plateforme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>M@gistère</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="0198F143" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="500A289E" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3415,70 +3528,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vendredi 11 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2057A" w:rsidRPr="00F135D8" w14:paraId="1A960CCE" w14:textId="77777777" w:rsidTr="00D772A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3A1074" w14:textId="110611AE" w:rsidR="00D2057A" w:rsidRPr="008E7CEC" w:rsidRDefault="008E7CEC" w:rsidP="00D772A6">
+          <w:p w14:paraId="3C3A1074" w14:textId="52B844B1" w:rsidR="00D2057A" w:rsidRPr="008E7CEC" w:rsidRDefault="00C41139" w:rsidP="00D772A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E7CEC">
-[...7 lines deleted...]
-              <w:t>Lieu à déterminer : collège d’Albret ??</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Lycée Haroun Tazieff – SAINT PAUL LES DAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2057A" w:rsidRPr="00FB0F7B" w14:paraId="27104059" w14:textId="77777777" w:rsidTr="00D772A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09760C70" w14:textId="77777777" w:rsidR="00D2057A" w:rsidRPr="00A04B08" w:rsidRDefault="00D2057A" w:rsidP="00D772A6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3648,51 +3760,73 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5D33ED8C" w14:textId="051AFCC3" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de Sèze – Salle informatique </w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> BORDEAUX</w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -4353,51 +4487,73 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="60FFD99A" w14:textId="5F58B735" w:rsidR="00DE6391" w:rsidRPr="00FB0F7B" w:rsidRDefault="00DE6391" w:rsidP="00BA043C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tour de Sèze – Salle Babin </w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin </w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> BORDEAUX</w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -4615,51 +4771,73 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5F4DC18C" w14:textId="75825952" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00FE31B2" w:rsidP="00FE31B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salles 822</w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salles 822</w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (jeudi)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> et Babin</w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -4798,324 +4976,111 @@
               <w:t>Carine DUCLOS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6707E7E4" w14:textId="07B8A5C3" w:rsidR="00FE31B2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00377685" w:rsidP="00FE31B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Michel Bedu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10676A50" w14:textId="463B84E4" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
-[...223 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="310482ED" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRPr="00F266DE" w:rsidRDefault="00F266DE" w:rsidP="00F266DE">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="280"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00975288" w:rsidRPr="00FB0F7B" w14:paraId="67365B95" w14:textId="77777777" w:rsidTr="00975288">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="27A45AA6" w14:textId="388ECF95" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
+          <w:p w14:paraId="27A45AA6" w14:textId="3E522063" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C41139" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Jeudi 08 octobre 2026</w:t>
+              <w:t>Mardi 06</w:t>
+            </w:r>
+            <w:r w:rsidR="00975288">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> octobre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00975288" w:rsidRPr="00FB0F7B" w14:paraId="43385D17" w14:textId="77777777" w:rsidTr="00975288">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2B6455B2" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -5218,149 +5183,428 @@
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6250C5B9" w14:textId="77777777" w:rsidR="00975288" w:rsidRPr="00FB0F7B" w:rsidRDefault="00975288" w:rsidP="00975288">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jean-François SELAUDOUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D6EAB18" w14:textId="1D5B1ED4" w:rsidR="0074015C" w:rsidRDefault="0074015C" w:rsidP="000B2245">
-[...10 lines deleted...]
-    <w:p w14:paraId="507C099D" w14:textId="63A479E9" w:rsidR="00FE31B2" w:rsidRDefault="00FE31B2" w:rsidP="000B2245">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F266DE" w:rsidRPr="00FB0F7B" w14:paraId="304800E7" w14:textId="77777777" w:rsidTr="006E19EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F9F566" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRPr="00F266DE" w:rsidRDefault="00F266DE" w:rsidP="006E19EA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mercredi 07 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F266DE" w:rsidRPr="00FB0F7B" w14:paraId="1760A1BD" w14:textId="77777777" w:rsidTr="006E19EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="55577642" w14:textId="00B6C0A7" w:rsidR="00F266DE" w:rsidRPr="00F266DE" w:rsidRDefault="00F266DE" w:rsidP="006E19EA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle info</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>rmatique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – BORDEAUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F266DE" w:rsidRPr="00FB0F7B" w14:paraId="6DD872DC" w14:textId="77777777" w:rsidTr="006E19EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71298861" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F266DE" w:rsidP="006E19EA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6161DE55" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRDefault="00F266DE" w:rsidP="006E19EA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE PROCESSUS NOMINAL DE LA DÉPENSE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029B4EB4" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F266DE" w:rsidP="006E19EA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B27117B" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRPr="006B45D5" w:rsidRDefault="00F266DE" w:rsidP="006E19EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Benjamin GODIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D6571B" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F266DE" w:rsidP="006E19EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yann PROVOST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45BDE4A9" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRDefault="00F266DE" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="4665A5E9" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="183BBA45" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="183BBA45" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00F266DE" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F266DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Jeudi 15 octobre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="7CFF0587" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="449AAD81" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
-[...18 lines deleted...]
-              <w:t>Tour de Sèze – Salle info à réserver – BORDEAUX</w:t>
+          <w:p w14:paraId="449AAD81" w14:textId="365DDE8E" w:rsidR="005C1AD8" w:rsidRPr="00F266DE" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle inf</w:t>
+            </w:r>
+            <w:r w:rsidR="00F266DE" w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ormatique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F266DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>– BORDEAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w14:paraId="1CCAFB96" w14:textId="77777777" w:rsidTr="0068053B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E83F9D0" w14:textId="77777777" w:rsidR="005C1AD8" w:rsidRPr="00FB0F7B" w:rsidRDefault="005C1AD8" w:rsidP="0068053B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6087,59 +6331,58 @@
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A33203" w:rsidRPr="00FB0F7B" w14:paraId="265561F1" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="23AFB23C" w14:textId="2F40D81A" w:rsidR="00A33203" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A33203" w:rsidP="00A33203">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F266DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Mercredi 20 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00784726" w:rsidRPr="00FB0F7B" w14:paraId="40F0B51B" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="349B3298" w14:textId="1E3C2093" w:rsidR="00784726" w:rsidRPr="00FB0F7B" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6241,58 +6484,69 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ÉCRITURE DE FIN D’ANNÉE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="048A1F7D" w14:textId="77777777" w:rsidR="00784726" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Marylis LABORDE</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E69FD4" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00FB0F7B" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Marie ANSELM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EF7DDD6" w14:textId="65AF18DD" w:rsidR="007F48B0" w:rsidRDefault="007F48B0" w:rsidP="00970F42">
@@ -6606,51 +6860,62 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> MARS 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BBD11A1" w14:textId="53D4593D" w:rsidR="00784726" w:rsidRDefault="00784726" w:rsidP="000B2245">
+    <w:p w14:paraId="7BBD11A1" w14:textId="7E098634" w:rsidR="00784726" w:rsidRDefault="00784726" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6E7A4B" w14:textId="77777777" w:rsidR="00F266DE" w:rsidRDefault="00F266DE" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00784726" w:rsidRPr="000A7561" w14:paraId="1DDF7EA2" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
@@ -6692,51 +6957,73 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2209C07B" w14:textId="7454BA93" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Tour de Sèze – Salle Babin</w:t>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin</w:t>
             </w:r>
             <w:r w:rsidR="00611767">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – BORDEAUX </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00784726" w:rsidRPr="00FB0F7B" w14:paraId="4024E109" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41B3669C" w14:textId="77777777" w:rsidR="00784726" w:rsidRPr="00A04B08" w:rsidRDefault="00784726" w:rsidP="007D1EBA">
             <w:pPr>
@@ -7052,52 +7339,64 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4A4955" w14:textId="121336CB" w:rsidR="003A62D2" w:rsidRDefault="00B8041A" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Jérôme Membrado</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Jérôme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Membrado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="39382CED" w14:textId="086265AC" w:rsidR="00AE2C9C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AE2C9C" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maxime GONZALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="349B70C0" w14:textId="36B74C27" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="000B2245">
@@ -7129,118 +7428,107 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3108D9E7" w14:textId="66CA8C65" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lundi</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> avril 2027</w:t>
+              <w:t>Lundi 26 avril 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w14:paraId="1AC3D353" w14:textId="77777777" w:rsidTr="006665CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="770876D5" w14:textId="77777777" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Tour de Sèze – Salle Babin </w:t>
+              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w14:paraId="16608284" w14:textId="77777777" w:rsidTr="006665CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="658EDA10" w14:textId="77777777" w:rsidR="00782FED" w:rsidRPr="00FB0F7B" w:rsidRDefault="00782FED" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8506,56 +8794,57 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00000105"/>
     <w:rsid w:val="00001062"/>
     <w:rsid w:val="00007D4F"/>
     <w:rsid w:val="00027993"/>
     <w:rsid w:val="00037C91"/>
     <w:rsid w:val="000609AF"/>
@@ -8656,100 +8945,102 @@
     <w:rsid w:val="009E5817"/>
     <w:rsid w:val="00A017F2"/>
     <w:rsid w:val="00A14E42"/>
     <w:rsid w:val="00A22A4E"/>
     <w:rsid w:val="00A33203"/>
     <w:rsid w:val="00A35115"/>
     <w:rsid w:val="00A35D6A"/>
     <w:rsid w:val="00A453E6"/>
     <w:rsid w:val="00A76354"/>
     <w:rsid w:val="00A929D8"/>
     <w:rsid w:val="00AA237A"/>
     <w:rsid w:val="00AC2A1B"/>
     <w:rsid w:val="00AE2764"/>
     <w:rsid w:val="00AE2C9C"/>
     <w:rsid w:val="00B1318A"/>
     <w:rsid w:val="00B13B00"/>
     <w:rsid w:val="00B475E2"/>
     <w:rsid w:val="00B8041A"/>
     <w:rsid w:val="00B829C1"/>
     <w:rsid w:val="00B82B90"/>
     <w:rsid w:val="00B869A4"/>
     <w:rsid w:val="00B9006D"/>
     <w:rsid w:val="00BD4EB1"/>
     <w:rsid w:val="00C14938"/>
     <w:rsid w:val="00C36B92"/>
+    <w:rsid w:val="00C41139"/>
     <w:rsid w:val="00C77B81"/>
     <w:rsid w:val="00C85524"/>
     <w:rsid w:val="00CA08AE"/>
     <w:rsid w:val="00CF6D1D"/>
     <w:rsid w:val="00D2057A"/>
     <w:rsid w:val="00D31C79"/>
     <w:rsid w:val="00D3330D"/>
     <w:rsid w:val="00D35F68"/>
     <w:rsid w:val="00D67081"/>
     <w:rsid w:val="00D77B0C"/>
     <w:rsid w:val="00D91AB6"/>
     <w:rsid w:val="00D92740"/>
     <w:rsid w:val="00DC6523"/>
     <w:rsid w:val="00DC74C5"/>
     <w:rsid w:val="00DC7CEB"/>
     <w:rsid w:val="00DE6391"/>
     <w:rsid w:val="00E05A24"/>
     <w:rsid w:val="00E240CE"/>
     <w:rsid w:val="00E3724D"/>
     <w:rsid w:val="00E851D1"/>
     <w:rsid w:val="00EB449E"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC48DA"/>
     <w:rsid w:val="00EC7431"/>
     <w:rsid w:val="00EF6143"/>
+    <w:rsid w:val="00F266DE"/>
     <w:rsid w:val="00F61F59"/>
     <w:rsid w:val="00F66810"/>
     <w:rsid w:val="00FC2C95"/>
     <w:rsid w:val="00FD16DD"/>
     <w:rsid w:val="00FE31B2"/>
     <w:rsid w:val="00FF0F7F"/>
     <w:rsid w:val="00FF7DE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A668572"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B23F574D-D915-4429-A3E9-F54EE182CC43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -10308,70 +10599,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B2AABE2-EC1F-4538-922A-9C3A5037771A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>895</Words>
-  <Characters>4926</Characters>
+  <Words>894</Words>
+  <Characters>4921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5810</CharactersWithSpaces>
+  <CharactersWithSpaces>5804</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>