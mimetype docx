--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3324E1E6" w14:textId="3F0BE9FC" w:rsidR="00F61F59" w:rsidRDefault="00B1318A">
-      <w:r w:rsidRPr="00064103">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="471C3A85" wp14:editId="797223B1">
             <wp:extent cx="6645910" cy="1277620"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="5" name="Image 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -68,428 +68,312 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6645910" cy="1277620"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D654E31" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:bookmarkStart w:id="0" w:name="_Hlk134174847"/>
     </w:p>
-    <w:p w14:paraId="3FDD4776" w14:textId="3275BB31" w:rsidR="00F61F59" w:rsidRPr="005C0BD8" w:rsidRDefault="00F61F59" w:rsidP="004A6CA1">
+    <w:p w14:paraId="270B59C7" w14:textId="7392057F" w:rsidR="00F61F59" w:rsidRPr="005C0BD8" w:rsidRDefault="00F236AC" w:rsidP="00F236AC">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ADAPTATION </w:t>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>FORMATION PRISE DE POSTE</w:t>
       </w:r>
-      <w:r w:rsidR="00B1318A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> L’EMPLOI DES </w:t>
+      <w:r w:rsidR="00F61F59">
+        <w:t xml:space="preserve"> DES </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00B1318A">
+      <w:r w:rsidR="00F61F59">
         <w:t>SECRÉTAIRES GÉNÉRAUX</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F61F59" w:rsidRPr="005C0BD8">
+      <w:r w:rsidR="004A6CA1">
         <w:t>NOUVELLEMENT NOMMÉS EN EPLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797FEDF2" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRPr="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BD86822" w14:textId="29BB2EBF" w:rsidR="00F61F59" w:rsidRPr="0067493A" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0067493A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Programme de formation 202</w:t>
-[...26 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Programme de formation 2026-2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781FA6B5" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRPr="005C0BD8" w:rsidRDefault="00F61F59" w:rsidP="005C0BD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0BD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>GROUPE NORD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714B5D18" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRPr="005C0BD8" w:rsidRDefault="00F61F59" w:rsidP="005C0BD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0BD8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Départements de la Dordogne, de la Gironde et du Lot-et-Garonne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733F5EEC" w14:textId="7C8FBC00" w:rsidR="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03E373B8" w14:textId="77777777" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:t>Deux groupes nord et sud</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sont organisés en fonction de votre affectation départementale. Toutefois, des regroupements sur Bordeaux avec l’ensemble de l’effectif de la promotion rythment l’année.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DAFB43" w14:textId="77777777" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="47DAFB43" w14:textId="4DA2260A" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>L’ensemble de la formation métier est conduite par des pairs expérimentés qui s’investissent en tant que formateurs, tuteurs, pour vous accompagner dans votre prise de fonction.</w:t>
+        <w:t xml:space="preserve">L’ensemble de la formation métier est conduite par des pairs expérimentés qui s’investissent en tant que formateurs, tuteurs, pour vous accompagner dans votre prise de fonction. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Votre présence à ces formations est obligatoire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et votre assiduité est gage de progression.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E613A1" w14:textId="77777777" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="36E613A1" w14:textId="609A1CE8" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Le Vademecum cible les domaines professionnels à maîtriser par un secrétaire général d’EPLE confirmé. L’accompagnement qui vous est proposé cette année a pour objectif de fonder les bases du métier. Il vous appartient, dans une démarche personnelle, de compléter et de faire évoluer vos acquis et compétences...</w:t>
+        <w:t>L’accompagnement qui vous est proposé cette année a pour objectif de fonder les bases du métier. Il vous appartient, dans une démarche personnelle, de compléter et de faire évoluer vos acquis et compétences...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338BDC9C" w14:textId="340F5E55" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
+    <w:p w14:paraId="11808D4C" w14:textId="6C987A5D" w:rsidR="00AD39F5" w:rsidRDefault="00AD39F5" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Un nouveau logiciel métier</w:t>
+        <w:t>En plus de ce parcours « prise de poste », l’EAFC propose tout au long de l’année de la formation continue sur de nombreux thèmes (</w:t>
       </w:r>
-      <w:r w:rsidR="008F138C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>op@le</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Op</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>...). Des lettres EAFC sont régulièrement envoyées dans les établissements/ Lisez-les !</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179B0D56" w14:textId="55701BB7" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Le programme de formation proposé a un caractère transitoire et tient compte des évolutions </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Le programme de formation proposé a un caractère transitoire et tient compte des évolutions futures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325B6CB7" w14:textId="51140E44" w:rsidR="004A6CA1" w:rsidRPr="004A6CA1" w:rsidRDefault="004A6CA1" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A6CA1">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Les différents acteurs des services RH et l’EAFC sont à l’écoute des difficultés que vous pourriez rencontrer. N’hésitez pas à formuler votre demande </w:t>
-[...13 lines deleted...]
-        <w:t>si vous en ressentez le besoin.</w:t>
+        <w:t>Les différents acteurs des services RH et l’EAFC sont à l’écoute des difficultés que vous pourriez rencontrer. N’hésitez pas à formuler votre demande d’accompagnement si vous en ressentez le besoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612971A7" w14:textId="534441FC" w:rsidR="00F61F59" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CA43DE7" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="00FD4028" w:rsidRDefault="0067493A" w:rsidP="00F61F59">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF9FF7E" w14:textId="77777777" w:rsidR="00F61F59" w:rsidRPr="00FD4028" w:rsidRDefault="00F61F59" w:rsidP="00F61F59">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3D7FF7A4" w14:textId="36CD4EEE" w:rsidR="00644ED5" w:rsidRPr="00B1318A" w:rsidRDefault="00644ED5" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B1318A">
+      <w:r>
         <w:t>Les modules de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714C1AB4" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="00E240CE" w:rsidP="00644ED5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE116EC" wp14:editId="2C582207">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
@@ -521,133 +405,133 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="67E8DE4A" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>L’ENTRÉE DANS LE MÉTIER</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6BA4AD6C" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>ACCUEIL, RÉGULATION, ÉVALUATION</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="5BE116EC" id="Rectangle : coins arrondis 4" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:22.35pt;width:313.5pt;height:51.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmvsSqRAIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbf2TSl7W6jpqtVl0VI&#10;C6xYOIBrO43B8Zix23Q5DWfhZEyctLTAEyIP1oxn5pufz5PF9b6xbKcxGHAlzy9GnGknQRm3Kfmn&#10;j3cvrjgLUTglLDhd8icd+PXy+bNF6ws9hhqs0sgIxIWi9SWvY/RFlgVZ60aEC/DakbECbEQkFTeZ&#10;QtESemOz8Wg0y1pA5RGkDoFub3sjXyb8qtIyvq+qoCOzJafaYjoxnevuzJYLUWxQ+NrIoQzxD1U0&#10;wjhKeoS6FVGwLZo/oBojEQJU8UJCk0FVGalTD9RNPvqtm8daeJ16oeEEfxxT+H+w8t3uAZlRJZ9w&#10;5kRDFH2goQm3sfrH94JJMC4wgQhOmcAm3cBaHwqKe/QP2LUc/D3IL4E5WNUUp2/Iua21UFRm3vln&#10;ZwGdEiiUrdu3oCif2EZIs9tX2HSANBW2TxQ9HSnS+8gkXb6cX+WTKTEpyTabzi+nlymFKA7RHkN8&#10;raFhnVByhK1TXUsphdjdh5h4UkO3Qn3mrGossb4TluWz2eyAODhnojhgpnbBGnVnrE0KbtYri4xC&#10;S36XvqGccOpmHWtLPp+Op6mKM1s4hRil728QqY/0WrvRvnIqyVEY28tUpXXDrLvx9jTF/Xo/MLYG&#10;9URTR+h3gHaWhBrwG2ctvf+Sh69bgZoz+8YRc/N8MukWJimT6eWYFDy1rE8twkmCKnnkrBdXsV+y&#10;rUezqSlTnjp3cENsVyYenkVf1VA3vXGSzpboVE9ev/4ay58AAAD//wMAUEsDBBQABgAIAAAAIQCd&#10;4HB52gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8ua0bZFekbIyJXo3o&#10;wWOhIxDplG0Li/56x5Me37yX974pD6sbxYIhDp40XG8UCKTW24E6DW+vj1d7EDEZsmb0hBq+MMKh&#10;Oj8rTWH9iV5wqVMnuIRiYTT0KU2FlLHt0Zm48RMSex8+OJNYhk7aYE5c7ka5VSqXzgzEC72Z8KHH&#10;9rOenYbWqlmF9+X5trlJ9fcyH0k+HbW+vFjv70AkXNNfGH7xGR0qZmr8TDaKUQM/kjRk2Q4Eu/l2&#10;x4eGY9k+B1mV8j9/9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmvsSqRAIAAH0EAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCd4HB52gAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAJ4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="67E8DE4A" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>L’ENTRÉE DANS LE MÉTIER</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6BA4AD6C" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ACCUEIL, RÉGULATION, ÉVALUATION</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA95A36" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -701,100 +585,100 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="73B3CE12" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>BUDGET DE LA PRÉPARATION À L’EXÉCUTION</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="53F58285" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="632FE760" id="Rectangle : coins arrondis 9" o:spid="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:22.75pt;width:313.5pt;height:33.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVIN6sSAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGO0zAQ/UfiDpb/aZrSdtto09VqlyKk&#10;BVYsHGBqO43B8RjbbVpOw1k4GRMnW7rAFyIf1ozH8zzznieXV4fGsL3yQaMteT4ac6asQKnttuSf&#10;Pq5fLDgLEawEg1aV/KgCv1o9f3bZukJNsEYjlWcEYkPRupLXMboiy4KoVQNhhE5ZClboG4jk+m0m&#10;PbSE3phsMh7Psxa9dB6FCoF2b/sgXyX8qlIivq+qoCIzJafaYlp9Wjfdmq0uodh6cLUWQxnwD1U0&#10;oC1deoK6hQhs5/UfUI0WHgNWcSSwybCqtFCpB+omH//WzUMNTqVeiJzgTjSF/wcr3u3vPdOy5EvO&#10;LDQk0QciDezWqB/fCyZQ28DAe7RSB7bsCGtdKCjvwd37ruXg7lB8CcziTU156poOt7UCSWXm3fns&#10;SULnBEplm/YtSroPdhETd4fKNx0gscIOSaLjSSJ1iEzQ5svlIp/OSElBselkMZlP0xVQPGY7H+Jr&#10;hQ3rjJJ73FnZtZSugP1diEknOXQL8jNnVWNI9T0Yls/n84sBcTicQfGImdpFo+VaG5Mcv93cGM8o&#10;teTr9A3J4fyYsawlhmeTWariSSycQ4zT9zeI1Ed6rR21r6xMdgRtepuqNHbguqO3lykeNoekbhKi&#10;o36D8kjke+xHgUaXjBr9N85aGoOSh6878Ioz88aSgMt8Ou3mJjnT2cWEHH8e2ZxHwAqCKnnkrDdv&#10;Yj9rO+f1tqab8kSAxWsSvdLx8XX0VQ3l01Mn68ksnfvp1K+fx+onAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA1YTAt9oAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLntElldpGyM&#10;iV6N6MFjoSMQ6ZRtC4v+eseTHt+8l/e+KQ+rG8WCIQ6eNGw3CgRS6+1AnYa318erWxAxGbJm9IQa&#10;vjDCoTo/K01h/YlecKlTJ7iEYmE09ClNhZSx7dGZuPETEnsfPjiTWIZO2mBOXO5GmSm1k84MxAu9&#10;mfChx/aznp2G1qpZhffled/kqf5e5iPJp6PWlxfr/R2IhGv6C8MvPqNDxUyNn8lGMWrgR5KG6zwH&#10;we4uu+FDw7FttgdZlfI/f/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1SDerEgCAACE&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1YTAt9oA&#10;AAAHAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="73B3CE12" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>BUDGET DE LA PRÉPARATION À L’EXÉCUTION</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="53F58285" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -855,100 +739,100 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="027EDB22" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>LES OPÉRATIONS FINANCIÈRES ET COMPTABLES</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="57A9567B" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="1B29EEF5" id="Rectangle : coins arrondis 10" o:spid="_x0000_s1028" style="position:absolute;margin-left:0;margin-top:1.1pt;width:313.5pt;height:29.15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAovP/lSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVOFy0zAM/s8d7+Dzf5aka7s113S32xjH&#10;3YAdgwdQbacxOJax3abb0/AsPBmKk40W+MWRHz7Jkj5Jn6wsL/atYTvlg0Zb8eIk50xZgVLbTcU/&#10;f7p5dc5ZiGAlGLSq4g8q8IvVyxfLzpVqgg0aqTwjEBvKzlW8idGVWRZEo1oIJ+iUJWONvoVIqt9k&#10;0kNH6K3JJnk+zzr00nkUKgS6vR6MfJXw61qJ+KGug4rMVJxqi+n06Vz3Z7ZaQrnx4BotxjLgH6po&#10;QVtK+gx1DRHY1us/oFotPAas44nANsO61kKlHqibIv+tm/sGnEq9EDnBPdMU/h+seL+780xLmh3R&#10;Y6GlGX0k1sBujPrxvWQCtQ0MvEcrdWDkRZR1LpQUee/ufN90cLcovgZm8aqhQHVJ3l2jQFKhRe+f&#10;HQX0SqBQtu7eoaSEsI2Y2NvXvu0BiRe2T0N6eB6S2kcm6PJ0cV5MZ1SsINvpWT7JZykFlE/Rzof4&#10;RmHLeqHiHrdW9j2lFLC7DTFNSo7tgvzCWd0amvsODCvm8/nZiDg6Z1A+YaZ20Wh5o41Jit+sr4xn&#10;FFrxm/SNweHQzVjWVXwxm8xSFUe2cAiRp+9vEKmP9F57al9bmeQI2gwyVWnsyHVP7zCmuF/v03wn&#10;PWZP/RrlA5HvcVgGWl4SGvSPnHW0CBUP37bgFWfmraUBLorptN+cpExnZxNS/KFlfWgBKwiq4pGz&#10;QbyKw7ZtndebhjIViQCLlzT0Wsen1zFUNZZPj52ko2061JPXr9/H6icAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBKoFlI2QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUi9UZtILSXE&#10;qRASvSJCDz068ZJExOvUdtLA17Oc4DajWc28LfaLG8SMIfaeNNytFQikxtueWg3H95fbHYiYDFkz&#10;eEINXxhhX15fFSa3/kJvOFepFVxCMTcaupTGXMrYdOhMXPsRibMPH5xJbEMrbTAXLneDzJTaSmd6&#10;4oXOjPjcYfNZTU5DY9Wkwml+fag3qfqepzPJw1nr1c3y9Agi4ZL+juEXn9GhZKbaT2SjGDTwI0lD&#10;loHgcJvds69ZqA3IspD/6csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACi8/+VKAgAA&#10;hgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqgWUjZ&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAApAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="027EDB22" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>LES OPÉRATIONS FINANCIÈRES ET COMPTABLES</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="57A9567B" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -999,96 +883,96 @@
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1E137AAD" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>LA GESTION MATÉRIELLE ET L’ACCUEIL SERVICE RESTAURATION</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6C55EE46" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="302AF56C" id="Rectangle : coins arrondis 11" o:spid="_x0000_s1029" style="position:absolute;margin-left:0;margin-top:11.45pt;width:313.5pt;height:30.1pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZxSTzSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u1DAQfkfiDpbfaTb712602apqKUIq&#10;UFE4gNd2NgbHY8bezZbTcBZOxtibtlvgCZEHayYz83nm+zJZnu87y3YagwFX8/JkxJl2EpRxm5p/&#10;/nT96oyzEIVTwoLTNb/XgZ+vXr5Y9r7SY2jBKo2MQFyoel/zNkZfFUWQre5EOAGvHQUbwE5EcnFT&#10;KBQ9oXe2GI9G86IHVB5B6hDo7dUhyFcZv2m0jB+aJujIbM2pt5hPzOc6ncVqKaoNCt8aObQh/qGL&#10;ThhHlz5CXYko2BbNH1CdkQgBmngioSugaYzUeQaaphz9Ns1dK7zOsxA5wT/SFP4frHy/u0VmFGlX&#10;cuZERxp9JNaE21j980fFJBgXmEAEp0xglEWU9T5UVHnnbzENHfwNyK+BObhsqVBfUHbfaqGo0Zxf&#10;PCtITqBStu7fgaILxTZCZm/fYJcAiRe2zyLdP4qk95FJejlZnJXTGWkpKTY5KxfzaWqpENVDtccQ&#10;32joWDJqjrB1Ks2UrxC7mxCzUmoYV6gvnDWdJd13wrJyPp+fDohDMmE/YOZxwRp1bazNDm7WlxYZ&#10;ldb8Oj9DcThOs471NV/MxrPcxbNYOIYY5edvEHmO/L0mal87le0ojD3Y1KV1RMQDvQeZ4n69z/pO&#10;EmaKrUHdE/kIh2Wg5SWjBfzOWU+LUPPwbStQc2bfOhJwUU6naXOyM52djsnB48j6OCKcJKiaR84O&#10;5mU8bNvWo9m0dFOZCXBwQaI3JibpnroaHPrYs6LDYqZtOvZz1tPvY/ULAAD//wMAUEsDBBQABgAI&#10;AAAAIQAh+cxZ2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0gSptm&#10;UyEkuCICB45OvE0i4nVqO2ng6zEnOO7MaOZtcVjsIGbyoXeMsF4pEMSNMz23CO9vTzdbECFqNnpw&#10;TAhfFOBQXl4UOjfuzK80V7EVqYRDrhG6GMdcytB0ZHVYuZE4eUfnrY7p9K00Xp9TuR1kptRGWt1z&#10;Wuj0SI8dNZ/VZBEaoyblP+aXXX0Xq+95OrF8PiFeXy0PexCRlvgXhl/8hA5lYqrdxCaIASE9EhGy&#10;bAciuZvsPgk1wvZ2DbIs5H/88gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZxSTzSgIA&#10;AIYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAh+cxZ&#10;2gAAAAYBAAAPAAAAAAAAAAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1E137AAD" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>LA GESTION MATÉRIELLE ET L’ACCUEIL SERVICE RESTAURATION</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6C55EE46" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="48093994" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="00E240CE" w:rsidP="000B2245">
       <w:pPr>
@@ -1139,100 +1023,100 @@
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0149C0F3" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D3330D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>MANAGEMENT ET GESTION DES RESSOURCES HUMAINES</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="057BE447" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="13AAB953" id="Rectangle : coins arrondis 12" o:spid="_x0000_s1030" style="position:absolute;margin-left:0;margin-top:20.95pt;width:313.5pt;height:29.15pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFFzvfSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1y0zAQfmeGO2j0Th3nr40nTqfTEoaZ&#10;Ah0KB9hIciyQtUJS4qSn4SycjLXslhR4YvCDZte7+2n3+7xeXh4aw/bKB4225PnZiDNlBUpttyX/&#10;/Gn96oKzEMFKMGhVyY8q8MvVyxfL1hVqjDUaqTwjEBuK1pW8jtEVWRZErRoIZ+iUpWCFvoFIrt9m&#10;0kNL6I3JxqPRPGvRS+dRqBDo7U0f5KuEX1VKxA9VFVRkpuTUW0ynT+emO7PVEoqtB1drMbQB/9BF&#10;A9rSpU9QNxCB7bz+A6rRwmPAKp4JbDKsKi1UmoGmyUe/TXNfg1NpFiInuCeawv+DFe/3d55pSdqN&#10;ObPQkEYfiTWwW6N+fC+YQG0DA+/RSh0YZRFlrQsFVd67O98NHdwtiq+BWbyuqVBdUXZbK5DUaN7l&#10;Z88KOidQKdu071DShbCLmNg7VL7pAIkXdkgiHZ9EUofIBL2cLC7y6Yy0FBSbnI8mF4t0BRSP1c6H&#10;+EZhwzqj5B53VnYzpStgfxtiUkoO44L8wlnVGNJ9D4bl8/n8fEAckjMoHjHTuGi0XGtjkuO3m2vj&#10;GZWWfJ2eoTicphnL2pIvZuNZ6uJZLJxCjNLzN4g0R/peO2pfW5nsCNr0NnVp7MB1R28vUzxsDknf&#10;aYfZUb9BeSTyPfbLQMtLRo3+gbOWFqHk4dsOvOLMvLUk4CKfTrvNSc50dj4mx59GNqcRsIKgSh45&#10;683r2G/bznm9remmPBFg8YpEr3R8/Dr6rob26WMn69k2nfop69fvY/UTAAD//wMAUEsDBBQABgAI&#10;AAAAIQBh7Gah2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN0ICk3j&#10;VAgJroiUA0cn3iYR8Tq1nTTw9SwnOM7OaOZtsV/cIGYMsfekYb1SIJAab3tqNbwfnm8eQMRkyJrB&#10;E2r4wgj78vKiMLn1Z3rDuUqt4BKKudHQpTTmUsamQ2fiyo9I7B19cCaxDK20wZy53A0yU2ojnemJ&#10;Fzoz4lOHzWc1OQ2NVZMKH/Prtr5L1fc8nUi+nLS+vloedyASLukvDL/4jA4lM9V+IhvFoIEfSRpu&#10;11sQ7G6yez7UHFMqA1kW8j9/+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFFzvfSgIA&#10;AIYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBh7Gah&#10;2gAAAAcBAAAPAAAAAAAAAAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0149C0F3" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00D3330D" w:rsidRDefault="001C341E" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D3330D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>MANAGEMENT ET GESTION DES RESSOURCES HUMAINES</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="057BE447" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -1241,51 +1125,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6C9147" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="00E240CE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="112BA19C" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E240CE">
+      <w:r>
         <w:t>Le tutorat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E3A0A8" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="00E240CE" w:rsidP="000B2245">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FEDFD1" wp14:editId="49CC5E27">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>230632</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1314,137 +1198,146 @@
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="48BA2E65" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Durée moyenne sur l’année : 35 heures</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2992A831" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>dont 3 jours en immersion dans l’établissement du tuteur</w:t>
+                              <w:t>dont</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 3 jours en immersion dans l’établissement du tuteur</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7A4B2EEC" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="31FEDFD1" id="Rectangle : coins arrondis 13" o:spid="_x0000_s1031" style="position:absolute;margin-left:18.15pt;margin-top:15.2pt;width:494.85pt;height:77.45pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgIJdKSgIAAIYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u2zAMfh+wOwh6X5yk+atRpyjaZRjQ&#10;bcW6HYCR5FibLGqSErs9zc6yk42WnS7d9jTMDwIpkh/Jj6IvLtvasIPyQaMt+GQ05kxZgVLbXcE/&#10;f9q8WnEWIlgJBq0q+IMK/HL98sVF43I1xQqNVJ4RiA154wpexejyLAuiUjWEETplyViiryGS6neZ&#10;9NAQem2y6Xi8yBr00nkUKgS6vemNfJ3wy1KJ+KEsg4rMFJxqi+n06dx2Z7a+gHznwVVaDGXAP1RR&#10;g7aU9AnqBiKwvdd/QNVaeAxYxpHAOsOy1EKlHqibyfi3bu4rcCr1QuQE90RT+H+w4v3hzjMtaXZn&#10;nFmoaUYfiTWwO6N+fM+ZQG0DA+/RSh0YeRFljQs5Rd67O981Hdwtiq+BWbyuKFBdkXdTKZBU6KTz&#10;z54FdEqgULZt3qGkhLCPmNhrS193gMQLa9OQHp6GpNrIBF0upqvZcrbkTJDtfHW2mq1SCsiP0c6H&#10;+EZhzTqh4B73VnY9pRRwuA0xTUoO7YL8wllZG5r7AQybLBaL5YA4OGeQHzFTu2i03GhjkuJ322vj&#10;GYUWfJO+ITicuhnLGip3Pp2nKp7ZwinEOH1/g0h9pPfaUfvayiRH0KaXqUpjB647evsxxXbbpvnO&#10;O8yO+i3KByLfY78MtLwkVOgfOWtoEQoevu3BK87MW0sDPJ/MZt3mJGU2X05J8aeW7akFrCCogkfO&#10;evE69tu2d17vKso0SQRYvKKhlzoeX0df1VA+PXaSnm3TqZ68fv0+1j8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBaxs7B3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMLKqtE1&#10;nRASXBEdB45pY9pqjdM1aVf49XgnONnWe3r+Xr5fXC9mHEPnScP9SoFAqr3tqNHwcXi524II0ZA1&#10;vSfU8I0B9sX1VW4y68/0jnMZG8EhFDKjoY1xyKQMdYvOhJUfkFj78qMzkc+xkXY0Zw53vVwrlUpn&#10;OuIPrRnwucX6WE5OQ23VpMbP+e2x2sTyZ55OJF9PWt/eLE87EBGX+GeGCz6jQ8FMlZ/IBtFrSNKE&#10;nTzVA4iLrtYpl6t4224SkEUu/1cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgIJdK&#10;SgIAAIYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBa&#10;xs7B3QAAAAoBAAAPAAAAAAAAAAAAAAAAAKQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="48BA2E65" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Durée moyenne sur l’année : 35 heures</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2992A831" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>dont</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 3 jours en immersion dans l’établissement du tuteur</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7A4B2EEC" w14:textId="77777777" w:rsidR="001C341E" w:rsidRPr="00EB2234" w:rsidRDefault="001C341E" w:rsidP="00644ED5">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="249735B5" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
@@ -1469,61 +1362,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70EBA409" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="00E240CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E523E1B" w14:textId="5F7B011F" w:rsidR="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E240CE">
+      <w:r>
         <w:t>Les formations pour les nouveaux arrivants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242556D2" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="00E240CE" w:rsidP="004A6CA1">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E240CE">
-        <w:t>au sein de l’Éducation nationale</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sein de l’Éducation nationale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478074EE" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51DCCEF7" wp14:editId="1EFCBEA9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
@@ -1554,215 +1452,215 @@
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0079BC5B" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="593B8EAD" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5CDD75B6" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Cadre juridique et organisation des EPLE,</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="36F9BDE1" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E240CE">
+                            <w:r>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>La laïcité et les valeurs de la république.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="25F636C2" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00EB2234" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="51DCCEF7" id="Rectangle : coins arrondis 2" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:442.75pt;margin-top:17.45pt;width:493.95pt;height:141.25pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgBjGKSAIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2OEzEMfkfiDlHe2fmhP+yo09WqyyKk&#10;BVYsHCBNMp1AJg5J2mn3NJyFk+FkpksLPCHmIbJj+7P9OZ7F1b7TZCedV2BqWlzklEjDQSizqenn&#10;T7cvXlHiAzOCaTCypgfp6dXy+bNFbytZQgtaSEcQxPiqtzVtQ7BVlnneyo75C7DSoLEB17GAqttk&#10;wrEe0TudlXk+y3pwwjrg0nu8vRmMdJnwm0by8KFpvAxE1xRrC+l06VzHM1suWLVxzLaKj2Wwf6ii&#10;Y8pg0ieoGxYY2Tr1B1SnuAMPTbjg0GXQNIrL1AN2U+S/dfPQMitTL0iOt080+f8Hy9/v7h1RoqYl&#10;JYZ1OKKPSBozGy1/fK8IB2U8Yc6BEcqTMhLWW19h3IO9d7Flb++Af/XEwKrFOHmNzn0rmcAyi+if&#10;nQVExWMoWffvQGA+tg2QuNs3rouAyArZpxEdnkYk94FwvJyV85d5iZPkaCvml5N8Pks5WHUMt86H&#10;NxI6EoWaOtgaEXtKOdjuzoc0KDG2y8QXSppO49h3TJNiNpvNR8TROWPVETP1C1qJW6V1UtxmvdKO&#10;YGhNb9M3BvtTN21IX9PLaTlNVZzZ/ClEnr6/QaQ+0nON3L42IsmBKT3IWKU2I9mR32FOYb/ep/Em&#10;liL3axAHZN/BsAu4uyi04B4p6XEPauq/bZmTlOi3Bid4WUwmcXGSMpnOI/fu1LI+tTDDEaqmgZJB&#10;XIVh2bbWqU2LmYpEgIFrnHqjwvF5DFWN5eNbR+lsmU715PXr77H8CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAEy6nm9sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgyGGwtTSeE&#10;BFdE4cAxbUxb0ThdknaFX485sZufn/Xe52K/uEHMGGLvScN6pUAgNd721Gp4f3u62oGIyZA1gyfU&#10;8I0R9uX5WWFy64/0inOVWsEhFHOjoUtpzKWMTYfOxJUfkdj79MGZxDK00gZz5HA3yGul7qQzPXFD&#10;Z0Z87LD5qianobFqUuFjfsnq21T9zNOB5PNB68uL5eEeRMIl/R/DHz6jQ8lMtZ/IRjFo4EeShptN&#10;BoLdbLfloebFersBWRbylL/8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGAGMYpIAgAA&#10;hQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABMup5vb&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAogQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0079BC5B" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Si vous êtes nouvellement arrivé(e) au sein de l’Éducation nationale, des modules complémentaires vous seront proposés : </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="593B8EAD" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Organisation et enjeux du système éducatif, </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5CDD75B6" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Cadre juridique et organisation des EPLE,</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="36F9BDE1" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00E240CE" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E240CE">
+                      <w:r>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>La laïcité et les valeurs de la république.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="25F636C2" w14:textId="77777777" w:rsidR="00E240CE" w:rsidRPr="00EB2234" w:rsidRDefault="00E240CE" w:rsidP="00E240CE">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2612A29B" w14:textId="77777777" w:rsidR="000B2245" w:rsidRPr="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
@@ -1792,66 +1690,57 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A6C085" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CE8D3C0" w14:textId="77777777" w:rsidR="0064670D" w:rsidRPr="00544259" w:rsidRDefault="0064670D" w:rsidP="00B829C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E3C0787" w14:textId="14C172B0" w:rsidR="000B2245" w:rsidRPr="00037C91" w:rsidRDefault="000B2245" w:rsidP="00037C91">
+    <w:p w14:paraId="4E3C0787" w14:textId="1E53051D" w:rsidR="000B2245" w:rsidRPr="00037C91" w:rsidRDefault="00D8795A" w:rsidP="00037C91">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00037C91">
-[...9 lines deleted...]
-        <w:t>SECRÉTAIRES GÉNÉRAUX D’EPLE</w:t>
+      <w:r>
+        <w:t>CALENDRIER PREVISIONNEL DES FORMATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF9A4C0" w14:textId="77777777" w:rsidR="000B2245" w:rsidRDefault="000B2245" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6095"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="3F5BD24A" w14:textId="77777777" w:rsidTr="00AC2A1B">
@@ -1862,342 +1751,303 @@
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="57324A5E" w14:textId="6C9BEF30" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk134177472"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lundi 2</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Lundi 24 août 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="34D0DD15" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="409F2811" w14:textId="2E9186FF" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+          <w:p w14:paraId="409F2811" w14:textId="38FF3340" w:rsidR="00D3330D" w:rsidRPr="00793698" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w14:paraId="27A4F6A2" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BBE3E5A" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00AC2A1B" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10h0</w:t>
-[...8 lines deleted...]
-              <w:t>0 - 12h30</w:t>
+              <w:t>10h00 - 12h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C6AE6B9" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L’ENTRÉE DANS LE MÉTIER</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> : présentation de l’offre de formation, échanges sur le métier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C2233DB" w14:textId="77777777" w:rsidR="00AC2A1B" w:rsidRDefault="00B829C1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...8 lines deleted...]
-              <w:t>RH</w:t>
+              <w:t>DRH</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="172C1A93" w14:textId="77777777" w:rsidR="00AC2A1B" w:rsidRDefault="00AC2A1B" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DEPAT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12042DDB" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EAFC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="455FE3BB" w14:textId="77777777" w:rsidR="00027993" w:rsidRPr="00BB12A3" w:rsidRDefault="00027993" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB12A3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gilles PICON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB0471E" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00027993" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB12A3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yann PROVOST </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="4CC2CB10" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E96692F" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2217,81 +2067,103 @@
               <w:t xml:space="preserve">12h45 – 13h50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B4E2316" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00BD4EB1" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Déjeuner au rectorat en commun </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA4FC4D" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Site de Carayon - Bordeaux</w:t>
+              <w:t xml:space="preserve">Site de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carayon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Bordeaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="676FF2CF" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="4AE879BC" w14:textId="77777777" w:rsidTr="00AC2A1B">
@@ -2322,162 +2194,132 @@
               </w:rPr>
               <w:t>14h00 – 17h00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B13F2C6" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>L’ENTR</w:t>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00BD4EB1">
+              <w:t xml:space="preserve">L’ENTRÉE DANS LE MÉTIER : </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">identification des priorités de la rentrée, calendrier des tâches (1) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>Présentation des sites d’information professionnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07556E46" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00B20CFF" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jérôme GLERE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73742CD2" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
-[...5 lines deleted...]
-              <w:t>Eric VAYNE</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VAYNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53930E77" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="008C074A" w:rsidRDefault="00D3330D" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
@@ -2490,318 +2332,262 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4B9EDE05" w14:textId="0550D930" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 2</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Mardi 25 août 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="6A577878" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="41014F99" w14:textId="188934CA" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> - BORDEAUX</w:t>
+          <w:p w14:paraId="41014F99" w14:textId="190B4089" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle babin </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="5544CF6C" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38B59645" w14:textId="1CB75417" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>09</w:t>
-[...26 lines deleted...]
-              <w:t>0 - 12h30</w:t>
+              <w:t>09h30 - 12h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2952A684" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB0F7B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ENTRÉE DANS LE </w:t>
-[...36 lines deleted...]
-              <w:t>identification des priorités de la rentrée, calendrier des tâches (2)</w:t>
+              <w:t>L’ENTRÉE DANS LE MÉTIER (suite)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : identification des priorités de la rentrée, calendrier des tâches (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62CADA70" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00B20CFF" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jérôme GLERE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B2AD547" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00037C91" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
-[...5 lines deleted...]
-              <w:t>Eric VAYNE</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Eric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VAYNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="0B6C709B" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD638C7" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2812,414 +2598,233 @@
               </w:rPr>
               <w:t>14h00 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744CFC43" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00BD4EB1" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>LE BUDGET, DE LA PR</w:t>
-[...39 lines deleted...]
-              <w:t>CUTION</w:t>
+              <w:t>LE BUDGET, DE LA PRÉPARATION A L'EXÉCUTION</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48768B9A" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00BD4EB1" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD4EB1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Découverte de l’architecture d’un budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06D67721" w14:textId="41C0D498" w:rsidR="00BD4EB1" w:rsidRPr="00BB12A3" w:rsidRDefault="00BB12A3" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB12A3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gilles PICON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CA4DAD8" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00037C91" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB12A3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yann PROVOST</w:t>
-            </w:r>
-[...115 lines deleted...]
-              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CB32B37" w14:textId="510C9B07" w:rsidR="007A43FB" w:rsidRDefault="007A43FB" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w14:paraId="018F38FA" w14:textId="77777777" w:rsidTr="000B4571">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="34A037F3" w14:textId="4CEBB951" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
+          <w:p w14:paraId="34A037F3" w14:textId="17EDE10B" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lundi 0</w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Lundi 31 août 2026 : journée consacrée à la prérentrée</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w14:paraId="2BBA5666" w14:textId="77777777" w:rsidTr="000B4571">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6E897E2C" w14:textId="77777777" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
-[...16 lines deleted...]
-              <w:t>Parcours en auto-formation sur la plateforme M@gistère</w:t>
+          <w:p w14:paraId="6E897E2C" w14:textId="13901472" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours en auto-formation sur la plateforme </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>M@gistère</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Mentor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w14:paraId="7B3D94EF" w14:textId="77777777" w:rsidTr="00037C91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2691422D" w14:textId="27446511" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="000609AF" w:rsidP="000B4571">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3251,676 +2856,241 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PLAN D’ACCOMPAGNEMENT MANAGÉRIAL </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA477E3" w14:textId="6A853B7F" w:rsidR="00037C91" w:rsidRPr="00FB0F7B" w:rsidRDefault="00037C91" w:rsidP="000B4571">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A62D2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Volet 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ADD932C" w14:textId="77777777" w:rsidR="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B4571">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Auto-inscription</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19981A81" w14:textId="012EE07E" w:rsidR="00037C91" w:rsidRPr="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B4571">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00037C91">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(lorsque votre adresse mail académique est créée)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lorsque</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> votre adresse mail académique est créée)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6629C5CD" w14:textId="6B962748" w:rsidR="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B2245">
+    <w:p w14:paraId="6629C5CD" w14:textId="46236749" w:rsidR="00037C91" w:rsidRDefault="00037C91" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1838"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="10343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C074A" w:rsidRPr="00FB0F7B" w14:paraId="18C6C212" w14:textId="77777777" w:rsidTr="001C341E">
+      <w:tr w:rsidR="009E32E6" w:rsidRPr="00FB0F7B" w14:paraId="7D6884D6" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="637EF696" w14:textId="7B4DA74A" w:rsidR="008C074A" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="001C341E">
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="42276C0A" w14:textId="77777777" w:rsidR="009E32E6" w:rsidRPr="00FB0F7B" w:rsidRDefault="009E32E6" w:rsidP="007D1EBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mardi 0</w:t>
-[...32 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>RENTRÉE SCOLAIRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C074A" w:rsidRPr="00FB0F7B" w14:paraId="27AD2FA7" w14:textId="77777777" w:rsidTr="001C341E">
+      <w:tr w:rsidR="009E32E6" w:rsidRPr="00FB0F7B" w14:paraId="44836A27" w14:textId="77777777" w:rsidTr="007D1EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...462 lines deleted...]
-              <w:t>Immersion avec votre tuteur</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBCF157" w14:textId="77777777" w:rsidR="009E32E6" w:rsidRPr="00FB0F7B" w:rsidRDefault="009E32E6" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>MARDI 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SEPTEMBRE 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="778142C9" w14:textId="323D18A0" w:rsidR="000609AF" w:rsidRDefault="000609AF" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="5812"/>
@@ -3935,95 +3105,51 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5F9DA20E" w14:textId="70910FA7" w:rsidR="004E1C51" w:rsidRPr="00000105" w:rsidRDefault="004E1C51" w:rsidP="00532583">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Mercredi 1</w:t>
-[...43 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Mercredi 09 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1C51" w:rsidRPr="00FB0F7B" w14:paraId="37BA64FC" w14:textId="77777777" w:rsidTr="00532583">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="786437B7" w14:textId="726DF1F5" w:rsidR="004E1C51" w:rsidRPr="00FB0F7B" w:rsidRDefault="004E1C51" w:rsidP="00532583">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -4116,171 +3242,194 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Module 1 - présentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E9A1C9C" w14:textId="77777777" w:rsidR="004E1C51" w:rsidRPr="00B20CFF" w:rsidRDefault="004E1C51" w:rsidP="00532583">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Véronique LORENZON</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69486490" w14:textId="77777777" w:rsidR="004E1C51" w:rsidRPr="00B20CFF" w:rsidRDefault="004E1C51" w:rsidP="00532583">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie GARDESSE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1946C4A0" w14:textId="77777777" w:rsidR="004E1C51" w:rsidRPr="00FB0F7B" w:rsidRDefault="004E1C51" w:rsidP="00532583">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B20CFF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DSA-Finances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40E66EE3" w14:textId="1335000F" w:rsidR="004E1C51" w:rsidRDefault="004E1C51" w:rsidP="004E1C51">
+    <w:p w14:paraId="40E66EE3" w14:textId="04D7BC55" w:rsidR="004E1C51" w:rsidRDefault="004E1C51" w:rsidP="004E1C51">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6360C51F" w14:textId="1277119A" w:rsidR="00BD401F" w:rsidRDefault="00BD401F" w:rsidP="004E1C51">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CEB0487" w14:textId="77777777" w:rsidR="00BD401F" w:rsidRDefault="00BD401F" w:rsidP="004E1C51">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542419A8" w14:textId="77777777" w:rsidR="005A36F7" w:rsidRDefault="005A36F7" w:rsidP="004E1C51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F135D8" w:rsidRPr="00FB0F7B" w14:paraId="4B1F083F" w14:textId="77777777" w:rsidTr="00B264B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="15DC9A7A" w14:textId="77777777" w:rsidR="00F135D8" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F135D8" w:rsidP="00B264B0">
+          <w:p w14:paraId="15DC9A7A" w14:textId="00922871" w:rsidR="00F135D8" w:rsidRPr="00FB0F7B" w:rsidRDefault="007E105D" w:rsidP="00B264B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi 11 septembre </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+              <w:lastRenderedPageBreak/>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00F135D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...10 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>eptembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F135D8" w:rsidRPr="00FB0F7B" w14:paraId="1CF8E174" w14:textId="77777777" w:rsidTr="00B264B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="008C2F22" w14:textId="77777777" w:rsidR="00F135D8" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F135D8" w:rsidP="00B264B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -4365,3448 +3514,3733 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="630368FC" w14:textId="77777777" w:rsidR="00F135D8" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F135D8" w:rsidP="00B264B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Immersion avec votre tuteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C320452" w14:textId="77777777" w:rsidR="00F135D8" w:rsidRDefault="00F135D8" w:rsidP="004E1C51">
+    <w:p w14:paraId="7B91A970" w14:textId="533F146C" w:rsidR="007E105D" w:rsidRDefault="007E105D" w:rsidP="007E105D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3737"/>
-[...3118 lines deleted...]
-          <w:tab w:val="left" w:pos="2573"/>
+          <w:tab w:val="left" w:pos="1470"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="2693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C77B81" w:rsidRPr="00000105" w14:paraId="445A747E" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE2D036" w14:textId="678518C3" w:rsidR="00C77B81" w:rsidRPr="00000105" w:rsidRDefault="004F5A3C" w:rsidP="00C77B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Lundi</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77B81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77B81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w14:paraId="2C2D03A7" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D33ED8C" w14:textId="684CB859" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle informatique </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w14:paraId="446AD48F" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F1F7CE" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB6EFBB" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LES DROITS CONSTATÉS – SIECLE GFE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EBC8762" w14:textId="4B6E1800" w:rsidR="004E1C51" w:rsidRPr="00FB0F7B" w:rsidRDefault="004E1C51" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A28381" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00B20CFF" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Véronique LORENZON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21380B4F" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00B20CFF" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nathalie GARDESSE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E169BFA" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DSA-Finances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="172FF961" w14:textId="3E56F320" w:rsidR="00C77B81" w:rsidRDefault="00C77B81" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w14:paraId="39F738A5" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="27105E1D" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00B925C4" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Vendredi 18 septembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w14:paraId="576BA397" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C44D351" w14:textId="2F3F0463" w:rsidR="007C2A56" w:rsidRPr="006E6C2A" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle </w:t>
+            </w:r>
+            <w:r w:rsidR="006E6C2A" w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>info à réserver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – BORDEAUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w14:paraId="4CACFB63" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="576FB78A" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E1013F" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE PROCESSUS NOMINAL DE LA DÉPENSE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F9BF1B" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2533F8" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00BB12A3" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Benjamin GODIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37477DAC" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00BB12A3" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yann PROVOST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3367901C" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRDefault="007C2A56" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C77B81" w:rsidRPr="00000105" w14:paraId="00EAC30E" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB8359" w14:textId="44FB0772" w:rsidR="00C77B81" w:rsidRPr="006F6366" w:rsidRDefault="00C77B81" w:rsidP="00C77B81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Lundi 21 septembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w14:paraId="27E9AA70" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="49499BC5" w14:textId="62D03A60" w:rsidR="00C77B81" w:rsidRPr="006F6366" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lycée Alfred Kastler </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TALENCE</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w14:paraId="586BA8B3" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3C4FC5" w14:textId="656CC0D3" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CD248B" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LA SÉCURITÉ INCENDIE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FF9229" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1596E213" w14:textId="77777777" w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w:rsidRDefault="00C77B81" w:rsidP="00785266">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nathalie BÉROT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="242"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w14:paraId="49BD89EF" w14:textId="77777777" w:rsidTr="00302E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDE99C2" w14:textId="70E6804D" w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w:rsidRDefault="000450FA" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Jeudi 24 et vendredi 25 septembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w14:paraId="3E2E33A4" w14:textId="77777777" w:rsidTr="00302E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="07616361" w14:textId="47393B4A" w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lycée Victor Louis </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TALENCE</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w14:paraId="6D9F6F00" w14:textId="77777777" w:rsidTr="00302E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7FE549" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8BD8AA" w14:textId="77777777" w:rsidR="00302E88" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LA COMMANDE PUBLIQUE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5603E5F8" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>֤Élaboration et exécution d’un marché</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9A50CE" w14:textId="77777777" w:rsidR="00302E88" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jérôme GLERE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311AD663" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>David LALANNE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E29F0EB" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRDefault="007C2A56" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="242"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A618F3" w:rsidRPr="00FB0F7B" w14:paraId="78EB7B91" w14:textId="77777777" w:rsidTr="00BA043C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CBAE53" w14:textId="25EE7721" w:rsidR="00A618F3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A618F3" w:rsidP="00BA043C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mardi 29 septembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A618F3" w:rsidRPr="00FB0F7B" w14:paraId="2E8229D5" w14:textId="77777777" w:rsidTr="00BA043C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF06C92" w14:textId="24D0B1C1" w:rsidR="00A618F3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A618F3" w:rsidP="00BA043C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A618F3" w:rsidRPr="00FB0F7B" w14:paraId="1584AE05" w14:textId="77777777" w:rsidTr="00BA043C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528B8F8B" w14:textId="77777777" w:rsidR="00A618F3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A618F3" w:rsidP="00BA043C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000549C5" w14:textId="223E7400" w:rsidR="00A618F3" w:rsidRPr="009E6CD3" w:rsidRDefault="009E6CD3" w:rsidP="009E6CD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MODULE REGIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EBC682" w14:textId="72045C50" w:rsidR="00A618F3" w:rsidRDefault="00A618F3" w:rsidP="00BA043C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cécile DANEDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212B4F0F" w14:textId="14D14C29" w:rsidR="00A618F3" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A618F3" w:rsidP="00BA043C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sandrine BRANA-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>VELU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="090C8AC6" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00A618F3" w:rsidRDefault="007C2A56" w:rsidP="00A618F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="897"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="153"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="2410"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w14:paraId="7EF40D78" w14:textId="77777777" w:rsidTr="00095A0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B84320" w14:textId="00CA0F5F" w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w:rsidRDefault="00095A0B" w:rsidP="00095A0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Jeudi 01 et vendredi 02 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w14:paraId="1D08464F" w14:textId="77777777" w:rsidTr="00095A0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B5B5B1" w14:textId="14836576" w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w:rsidRDefault="00095A0B" w:rsidP="00095A0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salles 822</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (jeudi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Babin</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (vendredi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BORDEAUX</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w14:paraId="2D738C4C" w14:textId="77777777" w:rsidTr="00095A0B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="617DF3AD" w14:textId="77777777" w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w:rsidRDefault="00095A0B" w:rsidP="00095A0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FA2FC8" w14:textId="77777777" w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w:rsidRDefault="00095A0B" w:rsidP="00095A0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            LA CONSTRUCTION BUDGÉTAIRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1407CFC5" w14:textId="77777777" w:rsidR="00095A0B" w:rsidRPr="003942B2" w:rsidRDefault="00095A0B" w:rsidP="00095A0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carine DUCLOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ABA7051" w14:textId="7F1ECD14" w:rsidR="00095A0B" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F135D8" w:rsidP="00095A0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Michel BEDU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D48CB5F" w14:textId="598A991A" w:rsidR="00095A0B" w:rsidRDefault="00095A0B" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3520551C" w14:textId="346DE4C5" w:rsidR="00AC7CB0" w:rsidRDefault="00AC7CB0" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EE2BFC" w14:textId="53D9241A" w:rsidR="00AC7CB0" w:rsidRDefault="00AC7CB0" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4AE3D8" w14:textId="77777777" w:rsidR="00850992" w:rsidRDefault="00850992" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502BBE6E" w14:textId="3935586E" w:rsidR="00AC7CB0" w:rsidRDefault="00AC7CB0" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC7CB0" w:rsidRPr="00F135D8" w14:paraId="3B88BB00" w14:textId="77777777" w:rsidTr="007A3871">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AADE075" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRPr="0097360E" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lundi 12 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7CB0" w:rsidRPr="00F135D8" w14:paraId="0C6392B0" w14:textId="77777777" w:rsidTr="007A3871">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="077AC851" w14:textId="16ED6B15" w:rsidR="00AC7CB0" w:rsidRPr="006E6C2A" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – salle à déterminer (salle info ??) </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> B</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORDEAUX </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC7CB0" w:rsidRPr="00FB0F7B" w14:paraId="78211428" w14:textId="77777777" w:rsidTr="007A3871">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FF1372" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRPr="00A04B08" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E99EE61" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRPr="00A04B08" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module recette</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="225AE3A5" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRPr="00A04B08" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gwendal THIBAULT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13DBF3B5" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRPr="00A04B08" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Angela EXTIER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="557D157B" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRDefault="00AC7CB0" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="184"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w14:paraId="5B649B47" w14:textId="77777777" w:rsidTr="00302E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBC71BF" w14:textId="77C97D30" w:rsidR="00302E88" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mercredi 14 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w14:paraId="216AFDB1" w14:textId="77777777" w:rsidTr="00302E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA5EC67" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Visio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w14:paraId="29CFE58F" w14:textId="77777777" w:rsidTr="00302E88">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="209333B6" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="00FB0F7B" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h00 – 12h00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A33A0BD" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="003942B2" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LES ACTEURS DE LA PRÉVENTION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39AA4169" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="003942B2" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="539C2F50" w14:textId="77777777" w:rsidR="00302E88" w:rsidRPr="003942B2" w:rsidRDefault="00302E88" w:rsidP="00302E88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jean-François SELAUDOUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C52FBF4" w14:textId="142152B9" w:rsidR="000609AF" w:rsidRDefault="000609AF" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w14:paraId="4C9955FE" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5984896F" w14:textId="414A2DC4" w:rsidR="007C2A56" w:rsidRPr="006E6C2A" w:rsidRDefault="007C2A56" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Jeudi 15 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w14:paraId="5011B674" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3184D5FA" w14:textId="3981BD5B" w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E6C2A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle info à réserver – BORDEAUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w14:paraId="1BE3BBA3" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="529169CA" w14:textId="77777777" w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F944892" w14:textId="77777777" w:rsidR="006E6C2A" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE PROCESSUS NOMINAL DE LA DÉPENSE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B0C8E0" w14:textId="77777777" w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Module 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2717304A" w14:textId="77777777" w:rsidR="006E6C2A" w:rsidRPr="00BB12A3" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Benjamin GODIN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA44479" w14:textId="77777777" w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yann PROVOST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0AEA7894" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRDefault="007C2A56" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10343"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="52BE3411" w14:textId="77777777" w:rsidTr="00D77B0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A67AB5" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>PÉRIODE DE CONGÉS SCOLAIRES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="67173D8C" w14:textId="77777777" w:rsidTr="00D77B0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E0407F" w14:textId="4788D6B7" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>DU SAMEDI 17 OCTOBRE AU LUNDI 02 NOVEMBRE 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="438FE62B" w14:textId="77777777" w:rsidR="00A04B08" w:rsidRDefault="00A04B08" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3802"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w14:paraId="62ED801A" w14:textId="77777777" w:rsidTr="001C341E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD203EE" w14:textId="332BAB99" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="004F06D3" w:rsidP="00CD3593">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Novembre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w14:paraId="715F6B34" w14:textId="77777777" w:rsidTr="001C341E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C584517" w14:textId="77777777" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0074015C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Établissement de votre tuteur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w14:paraId="42B51E48" w14:textId="77777777" w:rsidTr="001C341E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A0A0A6" w14:textId="5DE5AAF7" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513FFCC3" w14:textId="77777777" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0074015C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LA SAISIE DU BUDGET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED09371" w14:textId="77777777" w:rsidR="0074015C" w:rsidRPr="00FB0F7B" w:rsidRDefault="0074015C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Immersion avec votre tuteur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39578DE4" w14:textId="57519079" w:rsidR="0074015C" w:rsidRDefault="0074015C" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10343"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="52FFAB67" w14:textId="77777777" w:rsidTr="001C341E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEB4695" w14:textId="77777777" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>PÉRIODE DE CONGÉS SCOLAIRES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="29602FF1" w14:textId="77777777" w:rsidTr="001C341E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="355F7033" w14:textId="3B0FEF03" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>DU SAMEDI 19 DÉCEMBRE 2026 AU LUNDI 04 JANVIER 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="762FF428" w14:textId="77777777" w:rsidR="007A43FB" w:rsidRDefault="007A43FB" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w14:paraId="5159651B" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="513AA1AE" w14:textId="41184A86" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Vendredi 08 janvier 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w14:paraId="2AE01D4C" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D888EED" w14:textId="3BC0D0D6" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Lycée Montaigne – Bordeaux – groupe 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w14:paraId="42A2F9D9" w14:textId="77777777" w:rsidTr="00785266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D0C88B" w14:textId="0CF7C331" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAA77D4" w14:textId="77777777" w:rsidR="007A43FB" w:rsidRDefault="007A43FB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOCUMENTS OBLIGATOIRES </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CC3D940" w14:textId="77777777" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00727945" w14:textId="77777777" w:rsidR="007A43FB" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jean-François SELAUDOUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D12F6D1" w14:textId="77777777" w:rsidR="00A76436" w:rsidRDefault="00A76436" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w14:paraId="7E127A76" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="445B4FD5" w14:textId="167519F1" w:rsidR="00A76436" w:rsidRPr="0097360E" w:rsidRDefault="00161593" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Mardi</w:t>
+            </w:r>
+            <w:r w:rsidR="0097360E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0097360E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> janvier 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w14:paraId="2B1EB190" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F10A23" w14:textId="2B260398" w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w:rsidRDefault="00850992" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Lieu à déterminer</w:t>
+            </w:r>
+            <w:r w:rsidR="00A76436">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – groupe 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w14:paraId="446395B1" w14:textId="77777777" w:rsidTr="007D1EBA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="538EBAC7" w14:textId="77777777" w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A76436" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A0397D" w14:textId="77777777" w:rsidR="00A76436" w:rsidRDefault="00A76436" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOCUMENTS OBLIGATOIRES </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ECA380C" w14:textId="77777777" w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A76436" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED4CA58" w14:textId="77777777" w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A76436" w:rsidP="007D1EBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jean-François SELAUDOUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53A97475" w14:textId="6C649D9B" w:rsidR="00273550" w:rsidRDefault="00970F42" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFF36C5" w14:textId="5BE52052" w:rsidR="00850992" w:rsidRDefault="00850992" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0015D444" w14:textId="77777777" w:rsidR="00850992" w:rsidRDefault="00850992" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="508CED06" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1B16B0E4" w14:textId="1A0E10C4" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lundi </w:t>
-[...43 lines deleted...]
-              <w:t>6</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Lundi 18 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="17A9B54A" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="496DE2FC" w14:textId="59D25E18" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
-[...43 lines deleted...]
-              <w:t>- TALENCE</w:t>
+          <w:p w14:paraId="496DE2FC" w14:textId="06239DC3" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lycée Alfred Kastler </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TALENCE</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="45421E47" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="649CA642" w14:textId="064C628D" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6A8C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68A30BAA" w14:textId="77777777" w:rsidR="00970F42" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LA SÉCURITÉ ALIMENTAIRE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="520362DB" w14:textId="77777777" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D77B0C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F44D30" w14:textId="77777777" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nathalie BÉROT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37A39EFA" w14:textId="77777777" w:rsidR="00970F42" w:rsidRDefault="00970F42" w:rsidP="00970F42">
+    <w:p w14:paraId="4DFEF42D" w14:textId="54AC1A70" w:rsidR="007114B2" w:rsidRDefault="007114B2" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00273550" w:rsidRPr="00FB0F7B" w14:paraId="4138CFB1" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7355E4D6" w14:textId="77777777" w:rsidR="00273550" w:rsidRPr="0097360E" w:rsidRDefault="00273550" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk230341876"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Mercredi 20 janvier 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00273550" w:rsidRPr="00FB0F7B" w14:paraId="6727A818" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B848D25" w14:textId="47405F31" w:rsidR="00273550" w:rsidRPr="00FB0F7B" w:rsidRDefault="00273550" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lycée Montaigne </w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bordeaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00273550" w:rsidRPr="00FB0F7B" w14:paraId="5E8AA5DE" w14:textId="77777777" w:rsidTr="00A8472E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776890E2" w14:textId="77777777" w:rsidR="00273550" w:rsidRPr="00FB0F7B" w:rsidRDefault="00273550" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="018B2B16" w14:textId="2AC3C10F" w:rsidR="00273550" w:rsidRPr="00462525" w:rsidRDefault="00DE2B7A" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="000859CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CRITURES DE FIN D’ANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="000859CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53009D91" w14:textId="77777777" w:rsidR="00273550" w:rsidRDefault="00273550" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marylis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LABORDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A9B4D1" w14:textId="77777777" w:rsidR="00273550" w:rsidRPr="00FB0F7B" w:rsidRDefault="00273550" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marie ANSELM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+    </w:tbl>
+    <w:p w14:paraId="64999780" w14:textId="77777777" w:rsidR="00273550" w:rsidRDefault="00273550" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="1EA8A474" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
@@ -7825,342 +7259,315 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PÉRIODE DE CONGÉS SCOLAIRES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w14:paraId="5FDA33F6" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="46B9C57D" w14:textId="068005AD" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
-[...97 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="46B9C57D" w14:textId="7F6B1E6F" w:rsidR="00D77B0C" w:rsidRPr="00FB0F7B" w:rsidRDefault="00D77B0C" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>DU SAMEDI 13 FÉVRIER AU LUNDI 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MARS 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51083F41" w14:textId="07D48524" w:rsidR="00D77B0C" w:rsidRDefault="00D77B0C" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A7561" w:rsidRPr="000A7561" w14:paraId="5A34C8D0" w14:textId="77777777" w:rsidTr="00B264B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="14995A95" w14:textId="7F3120A7" w:rsidR="000A7561" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00B264B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A04B08">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Vendredi 6 mars 2026</w:t>
+              <w:t>Vendredi 05 mars 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A7561" w:rsidRPr="000A7561" w14:paraId="09BCAE62" w14:textId="77777777" w:rsidTr="00B264B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3608C6BA" w14:textId="77777777" w:rsidR="000A7561" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00B264B0">
-[...17 lines deleted...]
-              <w:t>Bordeaux Tour de Sèze – Salle Babin</w:t>
+          <w:p w14:paraId="3608C6BA" w14:textId="0B90B458" w:rsidR="000A7561" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00B264B0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A7561" w:rsidRPr="00FB0F7B" w14:paraId="2B785B83" w14:textId="77777777" w:rsidTr="00B264B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="267A8CCA" w14:textId="77777777" w:rsidR="000A7561" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00B264B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A04B08">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09h30 – 16h30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4677FB26" w14:textId="00C2BB07" w:rsidR="000A7561" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00B264B0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A04B08">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">LES IMMOBILISATIONS SOUS OP@LE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AE73EBD" w14:textId="77777777" w:rsidR="000A7561" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00B264B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A04B08">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antoine PAIRIS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC277BC" w14:textId="219272B8" w:rsidR="000A7561" w:rsidRPr="00A04B08" w:rsidRDefault="000A7561" w:rsidP="00B264B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A04B08">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Freddy MANELPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F045C5D" w14:textId="65585504" w:rsidR="000A7561" w:rsidRDefault="000A7561" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -8171,171 +7578,127 @@
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="059F4FF6" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="446F871E" w14:textId="6DAF1073" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A22A4E" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk137459535"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk137459535"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vendredi </w:t>
-[...65 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>Vendredi 12 mars 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="4F023222" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCB3D79" w14:textId="77777777" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FB0F7B">
+          <w:p w14:paraId="4BCB3D79" w14:textId="496349C4" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Tour de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00793698">
-[...7 lines deleted...]
-              <w:t>Sèze – Salle Babin</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin</w:t>
+            </w:r>
+            <w:r w:rsidR="00161593">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w14:paraId="3B205B36" w14:textId="77777777" w:rsidTr="001C341E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224A20C3" w14:textId="23FD0D97" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8353,680 +7716,897 @@
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D7AD96" w14:textId="77777777" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>SORTIES ET VOYAGES SCOLAIRES</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008848BF">
+              <w:t xml:space="preserve">SORTIES ET VOYAGES SCOLAIRES </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2B17AD" w14:textId="77777777" w:rsidR="003A62D2" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carine DUCLOS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39382CED" w14:textId="1A88F749" w:rsidR="003A62D2" w:rsidRPr="00FB0F7B" w:rsidRDefault="00347829" w:rsidP="001C341E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Michel BEDU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
+    </w:tbl>
+    <w:p w14:paraId="11E0EFEB" w14:textId="73902253" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w14:paraId="56A024E2" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACFF2BE" w14:textId="7F2A4A9F" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Jeudi 29 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w14:paraId="08722263" w14:textId="77777777" w:rsidTr="006665CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B3E557" w14:textId="77777777" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Tour de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Sèze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Salle Babin </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w14:paraId="67C53724" w14:textId="77777777" w:rsidTr="001609C8">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9DD309" w14:textId="77777777" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h30 – 16h30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB5B40B" w14:textId="37C87EF8" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GALIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PROFESSIONNELLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2B17AD" w14:textId="77777777" w:rsidR="003A62D2" w:rsidRDefault="003A62D2" w:rsidP="001C341E">
-[...34 lines deleted...]
-              <w:t>Dominique COURBIN</w:t>
+          <w:p w14:paraId="33CD5867" w14:textId="361F1B01" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clémence LABRUNIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="11E0EFEB" w14:textId="7D60D200" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="000B2245">
+    <w:p w14:paraId="7B81BA2B" w14:textId="13E1441C" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FEAC74" w14:textId="1C2AC685" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300E90C4" w14:textId="39D48EBD" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A74B2D7" w14:textId="59FDB533" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751D5039" w14:textId="009B8DBA" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A98C526" w14:textId="625BC203" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752EE652" w14:textId="77777777" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3737"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E179BD2" w14:textId="77777777" w:rsidR="00CB2978" w:rsidRDefault="00CB2978" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572DB981" w14:textId="5B5E5A2D" w:rsidR="0067493A" w:rsidRPr="00E240CE" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Compléments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10326D99" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="000B2245" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C328F4" wp14:editId="001B2DB6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C328F4" wp14:editId="70271799">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>225552</wp:posOffset>
+                  <wp:posOffset>228600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>173102</wp:posOffset>
+                  <wp:posOffset>176530</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6284747" cy="3803904"/>
-                <wp:effectExtent l="0" t="0" r="20955" b="25400"/>
+                <wp:extent cx="6284747" cy="2333625"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle : coins arrondis 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6284747" cy="3803904"/>
+                          <a:ext cx="6284747" cy="2333625"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 16667"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7EE089F6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                          <w:p w14:paraId="7EE089F6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="3"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Vous aurez </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>accès à la plateforme TRIBU</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="47B3B8B9" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                          <w:p w14:paraId="47B3B8B9" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:ind w:left="2880"/>
                               <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5F401BA6" w14:textId="5690C247" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                          <w:p w14:paraId="5F401BA6" w14:textId="5690C247" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Des formations sur </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>les outils bureautiques</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                             </w:r>
-                            <w:r>
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>parcours PIX</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                              <w:t>souhaitez.</w:t>
+                              <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0A79EFD8" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                          <w:p w14:paraId="0A79EFD8" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="59C4B18D" w14:textId="32D14E04" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                          <w:p w14:paraId="59C4B18D" w14:textId="32D14E04" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Des formations au </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0067493A">
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>management et à l’accompagnement des équipes</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00850992">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t xml:space="preserve"> vous seront proposées au cours de l’année, soit par l’EAFC, soit par votre collectivité de rattachement.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="55C328F4" id="Rectangle : coins arrondis 1" o:spid="_x0000_s1033" style="position:absolute;margin-left:17.75pt;margin-top:13.65pt;width:494.85pt;height:299.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmKD49SgIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFy0zAQ/WeGO2j0T+2kaZJ64nQ6LWWY&#10;KdChcABFkmOBrBUrJU45DWfhZKwUp02BLwZ/aHa9u0+773m9uNh1lm01BgOu5qOTkjPtJCjj1jX/&#10;/Onm1ZyzEIVTwoLTNX/QgV8sX75Y9L7SY2jBKo2MQFyoel/zNkZfFUWQre5EOAGvHQUbwE5EcnFd&#10;KBQ9oXe2GJfltOgBlUeQOgR6e70P8mXGbxot44emCToyW3PqLeYT87lKZ7FciGqNwrdGDm2If+ii&#10;E8bRpY9Q1yIKtkHzB1RnJEKAJp5I6ApoGiN1noGmGZW/TXPfCq/zLERO8I80hf8HK99v75AZRdpx&#10;5kRHEn0k0oRbW/3zR8UkGBeYQASnTGCjRFjvQ0V19/4O08jB34L8GpiDq5bq9CUl960WitrM+cWz&#10;guQEKmWr/h0ouk9sImTudg12CZBYYbss0cOjRHoXmaSX0/F8MpvMOJMUO52Xp+flJPVUiOpQ7jHE&#10;Nxo6loyaI2ycSjPlO8T2NsQslBrGFeoLZ01nSfatsGw0nU5nA+KQTNgHzDwvWKNujLXZwfXqyiKj&#10;0prf5GcoDsdp1rG+5udn47PcxbNYOIYo8/M3iDxH/lwTt6+dynYUxu5t6tI6IuLA716nuFvtsrx5&#10;phRbgXog9hH2u0C7S0YL+J2znvag5uHbRqDmzL51pOD5aDJJi5OdydlsTA4eR1bHEeEkQdU8crY3&#10;r+J+2TYezbqlm0aZAAeXpHpjYpLuqavBoW89KzrsZVqmYz9nPf09lr8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQB8NXaH3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwFITvJv6H5pl4c1tLQEUe&#10;G2OiVyN68FhoBSJ9ZdvCor/e7kmPk5nMfFPtNzux1fgwOkK43glghjqnR+oR3t+erm6BhahIq8mR&#10;Qfg2Afb1+VmlSu2O9GrWJvYslVAoFcIQ41xyHrrBWBV2bjaUvE/nrYpJ+p5rr46p3E5cClFwq0ZK&#10;C4OazeNguq9msQidFovwH+vLXZvH5mddDsSfD4iXF9vDPbBotvgXhhN+Qoc6MbVuIR3YhJDleUoi&#10;yJsM2MkXMpfAWoRCFhnwuuL/L9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKYoPj1K&#10;AgAAhQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHw1&#10;dofcAAAACgEAAA8AAAAAAAAAAAAAAAAApAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;">
+              <v:roundrect w14:anchorId="55C328F4" id="Rectangle : coins arrondis 1" o:spid="_x0000_s1033" style="position:absolute;margin-left:18pt;margin-top:13.9pt;width:494.85pt;height:183.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFe+xTRwIAAIUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpJc2mNOkXRLsOA&#10;bivW7QMUSY61yaJGKXGyr9m37MtGKU6aXbCHYX4QSJM8Is8xfXW9bS3baAwGXMWHZwPOtJOgjFtV&#10;/OOHxYsLzkIUTgkLTld8pwO/nj9/dtX5Uo+gAas0MgJxoex8xZsYfVkUQTa6FeEMvHYUrAFbEcnF&#10;VaFQdITe2mI0GEyLDlB5BKlDoLd3+yCfZ/y61jK+q+ugI7MVp95iPjGfy3QW8ytRrlD4xsi+DfEP&#10;XbTCOLr0CHUnomBrNL9BtUYiBKjjmYS2gLo2UucZaJrh4JdpHhvhdZ6FyAn+SFP4f7Dy7eYBmVGk&#10;HWdOtCTReyJNuJXV37+VTIJxgQlEcMoENkyEdT6UVPfoHzCNHPw9yM+BObhtqE7fUHLXaKGozZxf&#10;/FSQnEClbNm9AUX3iXWEzN22xjYBEitsmyXaHSXS28gkvZyOLsaz8YwzSbHR+fn5dDRJPRWiPJR7&#10;DPGVhpYlo+IIa6fSTPkOsbkPMQul+nGF+sRZ3VqSfSMsG06n01mP2CcT9gEzzwvWqIWxNju4Wt5a&#10;ZFRa8UV++uJwmmYd6yp+OaFm/w4xyM+fIPIc+XNN3L50KttRGLu3qUvriIgDv3ud4na5zfLmmVJs&#10;CWpH7CPsd4F2l4wG8CtnHe1BxcOXtUDNmX3tSMHL4XicFic748lsRA6eRpanEeEkQVU8crY3b+N+&#10;2dYezaqhm4aZAAc3pHptYpLuqaveoW89K9rvZVqmUz9nPf095j8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKGUQg3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE2qtDSNUyEk&#10;uCICB45OvE0i4nUaO2ng69me4Lh6q5k3+WFxvZhxDJ0nDfcrBQKp9rajRsPH+/PdA4gQDVnTe0IN&#10;3xjgUFxf5Saz/kxvOJexERxCITMa2hiHTMpQt+hMWPkBidnRj85EPsdG2tGcOdz1MlFqI53piBta&#10;M+BTi/VXOTkNtVWTGj/n112VxvJnnk4kX05a394sj3sQEZf49wwXfVaHgp0qP5ENotew3vCUqCHZ&#10;8oILV0m6BVEx2aVrkEUu/08ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFe+xTRwIA&#10;AIUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKGUQg&#10;3QAAAAoBAAAPAAAAAAAAAAAAAAAAAKEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7EE089F6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                    <w:p w14:paraId="7EE089F6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Vous aurez </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>accès à la plateforme TRIBU</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> sur laquelle vous retrouverez des documents ressources mis en ligne par les formateurs.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="47B3B8B9" w14:textId="77777777" w:rsidR="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                    <w:p w14:paraId="47B3B8B9" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:ind w:left="2880"/>
                         <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5F401BA6" w14:textId="5690C247" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                    <w:p w14:paraId="5F401BA6" w14:textId="5690C247" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Des formations sur </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>les outils bureautiques</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve"> (Word, Excel, Powerpoint) ainsi que des </w:t>
                       </w:r>
-                      <w:r>
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>parcours PIX</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le </w:t>
-[...6 lines deleted...]
-                        <w:t>souhaitez.</w:t>
+                        <w:t xml:space="preserve"> sur ces mêmes outils sont proposés par l’EAFC. Vous pouvez vous y inscrire si vous le souhaitez.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0A79EFD8" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                    <w:p w14:paraId="0A79EFD8" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="59C4B18D" w14:textId="32D14E04" w:rsidR="0067493A" w:rsidRPr="0067493A" w:rsidRDefault="0067493A" w:rsidP="0067493A">
+                    <w:p w14:paraId="59C4B18D" w14:textId="32D14E04" w:rsidR="0067493A" w:rsidRPr="00850992" w:rsidRDefault="0067493A" w:rsidP="0067493A">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Des formations au </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0067493A">
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>management et à l’accompagnement des équipes</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00850992">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t xml:space="preserve"> vous seront proposées au cours de l’année, soit par l’EAFC, soit par votre collectivité de rattachement.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A330FD" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="000B2245" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="049B52C6" w14:textId="77777777" w:rsidR="0067493A" w:rsidRPr="000B2245" w:rsidRDefault="0067493A" w:rsidP="0067493A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="282092D3" w14:textId="04AD8066" w:rsidR="00670CE0" w:rsidRDefault="00670CE0" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F237112" w14:textId="5DB572DD" w:rsidR="00670CE0" w:rsidRDefault="00670CE0" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6246FA45" w14:textId="2F9B1074" w:rsidR="00670CE0" w:rsidRDefault="00670CE0" w:rsidP="000B2245">
-      <w:pPr>
-[...53 lines deleted...]
-    <w:p w14:paraId="39DE02D9" w14:textId="15200CD6" w:rsidR="008D679A" w:rsidRDefault="008D679A" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09992498" w14:textId="531D8D32" w:rsidR="008D679A" w:rsidRDefault="008D679A" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FBE96EC" w14:textId="713EC3B9" w:rsidR="008D679A" w:rsidRDefault="008D679A" w:rsidP="0098561F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
@@ -9045,61 +8625,61 @@
         <w:t xml:space="preserve">Site EAFC : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>L’Ecole Académique de la Formation Continue | Académie de Bordeaux (ac-bordeaux.fr)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="008D679A" w:rsidSect="00F61F59">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53944880" w14:textId="77777777" w:rsidR="000563BF" w:rsidRDefault="000563BF" w:rsidP="00F61F59">
+    <w:p w14:paraId="2707BC63" w14:textId="77777777" w:rsidR="00A108D7" w:rsidRDefault="00A108D7" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B0502CD" w14:textId="77777777" w:rsidR="000563BF" w:rsidRDefault="000563BF" w:rsidP="00F61F59">
+    <w:p w14:paraId="2DA01031" w14:textId="77777777" w:rsidR="00A108D7" w:rsidRDefault="00A108D7" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9326,61 +8906,61 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:caps/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3568BE05" w14:textId="77777777" w:rsidR="001C341E" w:rsidRDefault="001C341E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59ABE735" w14:textId="77777777" w:rsidR="000563BF" w:rsidRDefault="000563BF" w:rsidP="00F61F59">
+    <w:p w14:paraId="475CC9CC" w14:textId="77777777" w:rsidR="00A108D7" w:rsidRDefault="00A108D7" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D5CAC7" w14:textId="77777777" w:rsidR="000563BF" w:rsidRDefault="000563BF" w:rsidP="00F61F59">
+    <w:p w14:paraId="6D14B50E" w14:textId="77777777" w:rsidR="00A108D7" w:rsidRDefault="00A108D7" w:rsidP="00F61F59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A322B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A92C98A"/>
     <w:lvl w:ilvl="0" w:tplc="85DA8B46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9703,201 +9283,250 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00000105"/>
     <w:rsid w:val="00007D4F"/>
     <w:rsid w:val="00027993"/>
     <w:rsid w:val="00037C91"/>
-    <w:rsid w:val="000563BF"/>
+    <w:rsid w:val="000450FA"/>
     <w:rsid w:val="000609AF"/>
+    <w:rsid w:val="000859CD"/>
     <w:rsid w:val="00095A0B"/>
     <w:rsid w:val="000A7561"/>
     <w:rsid w:val="000B2245"/>
     <w:rsid w:val="000D3526"/>
     <w:rsid w:val="000E174B"/>
     <w:rsid w:val="000E6C42"/>
     <w:rsid w:val="00157F64"/>
+    <w:rsid w:val="001609C8"/>
+    <w:rsid w:val="00161593"/>
     <w:rsid w:val="00162B8C"/>
     <w:rsid w:val="00165A8D"/>
     <w:rsid w:val="001706C4"/>
     <w:rsid w:val="00173199"/>
     <w:rsid w:val="001A7ACB"/>
     <w:rsid w:val="001C341E"/>
     <w:rsid w:val="001E6892"/>
     <w:rsid w:val="001F17D1"/>
     <w:rsid w:val="001F2EE5"/>
     <w:rsid w:val="002004B8"/>
     <w:rsid w:val="00225141"/>
     <w:rsid w:val="002339B5"/>
     <w:rsid w:val="00255510"/>
     <w:rsid w:val="00265772"/>
+    <w:rsid w:val="00273550"/>
     <w:rsid w:val="00274A48"/>
     <w:rsid w:val="00277C3F"/>
     <w:rsid w:val="002A587B"/>
     <w:rsid w:val="002C2BAA"/>
     <w:rsid w:val="002C60C2"/>
     <w:rsid w:val="00302E88"/>
     <w:rsid w:val="00320707"/>
+    <w:rsid w:val="00347829"/>
+    <w:rsid w:val="00386E0B"/>
     <w:rsid w:val="003942B2"/>
     <w:rsid w:val="003A3A46"/>
     <w:rsid w:val="003A62D2"/>
+    <w:rsid w:val="003B508E"/>
     <w:rsid w:val="003D42B8"/>
     <w:rsid w:val="0040746E"/>
     <w:rsid w:val="00447A5F"/>
+    <w:rsid w:val="004531E7"/>
+    <w:rsid w:val="00462525"/>
+    <w:rsid w:val="004764FE"/>
+    <w:rsid w:val="004920A5"/>
     <w:rsid w:val="004A6CA1"/>
     <w:rsid w:val="004D757D"/>
     <w:rsid w:val="004E1C51"/>
+    <w:rsid w:val="004F06D3"/>
+    <w:rsid w:val="004F5A3C"/>
     <w:rsid w:val="005036E0"/>
     <w:rsid w:val="0050795C"/>
+    <w:rsid w:val="00537D87"/>
     <w:rsid w:val="00544259"/>
     <w:rsid w:val="005723CA"/>
+    <w:rsid w:val="0059769E"/>
     <w:rsid w:val="005A14C8"/>
+    <w:rsid w:val="005A36F7"/>
     <w:rsid w:val="005C0BD8"/>
     <w:rsid w:val="006121AB"/>
     <w:rsid w:val="00624DEA"/>
     <w:rsid w:val="00644ED5"/>
     <w:rsid w:val="0064670D"/>
+    <w:rsid w:val="00652359"/>
     <w:rsid w:val="00656454"/>
     <w:rsid w:val="00666228"/>
     <w:rsid w:val="00670CE0"/>
     <w:rsid w:val="0067493A"/>
     <w:rsid w:val="006B6A8C"/>
+    <w:rsid w:val="006E6C2A"/>
     <w:rsid w:val="006F6366"/>
     <w:rsid w:val="00703C9C"/>
+    <w:rsid w:val="007114B2"/>
     <w:rsid w:val="0074015C"/>
+    <w:rsid w:val="007402BC"/>
     <w:rsid w:val="007468C4"/>
     <w:rsid w:val="0075575E"/>
     <w:rsid w:val="00793698"/>
     <w:rsid w:val="007A3574"/>
     <w:rsid w:val="007A43FB"/>
+    <w:rsid w:val="007C2A56"/>
+    <w:rsid w:val="007E105D"/>
+    <w:rsid w:val="008026F4"/>
     <w:rsid w:val="00810DD9"/>
+    <w:rsid w:val="008320CE"/>
     <w:rsid w:val="0084147A"/>
+    <w:rsid w:val="00850992"/>
     <w:rsid w:val="00863713"/>
     <w:rsid w:val="00882A5D"/>
     <w:rsid w:val="008848BF"/>
+    <w:rsid w:val="00885BC1"/>
     <w:rsid w:val="0089095D"/>
+    <w:rsid w:val="00890BD9"/>
     <w:rsid w:val="008B22F0"/>
     <w:rsid w:val="008B4F95"/>
     <w:rsid w:val="008C074A"/>
     <w:rsid w:val="008D679A"/>
     <w:rsid w:val="008F138C"/>
     <w:rsid w:val="00911AC8"/>
     <w:rsid w:val="00970F42"/>
+    <w:rsid w:val="0097360E"/>
     <w:rsid w:val="0098561F"/>
     <w:rsid w:val="00993AF9"/>
+    <w:rsid w:val="009E2141"/>
+    <w:rsid w:val="009E32E6"/>
     <w:rsid w:val="009E5817"/>
+    <w:rsid w:val="009E6CD3"/>
     <w:rsid w:val="00A04B08"/>
+    <w:rsid w:val="00A108D7"/>
     <w:rsid w:val="00A14E42"/>
     <w:rsid w:val="00A218DE"/>
     <w:rsid w:val="00A22A4E"/>
     <w:rsid w:val="00A35115"/>
     <w:rsid w:val="00A35D6A"/>
     <w:rsid w:val="00A453E6"/>
     <w:rsid w:val="00A54207"/>
     <w:rsid w:val="00A618F3"/>
     <w:rsid w:val="00A76354"/>
+    <w:rsid w:val="00A76436"/>
+    <w:rsid w:val="00AB2DA4"/>
     <w:rsid w:val="00AC2A1B"/>
+    <w:rsid w:val="00AC7CB0"/>
+    <w:rsid w:val="00AD39F5"/>
     <w:rsid w:val="00AF6ADA"/>
     <w:rsid w:val="00B1318A"/>
     <w:rsid w:val="00B20CFF"/>
+    <w:rsid w:val="00B41442"/>
+    <w:rsid w:val="00B7100C"/>
     <w:rsid w:val="00B829C1"/>
     <w:rsid w:val="00B82B90"/>
+    <w:rsid w:val="00B925C4"/>
+    <w:rsid w:val="00B9700A"/>
     <w:rsid w:val="00BB12A3"/>
+    <w:rsid w:val="00BD401F"/>
     <w:rsid w:val="00BD4EB1"/>
     <w:rsid w:val="00C14938"/>
     <w:rsid w:val="00C25410"/>
     <w:rsid w:val="00C36B92"/>
     <w:rsid w:val="00C77B81"/>
     <w:rsid w:val="00CA08AE"/>
     <w:rsid w:val="00CA09D7"/>
+    <w:rsid w:val="00CB2978"/>
     <w:rsid w:val="00CD3593"/>
-    <w:rsid w:val="00CF2DBB"/>
+    <w:rsid w:val="00D31409"/>
     <w:rsid w:val="00D31C79"/>
     <w:rsid w:val="00D3330D"/>
     <w:rsid w:val="00D35F68"/>
     <w:rsid w:val="00D77B0C"/>
+    <w:rsid w:val="00D8795A"/>
     <w:rsid w:val="00D91AB6"/>
     <w:rsid w:val="00DC4EB4"/>
+    <w:rsid w:val="00DC7870"/>
+    <w:rsid w:val="00DE2B7A"/>
     <w:rsid w:val="00DE6FBA"/>
     <w:rsid w:val="00E158E0"/>
     <w:rsid w:val="00E240CE"/>
     <w:rsid w:val="00E31A73"/>
+    <w:rsid w:val="00E46410"/>
     <w:rsid w:val="00E51219"/>
     <w:rsid w:val="00E64E55"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC7431"/>
     <w:rsid w:val="00F135D8"/>
     <w:rsid w:val="00F16FAF"/>
+    <w:rsid w:val="00F236AC"/>
     <w:rsid w:val="00F314D7"/>
     <w:rsid w:val="00F61F59"/>
     <w:rsid w:val="00F66810"/>
+    <w:rsid w:val="00F671F4"/>
     <w:rsid w:val="00F72D48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10524,50 +10153,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1998148511">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ac-bordeaux.fr/eafc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3782EC12946E4987A37EA58E57977FEE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
@@ -10653,71 +10283,83 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422F68"/>
     <w:rsid w:val="000201F3"/>
     <w:rsid w:val="00076BB7"/>
     <w:rsid w:val="00077A7C"/>
+    <w:rsid w:val="00077BEE"/>
+    <w:rsid w:val="00130A55"/>
     <w:rsid w:val="00163F6C"/>
+    <w:rsid w:val="00234586"/>
     <w:rsid w:val="002676AD"/>
     <w:rsid w:val="00297939"/>
+    <w:rsid w:val="002B4653"/>
     <w:rsid w:val="00422F68"/>
     <w:rsid w:val="0047655D"/>
     <w:rsid w:val="004B6A74"/>
     <w:rsid w:val="00541BC7"/>
     <w:rsid w:val="00541DAC"/>
     <w:rsid w:val="0057381F"/>
-    <w:rsid w:val="005D4549"/>
+    <w:rsid w:val="005C45DD"/>
+    <w:rsid w:val="00711CF3"/>
+    <w:rsid w:val="00781626"/>
+    <w:rsid w:val="007C711E"/>
     <w:rsid w:val="007E1DEF"/>
+    <w:rsid w:val="00857C3F"/>
     <w:rsid w:val="00951EE2"/>
     <w:rsid w:val="00981DD0"/>
     <w:rsid w:val="00B611D2"/>
     <w:rsid w:val="00CE5C52"/>
+    <w:rsid w:val="00D0498B"/>
     <w:rsid w:val="00D17731"/>
     <w:rsid w:val="00D64C7A"/>
+    <w:rsid w:val="00D81E6D"/>
     <w:rsid w:val="00DA04AE"/>
     <w:rsid w:val="00E44E92"/>
+    <w:rsid w:val="00E60D26"/>
     <w:rsid w:val="00ED4C43"/>
     <w:rsid w:val="00F62FD2"/>
+    <w:rsid w:val="00FC7795"/>
     <w:rsid w:val="00FF1145"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -11460,72 +11102,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B2AABE2-EC1F-4538-922A-9C3A5037771A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4928</Characters>
+  <Pages>7</Pages>
+  <Words>939</Words>
+  <Characters>5170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5813</CharactersWithSpaces>
+  <CharactersWithSpaces>6097</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>