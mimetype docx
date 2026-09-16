--- v1 (2026-08-02)
+++ v2 (2026-09-16)
@@ -1977,65 +1977,65 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DEPAT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12042DDB" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRDefault="00D3330D" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EAFC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="455FE3BB" w14:textId="77777777" w:rsidR="00027993" w:rsidRPr="00BB12A3" w:rsidRDefault="00027993" w:rsidP="001C341E">
-[...13 lines deleted...]
-              <w:t>Gilles PICON</w:t>
+          <w:p w14:paraId="455FE3BB" w14:textId="5C7E8A17" w:rsidR="00027993" w:rsidRPr="00BB12A3" w:rsidRDefault="002D36FE" w:rsidP="001C341E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>David LALANNE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB0471E" w14:textId="77777777" w:rsidR="00D3330D" w:rsidRPr="00FB0F7B" w:rsidRDefault="00027993" w:rsidP="001C341E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Yann PROVOST </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
       <w:tr w:rsidR="00BD4EB1" w:rsidRPr="00FB0F7B" w14:paraId="4CC2CB10" w14:textId="77777777" w:rsidTr="00AC2A1B">
         <w:tc>
@@ -2638,65 +2638,65 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Découverte de l’architecture d’un budget</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D67721" w14:textId="41C0D498" w:rsidR="00BD4EB1" w:rsidRPr="00BB12A3" w:rsidRDefault="00BB12A3" w:rsidP="00BD4EB1">
-[...13 lines deleted...]
-              <w:t>Gilles PICON</w:t>
+          <w:p w14:paraId="06D67721" w14:textId="1CFFD6D7" w:rsidR="00BD4EB1" w:rsidRPr="00BB12A3" w:rsidRDefault="002D36FE" w:rsidP="00BD4EB1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>David LALANNE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CA4DAD8" w14:textId="77777777" w:rsidR="00BD4EB1" w:rsidRPr="00037C91" w:rsidRDefault="00BD4EB1" w:rsidP="00BD4EB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yann PROVOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CB32B37" w14:textId="510C9B07" w:rsidR="007A43FB" w:rsidRDefault="007A43FB" w:rsidP="000B2245">
       <w:pPr>
@@ -3875,152 +3875,154 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w14:paraId="39F738A5" w14:textId="77777777" w:rsidTr="00A8472E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="27105E1D" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00B925C4" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="27105E1D" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="002D36FE" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D36FE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Vendredi 18 septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w14:paraId="576BA397" w14:textId="77777777" w:rsidTr="00A8472E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5C44D351" w14:textId="2F3F0463" w:rsidR="007C2A56" w:rsidRPr="006E6C2A" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
-[...17 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w14:paraId="5C44D351" w14:textId="34A7B71F" w:rsidR="007C2A56" w:rsidRPr="002D36FE" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D36FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Tour de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006E6C2A">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="002D36FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Sèze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006E6C2A">
-[...6 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="002D36FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Salle </w:t>
             </w:r>
-            <w:r w:rsidR="006E6C2A" w:rsidRPr="006E6C2A">
-[...17 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="006E6C2A" w:rsidRPr="002D36FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>info</w:t>
+            </w:r>
+            <w:r w:rsidR="002D36FE" w:rsidRPr="002D36FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>rmatique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D36FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – BORDEAUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w14:paraId="4CACFB63" w14:textId="77777777" w:rsidTr="00A8472E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576FB78A" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00FB0F7B" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4090,122 +4092,152 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D2533F8" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00BB12A3" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Benjamin GODIN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37477DAC" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRPr="00BB12A3" w:rsidRDefault="007C2A56" w:rsidP="00A8472E">
-[...13 lines deleted...]
-              <w:t>Yann PROVOST</w:t>
+          <w:p w14:paraId="37477DAC" w14:textId="11C3C245" w:rsidR="007C2A56" w:rsidRPr="00BB12A3" w:rsidRDefault="00F668D5" w:rsidP="00A8472E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>François TOCANNE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3367901C" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRDefault="007C2A56" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C77B81" w:rsidRPr="00000105" w14:paraId="00EAC30E" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="39FB8359" w14:textId="44FB0772" w:rsidR="00C77B81" w:rsidRPr="006F6366" w:rsidRDefault="00C77B81" w:rsidP="00C77B81">
+          <w:p w14:paraId="39FB8359" w14:textId="38B88FB9" w:rsidR="00C77B81" w:rsidRPr="006F6366" w:rsidRDefault="002D36FE" w:rsidP="00C77B81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Lundi 21 septembre 2026</w:t>
+              <w:t>Mercredi</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77B81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77B81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> septembre 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C77B81" w:rsidRPr="00FB0F7B" w14:paraId="27E9AA70" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="49499BC5" w14:textId="62D03A60" w:rsidR="00C77B81" w:rsidRPr="006F6366" w:rsidRDefault="00C77B81" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5140,94 +5172,233 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Michel BEDU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D48CB5F" w14:textId="598A991A" w:rsidR="00095A0B" w:rsidRDefault="00095A0B" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3520551C" w14:textId="346DE4C5" w:rsidR="00AC7CB0" w:rsidRDefault="00AC7CB0" w:rsidP="000B2245">
-[...42 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2126"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D36FE" w:rsidRPr="00FB0F7B" w14:paraId="3228F907" w14:textId="77777777" w:rsidTr="002D36FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A68664B" w14:textId="77777777" w:rsidR="002D36FE" w:rsidRPr="00A04B08" w:rsidRDefault="002D36FE" w:rsidP="002D36FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mardi 06 octobre 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D36FE" w:rsidRPr="00FB0F7B" w14:paraId="6832B16F" w14:textId="77777777" w:rsidTr="002D36FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10343" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E65AB5" w14:textId="77777777" w:rsidR="002D36FE" w:rsidRPr="00FB0F7B" w:rsidRDefault="002D36FE" w:rsidP="002D36FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Visio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D36FE" w:rsidRPr="00FB0F7B" w14:paraId="41073D51" w14:textId="77777777" w:rsidTr="002D36FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCDEDCD" w14:textId="77777777" w:rsidR="002D36FE" w:rsidRPr="00FB0F7B" w:rsidRDefault="002D36FE" w:rsidP="002D36FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09h00 – 12h00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2628C2B1" w14:textId="77777777" w:rsidR="002D36FE" w:rsidRPr="003942B2" w:rsidRDefault="002D36FE" w:rsidP="002D36FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LES ACTEURS DE LA PRÉVENTION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C1C577" w14:textId="77777777" w:rsidR="002D36FE" w:rsidRPr="003942B2" w:rsidRDefault="002D36FE" w:rsidP="002D36FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Piloter la politique de prévention de l’EPLE sous l’autorité du chef d’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C10C72" w14:textId="77777777" w:rsidR="002D36FE" w:rsidRPr="003942B2" w:rsidRDefault="002D36FE" w:rsidP="002D36FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jean-François SELAUDOUX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC7CB0" w:rsidRPr="00F135D8" w14:paraId="3B88BB00" w14:textId="77777777" w:rsidTr="007A3871">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3AADE075" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRPr="0097360E" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5424,244 +5595,50 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gwendal THIBAULT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13DBF3B5" w14:textId="77777777" w:rsidR="00AC7CB0" w:rsidRPr="00A04B08" w:rsidRDefault="00AC7CB0" w:rsidP="007A3871">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Angela EXTIER</w:t>
-            </w:r>
-[...192 lines deleted...]
-              <w:t>Jean-François SELAUDOUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C52FBF4" w14:textId="142152B9" w:rsidR="000609AF" w:rsidRDefault="000609AF" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6379"/>
@@ -5848,66 +5825,66 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2717304A" w14:textId="77777777" w:rsidR="006E6C2A" w:rsidRPr="00BB12A3" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Benjamin GODIN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA44479" w14:textId="77777777" w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w:rsidRDefault="006E6C2A" w:rsidP="006E6C2A">
-[...14 lines deleted...]
-              <w:t>Yann PROVOST</w:t>
+          <w:p w14:paraId="3FA44479" w14:textId="6A80648C" w:rsidR="006E6C2A" w:rsidRPr="00FB0F7B" w:rsidRDefault="00F668D5" w:rsidP="006E6C2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Michel BEDU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AEA7894" w14:textId="77777777" w:rsidR="007C2A56" w:rsidRDefault="007C2A56" w:rsidP="000B2245">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3737"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
@@ -6669,131 +6646,108 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED4CA58" w14:textId="77777777" w:rsidR="00A76436" w:rsidRPr="00FB0F7B" w:rsidRDefault="00A76436" w:rsidP="007D1EBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jean-François SELAUDOUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53A97475" w14:textId="6C649D9B" w:rsidR="00273550" w:rsidRDefault="00970F42" w:rsidP="00970F42">
+    <w:p w14:paraId="0015D444" w14:textId="4DC82657" w:rsidR="00850992" w:rsidRDefault="00970F42" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="508CED06" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1B16B0E4" w14:textId="1A0E10C4" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Lundi 18 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w14:paraId="17A9B54A" w14:textId="77777777" w:rsidTr="00785266">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="496DE2FC" w14:textId="06239DC3" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="007A43FB" w:rsidP="00785266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -6924,51 +6878,84 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F44D30" w14:textId="77777777" w:rsidR="00970F42" w:rsidRPr="00FB0F7B" w:rsidRDefault="00970F42" w:rsidP="00785266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nathalie BÉROT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DFEF42D" w14:textId="54AC1A70" w:rsidR="007114B2" w:rsidRDefault="007114B2" w:rsidP="00970F42">
+    <w:p w14:paraId="4DFEF42D" w14:textId="1273B040" w:rsidR="007114B2" w:rsidRDefault="007114B2" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3D3627" w14:textId="76536B21" w:rsidR="002D36FE" w:rsidRDefault="002D36FE" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7941BFA7" w14:textId="41CF93DF" w:rsidR="002D36FE" w:rsidRDefault="002D36FE" w:rsidP="00970F42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2573"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5368AC73" w14:textId="77777777" w:rsidR="002D36FE" w:rsidRDefault="002D36FE" w:rsidP="00970F42">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00273550" w:rsidRPr="00FB0F7B" w14:paraId="4138CFB1" w14:textId="77777777" w:rsidTr="00A8472E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
@@ -6978,50 +6965,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7355E4D6" w14:textId="77777777" w:rsidR="00273550" w:rsidRPr="0097360E" w:rsidRDefault="00273550" w:rsidP="00A8472E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk230341876"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mercredi 20 janvier 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00273550" w:rsidRPr="00FB0F7B" w14:paraId="6727A818" w14:textId="77777777" w:rsidTr="00A8472E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3B848D25" w14:textId="47405F31" w:rsidR="00273550" w:rsidRPr="00FB0F7B" w:rsidRDefault="00273550" w:rsidP="00A8472E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -7821,62 +7809,51 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3ACFF2BE" w14:textId="7F2A4A9F" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Jeudi 29 avril</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 2027</w:t>
+              <w:t>Jeudi 29 avril 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w14:paraId="08722263" w14:textId="77777777" w:rsidTr="006665CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="58B3E557" w14:textId="77777777" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -7953,91 +7930,51 @@
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB5B40B" w14:textId="37C87EF8" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>É</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ÉGALITÉ PROFESSIONNELLE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33CD5867" w14:textId="361F1B01" w:rsidR="00CB2978" w:rsidRPr="00FB0F7B" w:rsidRDefault="00CB2978" w:rsidP="006665CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -9282,57 +9219,57 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61F59"/>
     <w:rsid w:val="00000105"/>
     <w:rsid w:val="00007D4F"/>
     <w:rsid w:val="00027993"/>
     <w:rsid w:val="00037C91"/>
     <w:rsid w:val="000450FA"/>
     <w:rsid w:val="000609AF"/>
@@ -9344,50 +9281,51 @@
     <w:rsid w:val="000E174B"/>
     <w:rsid w:val="000E6C42"/>
     <w:rsid w:val="00157F64"/>
     <w:rsid w:val="001609C8"/>
     <w:rsid w:val="00161593"/>
     <w:rsid w:val="00162B8C"/>
     <w:rsid w:val="00165A8D"/>
     <w:rsid w:val="001706C4"/>
     <w:rsid w:val="00173199"/>
     <w:rsid w:val="001A7ACB"/>
     <w:rsid w:val="001C341E"/>
     <w:rsid w:val="001E6892"/>
     <w:rsid w:val="001F17D1"/>
     <w:rsid w:val="001F2EE5"/>
     <w:rsid w:val="002004B8"/>
     <w:rsid w:val="00225141"/>
     <w:rsid w:val="002339B5"/>
     <w:rsid w:val="00255510"/>
     <w:rsid w:val="00265772"/>
     <w:rsid w:val="00273550"/>
     <w:rsid w:val="00274A48"/>
     <w:rsid w:val="00277C3F"/>
     <w:rsid w:val="002A587B"/>
     <w:rsid w:val="002C2BAA"/>
     <w:rsid w:val="002C60C2"/>
+    <w:rsid w:val="002D36FE"/>
     <w:rsid w:val="00302E88"/>
     <w:rsid w:val="00320707"/>
     <w:rsid w:val="00347829"/>
     <w:rsid w:val="00386E0B"/>
     <w:rsid w:val="003942B2"/>
     <w:rsid w:val="003A3A46"/>
     <w:rsid w:val="003A62D2"/>
     <w:rsid w:val="003B508E"/>
     <w:rsid w:val="003D42B8"/>
     <w:rsid w:val="0040746E"/>
     <w:rsid w:val="00447A5F"/>
     <w:rsid w:val="004531E7"/>
     <w:rsid w:val="00462525"/>
     <w:rsid w:val="004764FE"/>
     <w:rsid w:val="004920A5"/>
     <w:rsid w:val="004A6CA1"/>
     <w:rsid w:val="004D757D"/>
     <w:rsid w:val="004E1C51"/>
     <w:rsid w:val="004F06D3"/>
     <w:rsid w:val="004F5A3C"/>
     <w:rsid w:val="005036E0"/>
     <w:rsid w:val="0050795C"/>
     <w:rsid w:val="00537D87"/>
     <w:rsid w:val="00544259"/>
     <w:rsid w:val="005723CA"/>
@@ -9482,70 +9420,71 @@
     <w:rsid w:val="00D31409"/>
     <w:rsid w:val="00D31C79"/>
     <w:rsid w:val="00D3330D"/>
     <w:rsid w:val="00D35F68"/>
     <w:rsid w:val="00D77B0C"/>
     <w:rsid w:val="00D8795A"/>
     <w:rsid w:val="00D91AB6"/>
     <w:rsid w:val="00DC4EB4"/>
     <w:rsid w:val="00DC7870"/>
     <w:rsid w:val="00DE2B7A"/>
     <w:rsid w:val="00DE6FBA"/>
     <w:rsid w:val="00E158E0"/>
     <w:rsid w:val="00E240CE"/>
     <w:rsid w:val="00E31A73"/>
     <w:rsid w:val="00E46410"/>
     <w:rsid w:val="00E51219"/>
     <w:rsid w:val="00E64E55"/>
     <w:rsid w:val="00EB7B3D"/>
     <w:rsid w:val="00EC7431"/>
     <w:rsid w:val="00F135D8"/>
     <w:rsid w:val="00F16FAF"/>
     <w:rsid w:val="00F236AC"/>
     <w:rsid w:val="00F314D7"/>
     <w:rsid w:val="00F61F59"/>
     <w:rsid w:val="00F66810"/>
+    <w:rsid w:val="00F668D5"/>
     <w:rsid w:val="00F671F4"/>
     <w:rsid w:val="00F72D48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A668572"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B23F574D-D915-4429-A3E9-F54EE182CC43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -11106,69 +11045,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B2AABE2-EC1F-4538-922A-9C3A5037771A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>939</Words>
-  <Characters>5170</Characters>
+  <Characters>5168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6097</CharactersWithSpaces>
+  <CharactersWithSpaces>6095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>EAFC – Ecole acadÉmique de la formation continue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>