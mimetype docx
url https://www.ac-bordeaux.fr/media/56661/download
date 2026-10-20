--- v0 (2026-07-21)
+++ v1 (2026-10-20)
@@ -5,197 +5,197 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="37B47ECB" w14:textId="77777777" w:rsidR="00897669" w:rsidRPr="00034F72" w:rsidRDefault="006F7520" w:rsidP="00034F72">
+    <w:p w14:paraId="1DE43EA5" w14:textId="77777777" w:rsidR="00B00B85" w:rsidRDefault="006F7520" w:rsidP="00432A36">
       <w:pPr>
         <w:ind w:left="5245" w:hanging="6379"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54B84312" wp14:editId="3BF1F4C3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E3989BC" wp14:editId="7065B6AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>3657600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>161925</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2695575" cy="171450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Zone de texte 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2695575" cy="171450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="17E31EE6" w14:textId="77777777" w:rsidR="008B0504" w:rsidRDefault="008B0504" w:rsidP="008B0504">
+                          <w:p w14:paraId="1164128A" w14:textId="77777777" w:rsidR="008B0504" w:rsidRDefault="008B0504" w:rsidP="008B0504">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:color w:val="9CC2E5"/>
                                 <w:spacing w:val="10"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7F251C7E" w14:textId="77777777" w:rsidR="00C33356" w:rsidRPr="002F6275" w:rsidRDefault="00C33356" w:rsidP="008B0504">
+                          <w:p w14:paraId="4727EB89" w14:textId="77777777" w:rsidR="00C33356" w:rsidRPr="002F6275" w:rsidRDefault="00C33356" w:rsidP="008B0504">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:noProof/>
                                 <w:color w:val="9CC2E5"/>
                                 <w:spacing w:val="10"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2E3989BC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4in;margin-top:12.75pt;width:212.25pt;height:13.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBHfhNNgIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4XxxHSbNacaqsVaZJ&#10;UVspnSrtjWCI0QyXAYnd/fpdsJNm3Z6mvWDgHu7HOfd6cdPphhyF8wpMSfPRmBJhOFTK7Ev69Wn9&#10;4SMlPjBTsQaMKOmL8PRm+f7dorWFmEANTSUcQSfGF60taR2CLbLM81po5kdghUGjBKdZwKPbZ5Vj&#10;LXrXTTYZj6+yFlxlHXDhPd7e9Ua6TP6lFDw8SOlFIE1JMbeQVpfWXVyz5YIVe8dsrfiQBvuHLDRT&#10;BoOeXd2xwMjBqT9cacUdeJBhxEFnIKXiItWA1eTjN9Vsa2ZFqgXJ8fZMk/9/bvn98dERVaF2E0oM&#10;06jRN1SKVIIE0QVB8B5Jaq0vELu1iA7dJ+jwQSrY2w3w7x4h2QWmf+ARHUnppNPxi+USfIg6vJy5&#10;xxiE4+Xk6no2m88o4WjL5/l0lsTJXl9b58NnAZrETUkdapsyYMeNDzE+K06QGMzAWjVN0rcxv10g&#10;MN6kfPsUY+ah23VDoTuoXrBOB327eMvXCmNumA+PzGF/YAXY8+EBF9lAW1IYdpTU4H7+7T7iUTa0&#10;UtJiv5XU/zgwJyhpvhgU9DqfTmODpsN0Np/gwV1adpcWc9C3gC2d43RZnrYRH5rTVjrQzzgaqxgV&#10;TcxwjF3ScNrehn4KcLS4WK0SCFvSsrAxW8tP8kZGn7pn5uxAe2yKezh1JivesN9je7pXhwBSJWki&#10;wT2rA+/YzkmxYfTivFyeE+r1B7H8BQAA//8DAFBLAwQUAAYACAAAACEA2BVS9d0AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaM2EW4hxKkQiCuIUir15sbbJCJeR7HbhL9n&#10;e4LbjmY0+6ZYT74TZxxiG8jA7UKBQKqCa6k2sP18vbkHEZMlZ7tAaOAHI6zL2VVhcxdG+sDzJtWC&#10;Syjm1kCTUp9LGasGvY2L0COxdwyDt4nlUEs32JHLfSczpZbS25b4Q2N7fG6w+t6cvIGvt+N+d6fe&#10;6xev+zFMSpJ/kMZcz6enRxAJp/QXhgs+o0PJTIdwIhdFZ0CvlrwlGci0BnEJKKX4OrCVaZBlIf9P&#10;KH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQR34TTYCAABoBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2BVS9d0AAAAKAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Zone de texte 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4in;margin-top:12.75pt;width:212.25pt;height:13.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5+yEdHQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+whBUNaIULFWTJNQ&#10;W4lWfTaOTaLFPs82JOyv39lJgHV7mvbinH2X+/F93y3uWlWTo7CuAp3TdDSmRGgORaX3OX19WX/6&#10;TInzTBesBi1yehKO3i0/flg0JhMTKKEuhCWYRLusMTktvTdZkjheCsXcCIzQ6JRgFfN4tfuksKzB&#10;7KpOJuPxTdKALYwFLpzD14fOSZcxv5SC+ycpnfCkzin25uNp47kLZ7JcsGxvmSkr3rfB/qELxSqN&#10;Rc+pHphn5GCrP1KpiltwIP2Ig0pAyoqLOANOk47fTbMtmRFxFgTHmTNM7v+l5Y/HrXm2xLdfoEUC&#10;4xDObIB/d4hN0hiX9TEBU5c5jA6DttKq8MURCP6I2J7OeIrWE46Pk5vb2Ww+o4SjL52n01kEPLn8&#10;bazzXwUoEoycWuQrdsCOG+dDfZYNIaGYhnVV15GzWv/2gIHhJfbbtRia9e2uxehg7qA44ZwWOgk4&#10;w9cV1tww55+ZRc5xAtSxf8JD1tDkFHqLkhLsz7+9h3ikAr2UNKihnLofB2YFJfU3jSTdptNpEF28&#10;TGfzCV7stWd37dEHdQ8o0xQ3xvBohnhfD6a0oN5Q7qtQFV1Mc6ydUz+Y975TNq4LF6tVDEKZGeY3&#10;emv4QG9A9KV9Y9b0sHsk7BEGtbHsHfpdbAf36uBBVpGaC6o97ijRyFi/TmEHru8x6rL0y18AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDYFVL13QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SP0HaytxozYRbiHEqRCIK4hSKvXmxtskIl5HsduEv2d7gtuOZjT7plhPvhNnHGIbyMDtQoFAqoJr&#10;qTaw/Xy9uQcRkyVnu0Bo4AcjrMvZVWFzF0b6wPMm1YJLKObWQJNSn0sZqwa9jYvQI7F3DIO3ieVQ&#10;SzfYkct9JzOlltLblvhDY3t8brD63py8ga+34353p97rF6/7MUxKkn+QxlzPp6dHEAmn9BeGCz6j&#10;Q8lMh3AiF0VnQK+WvCUZyLQGcQkopfg6sJVpkGUh/08ofwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQC5+yEdHQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDYFVL13QAAAAoBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="008B0504" w:rsidRDefault="008B0504" w:rsidP="008B0504">
+                    <w:p w14:paraId="1164128A" w14:textId="77777777" w:rsidR="008B0504" w:rsidRDefault="008B0504" w:rsidP="008B0504">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                           <w:color w:val="9CC2E5"/>
                           <w:spacing w:val="10"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00C33356" w:rsidRPr="002F6275" w:rsidRDefault="00C33356" w:rsidP="008B0504">
+                    <w:p w14:paraId="4727EB89" w14:textId="77777777" w:rsidR="00C33356" w:rsidRPr="002F6275" w:rsidRDefault="00C33356" w:rsidP="008B0504">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:noProof/>
                           <w:color w:val="9CC2E5"/>
                           <w:spacing w:val="10"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00D420A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C47B3E8" wp14:editId="75CDA7AA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="091E12B2" wp14:editId="61BFF647">
             <wp:extent cx="914400" cy="638175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1" descr="nvo logo40_landes"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Image 1" descr="nvo logo40_landes"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -235,164 +235,133 @@
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E0130" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B00B85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">iche de </w:t>
       </w:r>
-      <w:r w:rsidR="00F431C0">
+      <w:r w:rsidR="00ED07A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>recueil</w:t>
       </w:r>
-      <w:r w:rsidR="00936780">
+      <w:r w:rsidR="0042387B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prévention et protection enfance</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> prévention et protection de l’enfanc</w:t>
+      </w:r>
+      <w:r w:rsidR="00432A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58440147" w14:textId="7C36FBE8" w:rsidR="0042387B" w:rsidRPr="00AC7762" w:rsidRDefault="0042387B" w:rsidP="00AC7762">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00936780">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>A l’usage des p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B00B85">
+        <w:t xml:space="preserve">               A l’usage des professionnels du </w:t>
+      </w:r>
+      <w:r w:rsidR="00D811E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>rofessionnels du</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00034F72">
+        <w:t xml:space="preserve">premier et </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B00B85">
+        <w:t>second degré</w:t>
+      </w:r>
+      <w:r w:rsidR="00432A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B00B85">
-[...10 lines deleted...]
-    <w:p w14:paraId="63160AD9" w14:textId="77777777" w:rsidR="00897669" w:rsidRPr="00F502DA" w:rsidRDefault="00F502DA" w:rsidP="004703E6">
+    </w:p>
+    <w:p w14:paraId="43F1E99E" w14:textId="77777777" w:rsidR="00897669" w:rsidRPr="00F502DA" w:rsidRDefault="00F502DA" w:rsidP="004703E6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F502DA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Lois des 07/03/2007 et 14/03/2016 relative à la protection de l’enfance)</w:t>
       </w:r>
       <w:r w:rsidR="00897669" w:rsidRPr="00F502DA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -441,432 +410,586 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00897669" w:rsidRPr="00F502DA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00897669" w:rsidRPr="00F502DA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00897669" w:rsidRPr="00F502DA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAB0C6F" w14:textId="77777777" w:rsidR="00897669" w:rsidRPr="00AC7762" w:rsidRDefault="00897669">
-[...110 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+    <w:p w14:paraId="7A9BC435" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00791D1A" w:rsidRDefault="00590A03" w:rsidP="00590A03">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiche à transmettre :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00F3738A" w:rsidRPr="00F3738A">
+        <w:r w:rsidRPr="00791D1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>rapportprotectionenfance40@ac-bordeaux.fr</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="709BCECB" w14:textId="77777777" w:rsidR="00F3738A" w:rsidRPr="00F3738A" w:rsidRDefault="00F3738A" w:rsidP="00F3738A">
+      <w:r w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40349DC3" w14:textId="4BB5055E" w:rsidR="00590A03" w:rsidRPr="00D811E9" w:rsidRDefault="00791D1A" w:rsidP="00590A03">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pour le premier degré</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copie IEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CBD59C" w14:textId="77777777" w:rsidR="00590A03" w:rsidRDefault="00590A03" w:rsidP="00590A03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D811E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vous pouvez contacter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>le service social en faveur des élèves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D811E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour toute demande de conseil technique préalable à la transmission de cet écrit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8B5326" w14:textId="25B87CC7" w:rsidR="00590A03" w:rsidRPr="00590A03" w:rsidRDefault="00590A03" w:rsidP="00590A03">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="2459240E" w14:textId="77777777" w:rsidR="00F3738A" w:rsidRPr="00D37A63" w:rsidRDefault="00F3738A" w:rsidP="00F3738A">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le service social en faveur des élèves au 05.58.05.66.88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08318AAF" w14:textId="5CFBFA54" w:rsidR="00590A03" w:rsidRPr="00590A03" w:rsidRDefault="00F502DA" w:rsidP="00590A03">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Madame</w:t>
+      </w:r>
+      <w:r w:rsidR="00983427" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00983427" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Françoise </w:t>
+      </w:r>
+      <w:r w:rsidR="00636717" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DUTEIL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, conseillère technique de service social</w:t>
+      </w:r>
+      <w:r w:rsidR="004766DD" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en faveur des élèves</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37A63" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00324864" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(SSFE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au </w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
+      <w:r w:rsidR="0099140F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="0099140F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>94</w:t>
+      </w:r>
+      <w:r w:rsidR="0099140F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="0099140F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>81</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399B1E93" w14:textId="44017D52" w:rsidR="00D811E9" w:rsidRPr="00590A03" w:rsidRDefault="00D811E9" w:rsidP="00590A03">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Madame </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Noémie TOURNAILLE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conseillère technique adjointe de service social en faveur des élèves, interlocutrice privilégiée des établissements </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>du second degré ne bénéficiant pas d’une permanence du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSFE</w:t>
+      </w:r>
+      <w:r w:rsidR="00590A03" w:rsidRPr="00590A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au 06.12.32.05.79</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD29A59" w14:textId="77777777" w:rsidR="00F3738A" w:rsidRPr="00D37A63" w:rsidRDefault="00F3738A" w:rsidP="00F3738A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC8EC8E" w14:textId="77777777" w:rsidR="009864AA" w:rsidRPr="00B1231F" w:rsidRDefault="009864AA" w:rsidP="00D37A63">
-[...100 lines deleted...]
-    <w:p w14:paraId="61EC3EDB" w14:textId="77777777" w:rsidR="0040330D" w:rsidRPr="00F502DA" w:rsidRDefault="0040330D" w:rsidP="0040330D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A5096" w14:paraId="7B831CE9" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="001A5096" w14:paraId="5ED68E77" w14:textId="77777777" w:rsidTr="00B1231F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F342F4D" w14:textId="0072D513" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="0057401D" w:rsidP="0085258A">
+          <w:p w14:paraId="3FD19A86" w14:textId="77777777" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="0057401D" w:rsidP="0085258A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
               </w:tabs>
               <w:ind w:right="2232"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ecole</w:t>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00006E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tablissement</w:t>
             </w:r>
             <w:r w:rsidR="00F502DA" w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A5096" w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(nom, adresse, téléphone) :</w:t>
+              <w:t xml:space="preserve">(nom, adresse, téléphone) : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50076B59" w14:textId="77777777" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="001A5096" w:rsidP="001A5096">
-[...8 lines deleted...]
-          <w:p w14:paraId="47AE0F05" w14:textId="4CF9E992" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="0040330D" w:rsidP="001A5096">
+          <w:p w14:paraId="6721D98C" w14:textId="77777777" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="001A5096" w:rsidP="001A5096">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18A3CC05" w14:textId="6D733EC5" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="0040330D" w:rsidP="001A5096">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Date de saisine </w:t>
+              <w:t xml:space="preserve">Date de </w:t>
             </w:r>
-            <w:r w:rsidR="009864AA" w:rsidRPr="00AC7762">
+            <w:r w:rsidR="00791D1A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>et de recueil des éléments inquiétants</w:t>
+              <w:t>rédaction</w:t>
             </w:r>
             <w:r w:rsidR="009864AA" w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A5096" w14:paraId="3BCA96D4" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="001A5096" w14:paraId="4ADA2DD6" w14:textId="77777777" w:rsidTr="00B1231F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF91EA3" w14:textId="77777777" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="0040330D" w:rsidP="0085258A">
+          <w:p w14:paraId="68246357" w14:textId="77777777" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="0040330D" w:rsidP="0085258A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom et qualité </w:t>
             </w:r>
             <w:r w:rsidR="005F321A" w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -878,803 +1001,730 @@
             <w:r w:rsidR="005F321A" w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001A5096" w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43194721" w14:textId="77777777" w:rsidR="001A5096" w:rsidRPr="00AC7762" w:rsidRDefault="001A5096" w:rsidP="0085258A">
+          <w:p w14:paraId="75D6A960" w14:textId="77777777" w:rsidR="001A5096" w:rsidRDefault="001A5096" w:rsidP="0085258A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r w:rsidR="0040330D" w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0B0D4AD3" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRDefault="00791D1A" w:rsidP="0085258A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5703E0F6" w14:textId="77777777" w:rsidR="00592F17" w:rsidRPr="00AC7762" w:rsidRDefault="00592F17" w:rsidP="0085258A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="660914AF" w14:textId="77777777" w:rsidR="00996E39" w:rsidRDefault="00996E39" w:rsidP="00996E39">
-[...8 lines deleted...]
-    <w:p w14:paraId="056B7D55" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00687669">
+    <w:p w14:paraId="2F1D36DF" w14:textId="77777777" w:rsidR="00996E39" w:rsidRDefault="00996E39" w:rsidP="00996E39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECED179" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00687669">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ENFANT(S) CONCERNE(S) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1923"/>
+        <w:gridCol w:w="2738"/>
+        <w:gridCol w:w="2343"/>
+        <w:gridCol w:w="2466"/>
+        <w:gridCol w:w="2091"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB31E4" w:rsidRPr="00AC7762" w14:paraId="49C663CA" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="00791D1A" w:rsidRPr="00AC7762" w14:paraId="27FBC32C" w14:textId="77777777" w:rsidTr="00791D1A">
         <w:trPr>
-          <w:trHeight w:val="403"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B3CDBF" w14:textId="77777777" w:rsidR="00AB31E4" w:rsidRPr="00AC7762" w:rsidRDefault="00AB31E4" w:rsidP="00AB31E4">
+          <w:p w14:paraId="2F46B4DF" w14:textId="04B357D1" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00AB31E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NOM</w:t>
+              <w:t>N</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="17E8BDC7" w14:textId="77777777" w:rsidR="00AB31E4" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00687669">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4695A567" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00687669">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="694C02F2" w14:textId="777D0239" w:rsidR="002D61BB" w:rsidRPr="00A3735E" w:rsidRDefault="002D61BB" w:rsidP="00016971">
+          <w:p w14:paraId="75F74AD0" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2419F8CC" w14:textId="77777777" w:rsidR="00AB31E4" w:rsidRPr="00A3735E" w:rsidRDefault="00AB31E4" w:rsidP="00016971">
+          <w:p w14:paraId="2AFE0B12" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="2091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136A7FC1" w14:textId="77777777" w:rsidR="00AB31E4" w:rsidRPr="00A3735E" w:rsidRDefault="00AB31E4" w:rsidP="00016971">
+          <w:p w14:paraId="3ECF0B92" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085258A" w:rsidRPr="00AC7762" w14:paraId="43EBC67A" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="00791D1A" w:rsidRPr="00AC7762" w14:paraId="35999097" w14:textId="77777777" w:rsidTr="00791D1A">
         <w:trPr>
-          <w:trHeight w:val="328"/>
+          <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEF1C11" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00B503BF">
+          <w:p w14:paraId="007B2E61" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00B503BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sexe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2214904B" w14:textId="11CB3361" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="10AEE5FB" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09F0581A" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="20B97E24" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="2091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6470A287" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="4917EADA" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085258A" w:rsidRPr="00AC7762" w14:paraId="666FFB55" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="00791D1A" w:rsidRPr="00AC7762" w14:paraId="6A3E5D45" w14:textId="77777777" w:rsidTr="00791D1A">
         <w:trPr>
-          <w:trHeight w:val="334"/>
+          <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="472A0FDC" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00B503BF">
+          <w:p w14:paraId="5F4CB57D" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00B503BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date et lieu de naissance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33AF4716" w14:textId="63B02A70" w:rsidR="00CB1459" w:rsidRPr="00AC7762" w:rsidRDefault="00CB1459" w:rsidP="00016971">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1CDB64F0" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6646DA80" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="27BC0D93" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="2091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47395397" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5F055297" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085258A" w:rsidRPr="00AC7762" w14:paraId="7D308539" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="00791D1A" w:rsidRPr="00AC7762" w14:paraId="6214E07E" w14:textId="77777777" w:rsidTr="00791D1A">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7109EBC7" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00B503BF">
+          <w:p w14:paraId="758D07EA" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00B503BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Classe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24A733D2" w14:textId="0AB32220" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3E7592C5" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D7BC2F3" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3F8C65A9" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="2091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF2BEF1" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="07BC6900" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0085258A" w:rsidRPr="00AC7762" w14:paraId="524E82CD" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="00791D1A" w:rsidRPr="00AC7762" w14:paraId="6B0BE584" w14:textId="77777777" w:rsidTr="00791D1A">
         <w:trPr>
-          <w:trHeight w:val="685"/>
+          <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4973D46B" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00B503BF">
+          <w:p w14:paraId="55F52427" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00B503BF">
             <w:pPr>
               <w:ind w:right="-613"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresse de l’enfant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BA8D852" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00B503BF">
+          <w:p w14:paraId="3878D8F7" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00B503BF">
             <w:pPr>
               <w:ind w:right="-613"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="177FBE9F" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00B503BF">
+          <w:p w14:paraId="0F284BAF" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="00AC7762" w:rsidRDefault="00791D1A" w:rsidP="00B503BF">
             <w:pPr>
               <w:ind w:right="-613"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AC0A4EB" w14:textId="77777777" w:rsidR="002D61BB" w:rsidRDefault="002D61BB" w:rsidP="005F64CE">
-[...13 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="17EC24C9" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="005F64CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2466" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB73038" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="005F64CE">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="594BECF0" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="005F64CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1773" w:type="dxa"/>
+            <w:tcW w:w="2091" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21C1A5F1" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00AC7762" w:rsidRDefault="0085258A" w:rsidP="00016971">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7B00DC2F" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRPr="006A3650" w:rsidRDefault="00791D1A" w:rsidP="00016971">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28FCE437" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="0085258A" w:rsidRDefault="004D649D" w:rsidP="004D649D">
+    <w:p w14:paraId="4270EF44" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="0085258A" w:rsidRDefault="004D649D" w:rsidP="004D649D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08CBE17C" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00AB31E4">
+    <w:p w14:paraId="0197D65A" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00AB31E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="005F321A" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -1695,818 +1745,701 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DETENTEUR DE L’AUTORITE PARENTALE :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5077" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2564"/>
         <w:gridCol w:w="2314"/>
         <w:gridCol w:w="2433"/>
         <w:gridCol w:w="2322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="56EF6D54" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="7EDC54F0" w14:textId="77777777" w:rsidTr="00B1231F">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1095FAD0" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="3906FB95" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C3A9D8" w14:textId="7CE83865" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00A3735E" w:rsidP="004C18D8">
+          <w:p w14:paraId="5BEE6882" w14:textId="238B114D" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="006A3650" w:rsidP="004C18D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parent 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4157AAB8" w14:textId="7CBC887D" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00A3735E" w:rsidP="004C18D8">
+          <w:p w14:paraId="642C1F50" w14:textId="05715924" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="006A3650" w:rsidP="004C18D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parent 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3D3A38" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="005F321A" w:rsidP="004C18D8">
+          <w:p w14:paraId="0BBA22F9" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="005F321A" w:rsidP="004C18D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AUTRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="0A215F20" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="4275B2E6" w14:textId="77777777" w:rsidTr="00B1231F">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A421A70" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00B503BF">
+          <w:p w14:paraId="65B37B03" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00B503BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOM - Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14FD1C3F" w14:textId="689B7181" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="31831DCC" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D316365" w14:textId="6E965AC1" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="0E1AF0AE" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ABEF09B" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00CF7DC7">
+          <w:p w14:paraId="3A900752" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00CF7DC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="7A76F8DD" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="01BFC1BA" w14:textId="77777777" w:rsidTr="00B1231F">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4B08FF" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00B503BF">
+          <w:p w14:paraId="385D00CA" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00B503BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02A4E539" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00A3735E" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="62F41A0D" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="006A3650" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1062"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AFA733C" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00A3735E" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="4998484D" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="006A3650" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="452368C4" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00A3735E" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="721A9B2B" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="006A3650" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="06FEBA77" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="00C33356" w:rsidRPr="00AC7762" w14:paraId="68AA0252" w14:textId="77777777" w:rsidTr="00B1231F">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="413626C1" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="00C33356" w:rsidP="00687669">
-            <w:pPr>
+          <w:p w14:paraId="77BABFDB" w14:textId="77777777" w:rsidR="00C33356" w:rsidRPr="00AC7762" w:rsidRDefault="00C33356" w:rsidP="00C33356">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Profession</w:t>
+              <w:t>Situation matrimoniale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55798650" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00A3735E" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="525F3D3A" w14:textId="77777777" w:rsidR="00C33356" w:rsidRPr="006A3650" w:rsidRDefault="00C33356" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3222A0DA" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00A3735E" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="2ABCBFE6" w14:textId="77777777" w:rsidR="00C33356" w:rsidRPr="006A3650" w:rsidRDefault="00C33356" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75819359" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00A3735E" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="261AAEA0" w14:textId="77777777" w:rsidR="00C33356" w:rsidRPr="006A3650" w:rsidRDefault="00C33356" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C33356" w:rsidRPr="00AC7762" w14:paraId="57EDD457" w14:textId="77777777" w:rsidTr="00B1231F">
-[...101 lines deleted...]
-      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="4F10E375" w14:textId="77777777" w:rsidTr="00B1231F">
+      <w:tr w:rsidR="004D649D" w:rsidRPr="00AC7762" w14:paraId="0395219E" w14:textId="77777777" w:rsidTr="00B1231F">
         <w:trPr>
           <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1331" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F7FA40" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="009864AA" w:rsidP="00B503BF">
+          <w:p w14:paraId="5D27E798" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="009864AA" w:rsidP="00B503BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194851A1" w14:textId="77777777" w:rsidR="00773497" w:rsidRPr="00AC7762" w:rsidRDefault="00AC7762" w:rsidP="00B503BF">
+          <w:p w14:paraId="5EEC89F5" w14:textId="77777777" w:rsidR="00773497" w:rsidRPr="00AC7762" w:rsidRDefault="00AC7762" w:rsidP="00B503BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B9E73B9" w14:textId="1924A1EA" w:rsidR="002D61BB" w:rsidRPr="00A3735E" w:rsidRDefault="002D61BB" w:rsidP="00016971">
+          <w:p w14:paraId="337570BE" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="006A3650" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73948B0F" w14:textId="2D6454F7" w:rsidR="002D61BB" w:rsidRPr="00A3735E" w:rsidRDefault="002D61BB" w:rsidP="00016971">
+          <w:p w14:paraId="3B7302B7" w14:textId="77777777" w:rsidR="00684226" w:rsidRPr="006A3650" w:rsidRDefault="00684226" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24A7A926" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00A3735E" w:rsidRDefault="004D649D" w:rsidP="00016971">
+          <w:p w14:paraId="463BEA37" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="006A3650" w:rsidRDefault="004D649D" w:rsidP="00016971">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55F2D260" w14:textId="77777777" w:rsidR="00996E39" w:rsidRDefault="00996E39" w:rsidP="00996E39">
+    <w:p w14:paraId="0B375184" w14:textId="77777777" w:rsidR="00996E39" w:rsidRDefault="00996E39" w:rsidP="00996E39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-5665"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F7D82AB" w14:textId="77777777" w:rsidR="00996E39" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00B7453A">
+    <w:p w14:paraId="643EE162" w14:textId="77777777" w:rsidR="00996E39" w:rsidRPr="00AC7762" w:rsidRDefault="00B7453A" w:rsidP="00B7453A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:right="-5665"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3)  </w:t>
       </w:r>
       <w:r w:rsidR="00996E39" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MOTIFS DE LA SAISINE :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0AB322" w14:textId="2F8D53C4" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00996E39">
+    <w:p w14:paraId="5B5961CA" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="00996E39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720" w:right="-5665"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Comportement</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="4E871776" w14:textId="3AFD0FA3" w:rsidR="00AC7762" w:rsidRPr="00AC7762" w:rsidRDefault="003E42C8" w:rsidP="004D649D">
+        <w:t>Comportement compromettant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A242B0" w14:textId="212DEB6E" w:rsidR="004D649D" w:rsidRPr="00034F72" w:rsidRDefault="00046F45" w:rsidP="00324864">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-5665"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="-840463967"/>
+          <w:id w:val="-447312421"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00034F72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidR="00996E39" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -2538,399 +2471,338 @@
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0031112D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="1881438700"/>
+          <w:id w:val="-2001031192"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00996E39" w:rsidRPr="004349E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La s</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00324864" w:rsidRPr="004349E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sécurité</w:t>
+      </w:r>
+      <w:r w:rsidR="00324864" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00324864" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0031112D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="1279448733"/>
+          <w:id w:val="-137339739"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00996E39" w:rsidRPr="004349E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> La m</w:t>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="004349E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oralité</w:t>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="191036902"/>
+          <w:id w:val="-66584981"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034F72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Les conditions d’éducation (ex :</w:t>
-[...63 lines deleted...]
-    <w:p w14:paraId="0B785D0C" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="004D649D">
+        <w:t>Les conditions d’éducation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE53DD1" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00AC7762" w:rsidRDefault="004D649D" w:rsidP="004D649D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-5665"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidR="00996E39" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Autres motifs :</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23965D5E" w14:textId="4B95E7D0" w:rsidR="005F321A" w:rsidRDefault="003E42C8" w:rsidP="0031112D">
+    <w:p w14:paraId="318159B6" w14:textId="539BB59E" w:rsidR="005F321A" w:rsidRDefault="00046F45" w:rsidP="0031112D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-1274940073"/>
+          <w:id w:val="-2046279647"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F321A" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F321A" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Négligences lourdes (défaut de soin et/ou alimentaire)</w:t>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-1406143824"/>
+          <w:id w:val="-1248107754"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009979F7">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00453D06" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453D06" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Violenc</w:t>
@@ -2946,229 +2818,229 @@
       <w:r w:rsidR="004D649D" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s psych</w:t>
       </w:r>
       <w:r w:rsidR="00453D06" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ologique</w:t>
       </w:r>
       <w:r w:rsidR="0031112D" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A88A7FA" w14:textId="77777777" w:rsidR="005F321A" w:rsidRDefault="00453D06" w:rsidP="0031112D">
+    <w:p w14:paraId="4A5B6C6A" w14:textId="77777777" w:rsidR="005F321A" w:rsidRDefault="00453D06" w:rsidP="0031112D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A110F0" w14:textId="5CDDAB04" w:rsidR="004349E9" w:rsidRDefault="003E42C8" w:rsidP="005F321A">
+    <w:p w14:paraId="305AFB6C" w14:textId="4864DE3A" w:rsidR="004349E9" w:rsidRDefault="00046F45" w:rsidP="005F321A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-1614738984"/>
+          <w:id w:val="1130204919"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F321A" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F321A" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Violences physiques</w:t>
       </w:r>
       <w:r w:rsidR="005F321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                              </w:t>
       </w:r>
       <w:r w:rsidR="004349E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidR="009979F7">
+      <w:r w:rsidR="00365248">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005F321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-1453165235"/>
+          <w:id w:val="707840802"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F321A" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F321A" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Suspicion de </w:t>
       </w:r>
       <w:r w:rsidR="00996E39" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vi</w:t>
       </w:r>
       <w:r w:rsidR="005F321A" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>olences sexuelles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0913AF57" w14:textId="77777777" w:rsidR="005F321A" w:rsidRPr="00AC7762" w:rsidRDefault="004349E9" w:rsidP="005F321A">
+    <w:p w14:paraId="2D6C1AB4" w14:textId="77777777" w:rsidR="005F321A" w:rsidRPr="00AC7762" w:rsidRDefault="004349E9" w:rsidP="005F321A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3177,519 +3049,1000 @@
       <w:r w:rsidR="009864AA" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00034F72" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Attouchement</w:t>
       </w:r>
       <w:r w:rsidR="009864AA" w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, viol)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533A6283" w14:textId="0AE60F33" w:rsidR="004766DD" w:rsidRDefault="009864AA" w:rsidP="00687669">
+    <w:p w14:paraId="0BD49FF7" w14:textId="77777777" w:rsidR="00D777DF" w:rsidRDefault="00D777DF" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27493546" w14:textId="02A8410F" w:rsidR="000B1EC5" w:rsidRDefault="009864AA" w:rsidP="000B1EC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7125"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1698"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034F72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En cas de violences physiques :</w:t>
       </w:r>
       <w:r w:rsidR="004766DD" w:rsidRPr="00034F72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r w:rsidRPr="00034F72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>onstat du médecin scolaire</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-27254227"/>
+          <w:id w:val="-1483157219"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E" w:rsidRPr="00A3735E">
+          <w:r w:rsidR="006A3650" w:rsidRPr="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C83E56">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00C83E56" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oui</w:t>
       </w:r>
       <w:r w:rsidR="00C83E56">
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="004766DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="2004927070"/>
+          <w:id w:val="-1656296165"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004766DD">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="004766DD" w:rsidRPr="00CB1459">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="004766DD" w:rsidRPr="00687669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidR="004766DD" w:rsidRPr="00CB1459">
-[...9 lines deleted...]
-    <w:p w14:paraId="01E2277E" w14:textId="3E95C2FB" w:rsidR="00FC2640" w:rsidRDefault="00FC2640" w:rsidP="00687669">
+    </w:p>
+    <w:p w14:paraId="3E8D75A7" w14:textId="6CC66DA3" w:rsidR="000B1EC5" w:rsidRDefault="000B1EC5" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1265F7D8" w14:textId="72C320AB" w:rsidR="00A3735E" w:rsidRDefault="00A3735E" w:rsidP="00687669">
+    <w:p w14:paraId="1368EC7F" w14:textId="106C4384" w:rsidR="006A3650" w:rsidRDefault="006A3650" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C9390E" w14:textId="3C9EAE85" w:rsidR="0079481B" w:rsidRDefault="0079481B" w:rsidP="00687669">
+    <w:p w14:paraId="2466D2F5" w14:textId="17B7B6BB" w:rsidR="00D777DF" w:rsidRDefault="00D777DF" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E99F564" w14:textId="6367C555" w:rsidR="0079481B" w:rsidRDefault="0079481B" w:rsidP="00687669">
+    <w:p w14:paraId="7DE9E079" w14:textId="1055792C" w:rsidR="00D777DF" w:rsidRDefault="00D777DF" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F0A3D13" w14:textId="77777777" w:rsidR="0079481B" w:rsidRDefault="0079481B" w:rsidP="00687669">
+    <w:p w14:paraId="3A164029" w14:textId="77777777" w:rsidR="00D777DF" w:rsidRDefault="00D777DF" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38740D2D" w14:textId="77777777" w:rsidR="00A3735E" w:rsidRDefault="00A3735E" w:rsidP="00687669">
+    <w:p w14:paraId="53E75C7C" w14:textId="0603EF25" w:rsidR="000B1EC5" w:rsidRDefault="004766DD" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5C11AF77" w14:textId="77777777" w:rsidR="00FC2640" w:rsidRDefault="00C476CB" w:rsidP="00687669">
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1EC5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>En cas de violences, auteur présumé</w:t>
+      </w:r>
+      <w:r w:rsidR="00324864">
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD3F290" w14:textId="77777777" w:rsidR="000B1EC5" w:rsidRDefault="000B1EC5" w:rsidP="000B1EC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="2D8545E5" w14:textId="77777777" w:rsidR="00FC2640" w:rsidRDefault="00FC2640" w:rsidP="00687669">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="6231"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B1EC5" w14:paraId="1DA399ED" w14:textId="77777777" w:rsidTr="00324864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770D5F44" w14:textId="35F9FAA0" w:rsidR="000B1EC5" w:rsidRDefault="00324864">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Identité (si connue)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61FE9DEA" w14:textId="77777777" w:rsidR="000B1EC5" w:rsidRDefault="000B1EC5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="570CB5B4" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B1EC5" w14:paraId="2176082A" w14:textId="77777777" w:rsidTr="00324864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2854E347" w14:textId="6D754BBF" w:rsidR="000B1EC5" w:rsidRDefault="00324864">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date de naissance (si connue)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="266E5A25" w14:textId="77777777" w:rsidR="000B1EC5" w:rsidRDefault="000B1EC5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B9FEDE3" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A85575" w14:paraId="2BFE7F5E" w14:textId="77777777" w:rsidTr="00324864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D3D3D38" w14:textId="77777777" w:rsidR="00A85575" w:rsidRDefault="00A85575">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Adresse (si connue)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E49619" w14:textId="3E41BC55" w:rsidR="00A85575" w:rsidRDefault="00A85575">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="315F3199" w14:textId="77777777" w:rsidR="00A85575" w:rsidRDefault="00A85575">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7125"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:right="-1698"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DD628D2" w14:textId="77777777" w:rsidR="004766DD" w:rsidRDefault="004766DD" w:rsidP="00687669">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...195 lines deleted...]
-    <w:p w14:paraId="23B09BE8" w14:textId="77777777" w:rsidR="00FC2640" w:rsidRDefault="00FC2640" w:rsidP="00687669">
+    <w:p w14:paraId="0402F695" w14:textId="4AA4418E" w:rsidR="00324864" w:rsidRDefault="00324864" w:rsidP="00687669">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7125"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324864">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>l’auteur présumé est mineur</w:t>
+      </w:r>
+      <w:r>
+        <w:t> : identité et coordonnées des responsables légaux, si connues : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30005267" w14:textId="1610D2A8" w:rsidR="00324864" w:rsidRDefault="00324864" w:rsidP="00687669">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7125"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5077" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3379"/>
+        <w:gridCol w:w="3048"/>
+        <w:gridCol w:w="3206"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00324864" w:rsidRPr="00AC7762" w14:paraId="0C89D8C4" w14:textId="77777777" w:rsidTr="00324864">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B2678F6" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFB4996" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Parent 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C42DFA0" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Parent 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00324864" w:rsidRPr="00AC7762" w14:paraId="73CE6034" w14:textId="77777777" w:rsidTr="00324864">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4D904D" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOM - Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA59D2E" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="558BEB4A" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00324864" w:rsidRPr="006A3650" w14:paraId="683CBCD7" w14:textId="77777777" w:rsidTr="00324864">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4DA16D" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date de naissance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7036BA39" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1062"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E92FE8F" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00324864" w:rsidRPr="006A3650" w14:paraId="63059612" w14:textId="77777777" w:rsidTr="00324864">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE15D67" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Situation matrimoniale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CC9455B" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0076A787" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00324864" w:rsidRPr="006A3650" w14:paraId="39EAAA76" w14:textId="77777777" w:rsidTr="00324864">
+        <w:trPr>
+          <w:trHeight w:val="725"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1754" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="685B1AF0" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adresse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A254BCC" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="00AC7762" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC7762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F028"/>
+            </w:r>
+            <w:r w:rsidRPr="00AC7762">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1582" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D98615" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1664" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AF9BD94" w14:textId="77777777" w:rsidR="00324864" w:rsidRPr="006A3650" w:rsidRDefault="00324864" w:rsidP="00FA4F1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BE8B27E" w14:textId="21DA8AB6" w:rsidR="000B1EC5" w:rsidRDefault="000B1EC5" w:rsidP="00687669">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7125"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="06760AAD" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00B816E3" w:rsidRDefault="00B7453A" w:rsidP="00B56572">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7374A070" w14:textId="77777777" w:rsidR="004D649D" w:rsidRPr="00B816E3" w:rsidRDefault="00B7453A" w:rsidP="00B56572">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-1698"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00B7453A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3794,79 +4147,79 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="00B816E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="00B816E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79843728" w14:textId="0823AA06" w:rsidR="004D649D" w:rsidRPr="0085258A" w:rsidRDefault="003E42C8" w:rsidP="004D649D">
+    <w:p w14:paraId="5C3BE032" w14:textId="7C08BD0F" w:rsidR="004D649D" w:rsidRPr="0085258A" w:rsidRDefault="00046F45" w:rsidP="004D649D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-1416007567"/>
+          <w:id w:val="388081377"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034F72" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3882,60 +4235,60 @@
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0031112D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-575517382"/>
+          <w:id w:val="-1350637632"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3951,546 +4304,662 @@
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0031112D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-1183354275"/>
+          <w:id w:val="2023661206"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004D649D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D649D" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Institutionnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6044EF18" w14:textId="77777777" w:rsidR="004D649D" w:rsidRDefault="004D649D" w:rsidP="004D649D">
-[...11 lines deleted...]
-    <w:p w14:paraId="4F954568" w14:textId="77777777" w:rsidR="00F86E0D" w:rsidRDefault="00F86E0D" w:rsidP="004703E6">
+    <w:p w14:paraId="78DBF3DF" w14:textId="2535DE5F" w:rsidR="00034F72" w:rsidRDefault="00034F72" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C9490E2" w14:textId="77777777" w:rsidR="00034F72" w:rsidRDefault="00B7453A" w:rsidP="004703E6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2927AEC5" w14:textId="77777777" w:rsidR="00034F72" w:rsidRDefault="00034F72" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5A86E95E" w14:textId="77777777" w:rsidR="00034F72" w:rsidRDefault="00034F72" w:rsidP="004703E6">
+    </w:p>
+    <w:p w14:paraId="72687FAC" w14:textId="3A98F23C" w:rsidR="00453D06" w:rsidRPr="00687669" w:rsidRDefault="00B1231F" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00996E39" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00B56572" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00453D06" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00A6763D">
-[...6 lines deleted...]
-        <w:t>ERSONNELS EDUCATION NATIONALE AYANT PARTICIPE A L’EVALUATION</w:t>
+      <w:r w:rsidR="00FD6AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ERSONNELS EDUCATION NATIONALE AYANT PARTICIPE A L</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A REDACTION</w:t>
       </w:r>
       <w:r w:rsidR="00B56572" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0085258A" w:rsidRPr="0085258A" w14:paraId="3C995FC3" w14:textId="77777777" w:rsidTr="00B05B14">
+      <w:tr w:rsidR="0085258A" w:rsidRPr="0085258A" w14:paraId="3A9F27BF" w14:textId="77777777" w:rsidTr="00B05B14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F07D894" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00BE148C" w:rsidRDefault="00344AC3" w:rsidP="0085258A">
+          <w:p w14:paraId="2DF6EDF6" w14:textId="77777777" w:rsidR="0085258A" w:rsidRPr="00BE148C" w:rsidRDefault="00344AC3" w:rsidP="0085258A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk93329929"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom, qualité, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B0C82E6" w14:textId="77777777" w:rsidR="0085258A" w:rsidRDefault="00344AC3" w:rsidP="0085258A">
+          <w:p w14:paraId="7513AF3C" w14:textId="77777777" w:rsidR="0085258A" w:rsidRDefault="00344AC3" w:rsidP="0085258A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk93330150"/>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="0A06A94B" w14:textId="77777777" w:rsidR="009864AA" w:rsidRPr="0085258A" w:rsidRDefault="009864AA" w:rsidP="0085258A">
+          <w:p w14:paraId="2B4855AE" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRDefault="00791D1A" w:rsidP="0085258A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="5E3C3F5B" w14:textId="77777777" w:rsidR="009864AA" w:rsidRDefault="009864AA" w:rsidP="0085258A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F368BD5" w14:textId="77777777" w:rsidR="00384124" w:rsidRPr="0085258A" w:rsidRDefault="00384124" w:rsidP="0085258A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="62FB9A8C" w14:textId="77777777" w:rsidR="009F6150" w:rsidRDefault="00F3738A" w:rsidP="004703E6">
+    <w:p w14:paraId="06C49B2A" w14:textId="77777777" w:rsidR="009F6150" w:rsidRDefault="00F3738A" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6964DD79" w14:textId="77777777" w:rsidR="009E0130" w:rsidRDefault="00F3738A" w:rsidP="004703E6">
+    <w:p w14:paraId="42A714B2" w14:textId="77777777" w:rsidR="00384124" w:rsidRPr="00384124" w:rsidRDefault="00F3738A" w:rsidP="00384124">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="009F6150">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6)A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6763D">
+        <w:t xml:space="preserve"> 6)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C17BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SSISTANTE SOCIALE DE SECTEUR</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D916B62" w14:textId="77777777" w:rsidR="00F3738A" w:rsidRDefault="00F3738A" w:rsidP="009F6150">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00384124" w:rsidRPr="00384124">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CONTACT AVEC UN(E) ASSISTANT(E) DE SERVICE SOCIAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED1C3FD" w14:textId="0A5AE292" w:rsidR="00384124" w:rsidRPr="00384124" w:rsidRDefault="00384124" w:rsidP="00C0562B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:right="72"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si l’établissement bénéficie de l’intervention d’un(e) assistant(e) de service social d</w:t>
+      </w:r>
+      <w:r w:rsidR="00324864">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e l’Education Nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, préciser si un échange a eu lieu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705873C9" w14:textId="2E83D13B" w:rsidR="00384124" w:rsidRDefault="00384124" w:rsidP="00C0562B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:right="72"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En l’absence d’intervention du</w:t>
+      </w:r>
+      <w:r w:rsidR="00324864">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service social de l’EN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans l’établissement, un contact avec l’assistant(e) de service social de secteur peut être recherché, notamment si la famille est connue ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">déjà </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accompagnée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1C1FD5" w14:textId="77777777" w:rsidR="00592F17" w:rsidRPr="00384124" w:rsidRDefault="00592F17" w:rsidP="00C0562B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:right="72"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7643A4" w14:textId="77777777" w:rsidR="00F3738A" w:rsidRDefault="00F3738A" w:rsidP="009F6150">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nom</w:t>
       </w:r>
       <w:r w:rsidR="009F6150">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED1752E" w14:textId="77777777" w:rsidR="009F6150" w:rsidRDefault="00F3738A" w:rsidP="009F6150">
+    <w:p w14:paraId="1D0DD833" w14:textId="77777777" w:rsidR="009F6150" w:rsidRDefault="00F3738A" w:rsidP="009F6150">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC7762">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F028"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348932BD" w14:textId="77777777" w:rsidR="009F6150" w:rsidRDefault="009F6150" w:rsidP="009F6150">
+    <w:p w14:paraId="372BEC67" w14:textId="77777777" w:rsidR="009F6150" w:rsidRDefault="009F6150" w:rsidP="009F6150">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prise de contact : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6C4C03" w14:textId="70D114DA" w:rsidR="00F3738A" w:rsidRPr="009F6150" w:rsidRDefault="003E42C8" w:rsidP="009F6150">
+    <w:p w14:paraId="2B18F706" w14:textId="09221309" w:rsidR="00F3738A" w:rsidRPr="009F6150" w:rsidRDefault="00046F45" w:rsidP="009F6150">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="-179513489"/>
+          <w:id w:val="893937003"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009F6150" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F6150" w:rsidRPr="00BE148C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oui</w:t>
@@ -4514,2149 +4983,2759 @@
       <w:r w:rsidR="009F6150">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r w:rsidR="009F6150" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="1287695126"/>
+          <w:id w:val="1323005461"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009F6150">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F6150" w:rsidRPr="00BE148C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidR="009F6150">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, pourquoi ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BACD046" w14:textId="77777777" w:rsidR="00F3738A" w:rsidRDefault="00F3738A" w:rsidP="004703E6">
+    <w:p w14:paraId="77C95F38" w14:textId="77777777" w:rsidR="00F3738A" w:rsidRDefault="00F3738A" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FBF0EAE" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRDefault="00BE148C" w:rsidP="004703E6">
+    <w:p w14:paraId="0356D079" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRDefault="00BE148C" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00B7453A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F3738A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B7453A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00A6763D">
+      <w:r w:rsidR="007D5457">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PERSONNELS EXTERIEURS QUI ACCOMPAGNENT L’ENFANT SI CONNUS</w:t>
       </w:r>
       <w:r w:rsidR="0057401D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7453A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9749" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE148C" w:rsidRPr="00A56079" w14:paraId="3195EBEA" w14:textId="77777777" w:rsidTr="00B05B14">
+      <w:tr w:rsidR="00BE148C" w:rsidRPr="00A56079" w14:paraId="1F9E59AC" w14:textId="77777777" w:rsidTr="00B05B14">
         <w:trPr>
           <w:trHeight w:val="1004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9749" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA30FCA" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRPr="00A56079" w:rsidRDefault="00BE148C" w:rsidP="00A56079">
+          <w:p w14:paraId="34885F71" w14:textId="66C3B05A" w:rsidR="00BE148C" w:rsidRPr="00A56079" w:rsidRDefault="00BE148C" w:rsidP="00A56079">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A56079">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidR="00B7453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m, qualité (</w:t>
             </w:r>
             <w:r w:rsidR="00F3738A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Psychologue</w:t>
             </w:r>
             <w:r w:rsidR="00B7453A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, éducateur</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00592F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> services de soin,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7453A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> éducateur</w:t>
+            </w:r>
+            <w:r w:rsidR="00592F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AEMO/AED, référent ASE</w:t>
             </w:r>
             <w:r w:rsidR="00344AC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A56079">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA18568" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRPr="00A56079" w:rsidRDefault="00344AC3" w:rsidP="00A56079">
+          <w:p w14:paraId="6EC22F57" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRPr="00A56079" w:rsidRDefault="00344AC3" w:rsidP="00A56079">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC7762">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6887DC7E" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRPr="00A56079" w:rsidRDefault="00BE148C" w:rsidP="00A56079">
+          <w:p w14:paraId="2A9F0CC6" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRPr="00A56079" w:rsidRDefault="00BE148C" w:rsidP="00A56079">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F22B566" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRPr="00A56079" w:rsidRDefault="00BE148C" w:rsidP="00A56079">
+          <w:p w14:paraId="3EDF4A74" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRDefault="00BE148C" w:rsidP="00A56079">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="32B9DE9F" w14:textId="77777777" w:rsidR="00384124" w:rsidRPr="00A56079" w:rsidRDefault="00384124" w:rsidP="00A56079">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F882C06" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRDefault="00BE148C" w:rsidP="004703E6">
+    <w:p w14:paraId="18E2E225" w14:textId="77777777" w:rsidR="00BE148C" w:rsidRDefault="00BE148C" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="060DCEFB" w14:textId="77777777" w:rsidR="009E6293" w:rsidRDefault="00B7453A" w:rsidP="00453D06">
+    <w:p w14:paraId="530A63EE" w14:textId="77777777" w:rsidR="007D5457" w:rsidRDefault="00B7453A" w:rsidP="00453D06">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidR="00A6763D">
+      <w:r w:rsidR="007D5457">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00B56572" w:rsidRPr="00BE148C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00344AC3">
+      <w:r w:rsidR="007D5457">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Les parents ont-ils été avisés</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B56572" w:rsidRPr="00BE148C">
+        <w:t>Les parents ont-ils été avisés de la trans</w:t>
+      </w:r>
+      <w:r w:rsidR="00432A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00003C6C">
+        <w:t>mission de ce recueil</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6293">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B56572" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00C6257D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5ACA1CC4" w14:textId="2F86D375" w:rsidR="00C6257D" w:rsidRDefault="009E6293" w:rsidP="00453D06">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A88E08" w14:textId="77777777" w:rsidR="009E6293" w:rsidRDefault="00C6257D" w:rsidP="00453D06">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C6257D" w:rsidRPr="0085258A">
+      </w:pPr>
+      <w:r w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5DAA50" w14:textId="785CADBF" w:rsidR="00CB1A11" w:rsidRDefault="009E6293" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk93329995"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6257D" w:rsidRPr="0085258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk93330169"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk115243609"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk93330169"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-            <w:b/>
-            <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="686871034"/>
+          <w:id w:val="1193341259"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-              <w:b/>
-              <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00A3735E">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00453D06" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00453D06" w:rsidRPr="00BE148C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+      <w:r w:rsidR="00453D06" w:rsidRPr="0085258A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00453D06" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r w:rsidR="00453D06" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk115243649"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:id w:val="1228879883"/>
+          <w:id w:val="244925132"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A3735E">
+          <w:r w:rsidR="006A3650">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BE148C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453D06" w:rsidRPr="00BE148C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="009864AA" w:rsidRPr="00BE148C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, pourquoi</w:t>
       </w:r>
       <w:r w:rsidR="00344AC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> ?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16BE8424" w14:textId="77777777" w:rsidR="00003C6C" w:rsidRPr="00003C6C" w:rsidRDefault="00003C6C" w:rsidP="00453D06">
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00CB1A11" w:rsidRPr="00CB1A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5B9DFF" w14:textId="77777777" w:rsidR="00CB1A11" w:rsidRDefault="00CB1A11" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749E2E45" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRDefault="00791D1A" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC91EDE" w14:textId="77777777" w:rsidR="00CB1A11" w:rsidRDefault="00CB1A11" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B225AF" w14:textId="77777777" w:rsidR="00CB1A11" w:rsidRDefault="00CB1A11" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>suspicion de violences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (physiques et/ou sexuelles) i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003C6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ntrafamiliales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ne pas les informer de la transmission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415C67F1" w14:textId="77777777" w:rsidR="00CB1A11" w:rsidRDefault="00CB1A11" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110C5954" w14:textId="2298F5CD" w:rsidR="00CB1A11" w:rsidRDefault="00CB1A11" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C8F524" w14:textId="09712B04" w:rsidR="006A3650" w:rsidRDefault="006A3650" w:rsidP="00CB1A11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="071F1153" w14:textId="7D14E616" w:rsidR="00453D06" w:rsidRDefault="00FE1295" w:rsidP="00384124">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...110 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="00A6763D">
+      <w:r w:rsidR="007D5457">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00C6257D" w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00453D06" w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EXPOSE DE LA SITUATION :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDE566B" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="5F7A6438" w14:textId="77777777" w:rsidR="000F363E" w:rsidRPr="005A4E03" w:rsidRDefault="000F363E" w:rsidP="00453D06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B24B52E" w14:textId="3E9F83F1" w:rsidR="000F363E" w:rsidRPr="005A4E03" w:rsidRDefault="000F363E" w:rsidP="00384124">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6FA62F65" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00687669" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">écrire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>les circonstances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ayant conduit au recueil des éléments préoccupants </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F210D81" w14:textId="7295637F" w:rsidR="000F363E" w:rsidRPr="005A4E03" w:rsidRDefault="000F363E" w:rsidP="00384124">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F431C0">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indiquer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> précisément </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>éléments d’inquiétude</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et leur origine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">observations, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>propos de l’élève lui-même ou d’un tiers)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B12BF" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les</w:t>
+      </w:r>
+      <w:r w:rsidR="000B12BF" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">etranscrire fidèlement </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>entre guillemets, sans interprétation ni jugement</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B09733C" w14:textId="1E32D8B0" w:rsidR="000B12BF" w:rsidRPr="005A4E03" w:rsidRDefault="000F363E" w:rsidP="00384124">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pporter tout élément permettant d’apprécier la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>situation de l’enfant dans son environnement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scolai</w:t>
+      </w:r>
+      <w:r w:rsidR="00384124" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>re (investissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les apprentissages, éventuelles difficultés et/ou évolutions observées ;</w:t>
+      </w:r>
+      <w:r w:rsidR="00384124" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00687669">
+      <w:r w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="55751E71" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00687669" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>son adaptation au cadre scolaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00384124" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ses relations avec ses pairs et avec les adultes de l’établissement ;</w:t>
+      </w:r>
+      <w:r w:rsidR="00384124" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>les relations entre la famille et l’établissement</w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scolaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00384124" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AB7257" w14:textId="48D44A92" w:rsidR="000F363E" w:rsidRPr="005A4E03" w:rsidRDefault="000F363E" w:rsidP="00384124">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00687669">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17" w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00687669">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A3735E">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">réciser les actions engagées par </w:t>
+      </w:r>
+      <w:r w:rsidR="00384124" w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00687669">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>l’établissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rencontres avec l’élève et/ou sa famille, équipes éducatives</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (joindre le compte rendu)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F431C0" w:rsidRPr="00687669">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>, accompagnements ou dispositifs mobilisés, liens avec les professionnels ou partenaires concernés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C405B9F" w14:textId="7A24461F" w:rsidR="000F363E" w:rsidRPr="005A4E03" w:rsidRDefault="00384124" w:rsidP="00453D06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En cas d’absentéisme </w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17" w:rsidRPr="005A4E03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D52E707" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2034" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>mpor</w:t>
+      </w:r>
+      <w:r w:rsidR="00592F17" w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>tant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, préciser les démarches réalisées et les éventuelles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>saisines ADESCO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D36B76C" w14:textId="77777777" w:rsidR="00B712F4" w:rsidRPr="006A3650" w:rsidRDefault="00B712F4" w:rsidP="00B05B14">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5075F113" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47278FC3" w14:textId="77777777" w:rsidR="00B712F4" w:rsidRPr="006A3650" w:rsidRDefault="00B712F4" w:rsidP="00B05B14">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
         </w:pBdr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="57AE5791" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C30A66" w14:textId="77777777" w:rsidR="004C68DE" w:rsidRPr="006A3650" w:rsidRDefault="004C68DE" w:rsidP="00B05B14">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56624492" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+    <w:p w14:paraId="7C72CDBB" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12ED684A" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+    <w:p w14:paraId="5B4B879A" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38C68ACB" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="00687669" w:rsidRDefault="00EA35C2" w:rsidP="00B05B14">
+    <w:p w14:paraId="7B9E04C5" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7829F3FF" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C827658" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8BC481" w14:textId="77777777" w:rsidR="00592F17" w:rsidRDefault="00592F17" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D75D32A" w14:textId="77777777" w:rsidR="00592F17" w:rsidRDefault="00592F17" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528ABB3D" w14:textId="77777777" w:rsidR="00592F17" w:rsidRPr="006A3650" w:rsidRDefault="00592F17" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3402FFC9" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721B988F" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B89E49" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709D2591" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B71DB7" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26FBE101" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00EA35C2" w:rsidP="00B05B14">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A3650">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C75228" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
+    <w:p w14:paraId="27F3AFF1" w14:textId="77777777" w:rsidR="00A33B0D" w:rsidRPr="006A3650" w:rsidRDefault="00A33B0D" w:rsidP="00B05B14">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="8" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A79C28" w14:textId="77777777" w:rsidR="00453D06" w:rsidRDefault="00453D06" w:rsidP="004703E6">
-[...23 lines deleted...]
-    <w:p w14:paraId="5B5FD78A" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRDefault="00A6763D" w:rsidP="00F431C0">
+    <w:p w14:paraId="4AB17C74" w14:textId="77777777" w:rsidR="004A272B" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F431C0" w:rsidRPr="0085258A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1600480F" w14:textId="77777777" w:rsidR="004A272B" w:rsidRDefault="007D5457" w:rsidP="004A272B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F431C0">
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A272B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A272B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ATTITUDE ET REACTION DE LA FAMILLE LORS DE L’ANNONCE DE LA TRANSMISSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DCAA18" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00F431C0" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="23D919BA" w14:textId="77777777" w:rsidR="004A272B" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(Sauf pour les cas de violences intra</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="5A760FD7" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+        <w:t>(Sauf pour les cas de violences intrafamiliales)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABCC9D6" w14:textId="77777777" w:rsidR="004A272B" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E4AA2FD" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="17980BB5" w14:textId="77777777" w:rsidR="004A272B" w:rsidRPr="006A3650" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="105BB5BB" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00A3735E" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F05E6FC" w14:textId="77777777" w:rsidR="004A272B" w:rsidRPr="006A3650" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2957771D" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00A3735E" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="607B2F48" w14:textId="77777777" w:rsidR="004A272B" w:rsidRPr="006A3650" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B816582" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00A3735E" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="70D1BFE9" w14:textId="77777777" w:rsidR="004A272B" w:rsidRPr="006A3650" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E1FFB20" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00A3735E" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="6695D4AE" w14:textId="77777777" w:rsidR="004A272B" w:rsidRPr="006A3650" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BF1DEBB" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00A3735E" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="1D0D0D27" w14:textId="77777777" w:rsidR="004A272B" w:rsidRPr="006A3650" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48FA792F" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRPr="00A3735E" w:rsidRDefault="00F431C0" w:rsidP="00F431C0">
+    <w:p w14:paraId="18BE40E6" w14:textId="77777777" w:rsidR="004A272B" w:rsidRDefault="004A272B" w:rsidP="004A272B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D944A3" w14:textId="633D8E33" w:rsidR="00562E42" w:rsidRDefault="00562E42" w:rsidP="00562E42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2AF3CA" w14:textId="77777777" w:rsidR="00562E42" w:rsidRDefault="00562E42" w:rsidP="004703E6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD7464E" w14:textId="77777777" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="004703E6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:pBdr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B0E178" w14:textId="77777777" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="004703E6">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52E0D95B" w14:textId="77777777" w:rsidR="00C476CB" w:rsidRDefault="00C476CB" w:rsidP="00FC2640">
+    <w:p w14:paraId="2AC6AF35" w14:textId="4DCC9067" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="003C55AA">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3650">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085258A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SIGNATURE DU RECUEILLANT</w:t>
       </w:r>
       <w:r w:rsidRPr="00687669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7BC590" w14:textId="77777777" w:rsidR="00C476CB" w:rsidRDefault="00C476CB" w:rsidP="00FC2640">
+    <w:p w14:paraId="233C4C56" w14:textId="77777777" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="003C55AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="335727EA" w14:textId="77777777" w:rsidR="00FC2640" w:rsidRDefault="00FC2640" w:rsidP="00FC2640">
+    <w:p w14:paraId="5B494F0A" w14:textId="77777777" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="003C55AA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31A30690" w14:textId="1566791C" w:rsidR="00FC2640" w:rsidRPr="00FC2640" w:rsidRDefault="00FC2640" w:rsidP="00FC2640">
+    <w:p w14:paraId="266A1DA2" w14:textId="1663862C" w:rsidR="003C55AA" w:rsidRPr="00FC2640" w:rsidRDefault="003C55AA" w:rsidP="003C55AA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fait à</w:t>
       </w:r>
-      <w:r w:rsidR="00A3735E">
+      <w:r w:rsidR="006A3650">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3650">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A3735E">
+      <w:r w:rsidR="006A3650">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A3735E">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     Le </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563F91E3" w14:textId="77777777" w:rsidR="00FC2640" w:rsidRDefault="00FC2640" w:rsidP="00FC2640">
+    <w:p w14:paraId="4FFF9203" w14:textId="77777777" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="003C55AA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCC878E" w14:textId="77777777" w:rsidR="00FC2640" w:rsidRDefault="00FC2640" w:rsidP="00FC2640">
+    <w:p w14:paraId="1A9165D8" w14:textId="77777777" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="003C55AA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6D3FCE" w14:textId="77777777" w:rsidR="00F37D92" w:rsidRDefault="00F37D92" w:rsidP="00FC2640">
+    <w:p w14:paraId="56FCC065" w14:textId="77777777" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="003C55AA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="163595FC" w14:textId="77777777" w:rsidR="00F37D92" w:rsidRDefault="00F37D92" w:rsidP="00FC2640">
-[...50 lines deleted...]
-    <w:p w14:paraId="17C79E92" w14:textId="77777777" w:rsidR="00F431C0" w:rsidRDefault="00F431C0" w:rsidP="004703E6">
+    <w:p w14:paraId="396DD3FC" w14:textId="7D4620B8" w:rsidR="003C55AA" w:rsidRDefault="003C55AA" w:rsidP="004703E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="9000"/>
         </w:tabs>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="06622FC1" w14:textId="7FCEAACB" w:rsidR="006A3650" w:rsidRDefault="006A3650" w:rsidP="004703E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367B29FA" w14:textId="2E063BF4" w:rsidR="006A3650" w:rsidRDefault="006A3650" w:rsidP="004703E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4036DB34" w14:textId="77777777" w:rsidR="006A3650" w:rsidRDefault="006A3650" w:rsidP="004703E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554B1F7C" w14:textId="77777777" w:rsidR="00D6011C" w:rsidRDefault="00D6011C" w:rsidP="004703E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="881"/>
         <w:tblW w:w="9813" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9813"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB31E4" w:rsidRPr="0031477A" w14:paraId="795DDC94" w14:textId="77777777" w:rsidTr="00D6011C">
+      <w:tr w:rsidR="005A4E03" w:rsidRPr="0031477A" w14:paraId="45AF944E" w14:textId="77777777" w:rsidTr="005A4E03">
         <w:trPr>
           <w:trHeight w:val="4200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9813" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="098A4347" w14:textId="77777777" w:rsidR="00AB31E4" w:rsidRPr="0031477A" w:rsidRDefault="00AB31E4" w:rsidP="0031477A">
+          <w:p w14:paraId="086CAA4C" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="0031477A" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1843C067" w14:textId="77777777" w:rsidR="009F4EA5" w:rsidRPr="00A3735E" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+          <w:p w14:paraId="4BCDEC6B" w14:textId="55B77934" w:rsidR="005A4E03" w:rsidRPr="003F6508" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F6508">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00A3735E">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>AVIS DU SERVICE SOCIAL EN FAVEUR DES ÉLÈVES</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5B17">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Avis de madame D</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
-            <w:r w:rsidR="00636717" w:rsidRPr="00A3735E">
-[...20 lines deleted...]
-          <w:p w14:paraId="7A38FF70" w14:textId="77777777" w:rsidR="009F4EA5" w:rsidRPr="00A3735E" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+          </w:p>
+          <w:p w14:paraId="35F3914D" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51E1CF46" w14:textId="21C52C52" w:rsidR="009F4EA5" w:rsidRPr="00A3735E" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+          <w:p w14:paraId="6AD67D57" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2441FCA3" w14:textId="1285D18F" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="419370DC" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32C51458" w14:textId="4DAA530D" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="505D844F" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A4106D2" w14:textId="4BAF6BBF" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="2EA9A31E" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23C566D7" w14:textId="67070186" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="3CE37643" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12D24D18" w14:textId="28E45C46" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="7D3CC34D" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BB4B901" w14:textId="3F2A3175" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="1F1D4E72" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50B82407" w14:textId="434B082B" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="42572D6D" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30853B7B" w14:textId="024799B5" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="10F66895" w14:textId="77777777" w:rsidR="00791D1A" w:rsidRDefault="00791D1A" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FE054D4" w14:textId="2C22F29B" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="2576896A" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53C1E785" w14:textId="50DBB088" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="4F8260AD" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17103BBB" w14:textId="77777777" w:rsidR="00F7400E" w:rsidRPr="00A3735E" w:rsidRDefault="00F7400E" w:rsidP="0031477A">
+          <w:p w14:paraId="57C3BD64" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5ED98001" w14:textId="77777777" w:rsidR="009F4EA5" w:rsidRPr="00A3735E" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+          <w:p w14:paraId="0B45786D" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59107C74" w14:textId="77777777" w:rsidR="009F4EA5" w:rsidRPr="00A3735E" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+          <w:p w14:paraId="0329B1F0" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="68836307" w14:textId="77777777" w:rsidR="009F4EA5" w:rsidRPr="00A3735E" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+            <w:r w:rsidRPr="006A3650">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nom :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719BEA79" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73116167" w14:textId="1B88DABE" w:rsidR="009F4EA5" w:rsidRPr="00A3735E" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+          <w:p w14:paraId="057F1D32" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="7CD2B36F" w14:textId="77777777" w:rsidR="009F4EA5" w:rsidRPr="0031477A" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A3650">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date et Signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788FCDAB" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3A3AB5D1" w14:textId="77777777" w:rsidR="009F4EA5" w:rsidRPr="0031477A" w:rsidRDefault="009F4EA5" w:rsidP="0031477A">
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FD21667" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="006A3650" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
                 <w:tab w:val="left" w:pos="9000"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79B23BDD" w14:textId="77777777" w:rsidR="005A4E03" w:rsidRPr="0031477A" w:rsidRDefault="005A4E03" w:rsidP="005A4E03">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5580"/>
+                <w:tab w:val="left" w:pos="9000"/>
+              </w:tabs>
+              <w:ind w:right="72"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="232A0F60" w14:textId="77777777" w:rsidR="00D6011C" w:rsidRDefault="00D6011C" w:rsidP="004703E6">
-[...11 lines deleted...]
-    <w:p w14:paraId="1F9C92CB" w14:textId="77777777" w:rsidR="00AB31E4" w:rsidRPr="00D6011C" w:rsidRDefault="00AB31E4" w:rsidP="00D6011C">
+    <w:p w14:paraId="3E03AE11" w14:textId="77777777" w:rsidR="00AB31E4" w:rsidRPr="00D6011C" w:rsidRDefault="00AB31E4" w:rsidP="00D6011C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB31E4" w:rsidRPr="00D6011C" w:rsidSect="00B1231F">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="991" w:bottom="0" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25BDE935" w14:textId="77777777" w:rsidR="003E42C8" w:rsidRDefault="003E42C8" w:rsidP="00E70CC5">
+    <w:p w14:paraId="1346D977" w14:textId="77777777" w:rsidR="00046F45" w:rsidRDefault="00046F45" w:rsidP="00E70CC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="333AB8EA" w14:textId="77777777" w:rsidR="003E42C8" w:rsidRDefault="003E42C8" w:rsidP="00E70CC5">
+    <w:p w14:paraId="57D6FCCF" w14:textId="77777777" w:rsidR="00046F45" w:rsidRDefault="00046F45" w:rsidP="00E70CC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6CF4CF61" w14:textId="710E90AC" w:rsidR="00054533" w:rsidRDefault="00054533">
+  <w:p w14:paraId="21386C4B" w14:textId="1BEF1743" w:rsidR="00C20952" w:rsidRDefault="00C20952">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
-      <w:t>Fiche de recueil</w:t>
+      <w:t xml:space="preserve">Fiche de recueil </w:t>
     </w:r>
-    <w:r w:rsidR="009979F7">
+    <w:r w:rsidR="00087D29">
+      <w:t>mise à jour 09/</w:t>
+    </w:r>
+    <w:r w:rsidR="00324864">
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00152E1C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:t>du 1</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> degré</w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1480910275"/>
+        <w:id w:val="-1339997965"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="06C49B67" w14:textId="77777777" w:rsidR="006608BF" w:rsidRDefault="006608BF">
+  <w:p w14:paraId="0C9F3A4A" w14:textId="77777777" w:rsidR="00A97A38" w:rsidRDefault="00A97A38">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2705E04C" w14:textId="77777777" w:rsidR="003E42C8" w:rsidRDefault="003E42C8" w:rsidP="00E70CC5">
+    <w:p w14:paraId="7645000A" w14:textId="77777777" w:rsidR="00046F45" w:rsidRDefault="00046F45" w:rsidP="00E70CC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="228D3DC4" w14:textId="77777777" w:rsidR="003E42C8" w:rsidRDefault="003E42C8" w:rsidP="00E70CC5">
+    <w:p w14:paraId="6030AC40" w14:textId="77777777" w:rsidR="00046F45" w:rsidRDefault="00046F45" w:rsidP="00E70CC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1928591C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4FED116"/>
     <w:lvl w:ilvl="0" w:tplc="040C0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -6713,50 +7792,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F626EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79F2D368"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33C9705D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F3AA18A"/>
     <w:lvl w:ilvl="0" w:tplc="EA3A373A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -6827,51 +8055,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A9C459C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="440014D0"/>
     <w:lvl w:ilvl="0" w:tplc="040C0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -6916,51 +8144,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422C5679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CA850C"/>
     <w:lvl w:ilvl="0" w:tplc="BFA6E084">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7006,51 +8234,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A46CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55225BAE"/>
     <w:lvl w:ilvl="0" w:tplc="228C97BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7096,51 +8324,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C6914CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="398620E0"/>
     <w:lvl w:ilvl="0" w:tplc="B6E63A84">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7208,51 +8436,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528D4350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEE01FD0"/>
     <w:lvl w:ilvl="0" w:tplc="3CB084DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="0000FF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7298,51 +8526,314 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A15E55"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5AE811BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BCC61D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0FADAB4"/>
+    <w:lvl w:ilvl="0" w:tplc="1C3EE7EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EE669CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94120340"/>
     <w:lvl w:ilvl="0" w:tplc="B644CF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -7387,51 +8878,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="781640BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="520049EC"/>
     <w:lvl w:ilvl="0" w:tplc="39FCFD5C">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -7477,299 +8968,344 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="168"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804C1C"/>
-    <w:rsid w:val="00003C6C"/>
+    <w:rsid w:val="0000633D"/>
+    <w:rsid w:val="00006E86"/>
+    <w:rsid w:val="00010F5B"/>
+    <w:rsid w:val="000159EC"/>
     <w:rsid w:val="00016971"/>
     <w:rsid w:val="000320DF"/>
+    <w:rsid w:val="00033A5F"/>
     <w:rsid w:val="00034F72"/>
     <w:rsid w:val="00037257"/>
     <w:rsid w:val="000400F4"/>
     <w:rsid w:val="000409D5"/>
-    <w:rsid w:val="00054533"/>
+    <w:rsid w:val="00046F45"/>
     <w:rsid w:val="00054C49"/>
+    <w:rsid w:val="00056574"/>
     <w:rsid w:val="00062B50"/>
     <w:rsid w:val="00073801"/>
+    <w:rsid w:val="00076F8C"/>
+    <w:rsid w:val="00087D29"/>
+    <w:rsid w:val="000B12BF"/>
     <w:rsid w:val="000B18B7"/>
+    <w:rsid w:val="000B1EC5"/>
+    <w:rsid w:val="000F363E"/>
+    <w:rsid w:val="00152E1C"/>
     <w:rsid w:val="001A5096"/>
+    <w:rsid w:val="001C17BC"/>
+    <w:rsid w:val="001C3F21"/>
+    <w:rsid w:val="001F034E"/>
     <w:rsid w:val="002104F3"/>
     <w:rsid w:val="002153A5"/>
     <w:rsid w:val="002160C4"/>
     <w:rsid w:val="002237A7"/>
     <w:rsid w:val="00225ED0"/>
     <w:rsid w:val="00270005"/>
-    <w:rsid w:val="002919E2"/>
+    <w:rsid w:val="00274F31"/>
     <w:rsid w:val="002A138B"/>
+    <w:rsid w:val="002B2276"/>
     <w:rsid w:val="002B5060"/>
-    <w:rsid w:val="002D61BB"/>
+    <w:rsid w:val="002D30B6"/>
     <w:rsid w:val="002F6275"/>
     <w:rsid w:val="00310A90"/>
     <w:rsid w:val="0031112D"/>
     <w:rsid w:val="0031477A"/>
-    <w:rsid w:val="0032424D"/>
+    <w:rsid w:val="003210A2"/>
+    <w:rsid w:val="00324864"/>
     <w:rsid w:val="00344AC3"/>
     <w:rsid w:val="003518D7"/>
+    <w:rsid w:val="00365248"/>
     <w:rsid w:val="00365A0E"/>
     <w:rsid w:val="00376446"/>
     <w:rsid w:val="00382632"/>
+    <w:rsid w:val="00384124"/>
     <w:rsid w:val="003A09DB"/>
+    <w:rsid w:val="003A3AD1"/>
     <w:rsid w:val="003A3D00"/>
-    <w:rsid w:val="003E42C8"/>
+    <w:rsid w:val="003C55AA"/>
+    <w:rsid w:val="003C7CD0"/>
     <w:rsid w:val="003F35F7"/>
+    <w:rsid w:val="003F6508"/>
     <w:rsid w:val="0040330D"/>
+    <w:rsid w:val="0040670F"/>
     <w:rsid w:val="004202FE"/>
     <w:rsid w:val="004217F0"/>
+    <w:rsid w:val="0042387B"/>
+    <w:rsid w:val="00432A36"/>
     <w:rsid w:val="004349E9"/>
     <w:rsid w:val="00453D06"/>
     <w:rsid w:val="004703E6"/>
     <w:rsid w:val="004766DD"/>
     <w:rsid w:val="00483A73"/>
+    <w:rsid w:val="004A272B"/>
     <w:rsid w:val="004A74DE"/>
+    <w:rsid w:val="004B0A88"/>
     <w:rsid w:val="004C18D8"/>
     <w:rsid w:val="004C68DE"/>
     <w:rsid w:val="004D558B"/>
     <w:rsid w:val="004D649D"/>
+    <w:rsid w:val="004E2034"/>
     <w:rsid w:val="004F6888"/>
     <w:rsid w:val="00524656"/>
-    <w:rsid w:val="00526E4E"/>
     <w:rsid w:val="0056126A"/>
+    <w:rsid w:val="00562E42"/>
+    <w:rsid w:val="00563B07"/>
     <w:rsid w:val="0057401D"/>
+    <w:rsid w:val="00590A03"/>
+    <w:rsid w:val="00592F17"/>
+    <w:rsid w:val="005A4E03"/>
     <w:rsid w:val="005F321A"/>
     <w:rsid w:val="005F64CE"/>
     <w:rsid w:val="00602045"/>
-    <w:rsid w:val="006031CD"/>
-    <w:rsid w:val="006256D8"/>
+    <w:rsid w:val="0060556A"/>
+    <w:rsid w:val="00615AFE"/>
     <w:rsid w:val="00627615"/>
     <w:rsid w:val="00632AA5"/>
     <w:rsid w:val="00636717"/>
     <w:rsid w:val="00645DA2"/>
-    <w:rsid w:val="006608BF"/>
     <w:rsid w:val="00684226"/>
     <w:rsid w:val="00687669"/>
+    <w:rsid w:val="006A3650"/>
     <w:rsid w:val="006B7292"/>
-    <w:rsid w:val="006E268E"/>
     <w:rsid w:val="006F5F45"/>
     <w:rsid w:val="006F7520"/>
     <w:rsid w:val="00714CA9"/>
     <w:rsid w:val="00733CC7"/>
     <w:rsid w:val="00773497"/>
-    <w:rsid w:val="0079481B"/>
+    <w:rsid w:val="00791D1A"/>
+    <w:rsid w:val="007D5457"/>
     <w:rsid w:val="00804C1C"/>
     <w:rsid w:val="008127B3"/>
     <w:rsid w:val="00830693"/>
     <w:rsid w:val="0085258A"/>
     <w:rsid w:val="00891B08"/>
     <w:rsid w:val="00897669"/>
     <w:rsid w:val="008B0504"/>
+    <w:rsid w:val="008B4B9D"/>
     <w:rsid w:val="008D4E30"/>
     <w:rsid w:val="008D7097"/>
     <w:rsid w:val="008E2134"/>
     <w:rsid w:val="009361DA"/>
-    <w:rsid w:val="00936780"/>
     <w:rsid w:val="00950BD5"/>
     <w:rsid w:val="009575F2"/>
     <w:rsid w:val="009814D5"/>
     <w:rsid w:val="00983427"/>
     <w:rsid w:val="009864AA"/>
     <w:rsid w:val="00987605"/>
+    <w:rsid w:val="0099140F"/>
     <w:rsid w:val="00996E39"/>
-    <w:rsid w:val="009979F7"/>
     <w:rsid w:val="009D7B39"/>
     <w:rsid w:val="009E0130"/>
     <w:rsid w:val="009E6293"/>
     <w:rsid w:val="009F4EA5"/>
     <w:rsid w:val="009F6150"/>
     <w:rsid w:val="00A03450"/>
     <w:rsid w:val="00A33B0D"/>
-    <w:rsid w:val="00A3735E"/>
+    <w:rsid w:val="00A45491"/>
     <w:rsid w:val="00A56079"/>
     <w:rsid w:val="00A64CBA"/>
-    <w:rsid w:val="00A6763D"/>
     <w:rsid w:val="00A707B1"/>
+    <w:rsid w:val="00A85575"/>
+    <w:rsid w:val="00A97A38"/>
     <w:rsid w:val="00AB31E4"/>
     <w:rsid w:val="00AC7762"/>
     <w:rsid w:val="00AD7DB3"/>
     <w:rsid w:val="00B00B85"/>
     <w:rsid w:val="00B05B14"/>
     <w:rsid w:val="00B1231F"/>
     <w:rsid w:val="00B370C9"/>
     <w:rsid w:val="00B37A3B"/>
     <w:rsid w:val="00B503BF"/>
     <w:rsid w:val="00B56572"/>
-    <w:rsid w:val="00B703C7"/>
     <w:rsid w:val="00B712F4"/>
     <w:rsid w:val="00B7453A"/>
     <w:rsid w:val="00B816E3"/>
     <w:rsid w:val="00B910BE"/>
     <w:rsid w:val="00BA0764"/>
     <w:rsid w:val="00BA2371"/>
     <w:rsid w:val="00BB0339"/>
     <w:rsid w:val="00BB21C3"/>
     <w:rsid w:val="00BE148C"/>
+    <w:rsid w:val="00C0562B"/>
     <w:rsid w:val="00C17C15"/>
+    <w:rsid w:val="00C20952"/>
     <w:rsid w:val="00C33356"/>
-    <w:rsid w:val="00C476CB"/>
+    <w:rsid w:val="00C35D2B"/>
+    <w:rsid w:val="00C54CC1"/>
     <w:rsid w:val="00C61774"/>
     <w:rsid w:val="00C6257D"/>
     <w:rsid w:val="00C633FB"/>
     <w:rsid w:val="00C83E56"/>
     <w:rsid w:val="00C950FD"/>
-    <w:rsid w:val="00CB1459"/>
+    <w:rsid w:val="00CB1A11"/>
     <w:rsid w:val="00CB62C4"/>
     <w:rsid w:val="00CC2AE4"/>
     <w:rsid w:val="00CD6056"/>
     <w:rsid w:val="00CD6A96"/>
+    <w:rsid w:val="00CE5B17"/>
     <w:rsid w:val="00CF35BA"/>
     <w:rsid w:val="00CF7DC7"/>
     <w:rsid w:val="00D238B8"/>
     <w:rsid w:val="00D37A63"/>
     <w:rsid w:val="00D420A9"/>
     <w:rsid w:val="00D6011C"/>
     <w:rsid w:val="00D7163F"/>
+    <w:rsid w:val="00D777DF"/>
+    <w:rsid w:val="00D811E9"/>
     <w:rsid w:val="00DC6C9D"/>
     <w:rsid w:val="00DD69FB"/>
     <w:rsid w:val="00E20EB6"/>
     <w:rsid w:val="00E35F83"/>
+    <w:rsid w:val="00E53D09"/>
     <w:rsid w:val="00E70CC5"/>
     <w:rsid w:val="00EA35C2"/>
     <w:rsid w:val="00EA5E44"/>
     <w:rsid w:val="00EB2082"/>
+    <w:rsid w:val="00EB2CA0"/>
+    <w:rsid w:val="00ED07A3"/>
     <w:rsid w:val="00ED7226"/>
+    <w:rsid w:val="00F138CF"/>
     <w:rsid w:val="00F3738A"/>
-    <w:rsid w:val="00F37D92"/>
     <w:rsid w:val="00F401AD"/>
-    <w:rsid w:val="00F431C0"/>
-    <w:rsid w:val="00F45C0A"/>
     <w:rsid w:val="00F502DA"/>
-    <w:rsid w:val="00F7400E"/>
     <w:rsid w:val="00F833F1"/>
     <w:rsid w:val="00F86E0D"/>
-    <w:rsid w:val="00FC2640"/>
+    <w:rsid w:val="00FD6AA2"/>
     <w:rsid w:val="00FE1295"/>
-    <w:rsid w:val="00FF5D01"/>
     <w:rsid w:val="00FF62E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="20D88F94"/>
+  <w14:docId w14:val="229695B1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{99022A8E-9BA4-4EAF-A696-A3874713495F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8353,55 +9889,195 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B1231F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3738A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D811E9"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="262879791">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="373772774">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="836728098">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="935553693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="966935778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1888374879">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1987052919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1996646427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1999768520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2098285536">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rapportprotectionenfance40@ac-bordeaux.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8638,81 +10314,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A4ACA68-51E7-4A5A-A645-2CEFED2EBC95}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{252A66DB-0ACC-4BC3-949F-1B706558E39A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>545</Words>
-  <Characters>3001</Characters>
+  <Words>780</Words>
+  <Characters>4296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FICHE DE SIGNALEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3539</CharactersWithSpaces>
+  <CharactersWithSpaces>5066</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FICHE DE SIGNALEMENT</dc:title>
   <dc:subject/>
   <dc:creator>Inspection Académique Landes</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>