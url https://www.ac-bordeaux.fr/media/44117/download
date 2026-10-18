--- v0 (2026-07-15)
+++ v1 (2026-10-18)
@@ -1,6246 +1,2991 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\DES4\DIVERS\REGLEMENTATION DCS\VAE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sfer.in.adc.education.fr\MesEspacesPartages\str-dgesip-a1-3\1.5 PROFESSIONS REGLEMENTEES\Expertise comptable\1. TEXTES REGLEMENTAIRES\9. VAE\Docs VAE\2. Référentiels DCG &amp; DSCG\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76595DA9-AF9D-4077-A53C-BCA298D9718E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="m3NTOEzDXpmr0pENRRfSwjUHIwmGKd7ErMLYVLfZWUSRo5yuyyrxFBD+Ysh7hQYOIccbPUpdkTtRy8ERGxhEnQ==" workbookSaltValue="Qs0R2wOjAwvpVJhjyZNtLg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7050"/>
+    <workbookView xWindow="-28920" yWindow="-555" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Préambule" sheetId="1" r:id="rId1"/>
-    <sheet name="A1- UE1 - Fondamentaux du droit" sheetId="2" r:id="rId2"/>
-[...12 lines deleted...]
-    <sheet name="Feuil1" sheetId="16" r:id="rId15"/>
+    <sheet name="T1- UE1 - Fondamentaux du droit" sheetId="16" r:id="rId2"/>
+    <sheet name="T1 - UE2 - Droit des affaires" sheetId="17" r:id="rId3"/>
+    <sheet name="T1 - UE3 - Droit social" sheetId="19" r:id="rId4"/>
+    <sheet name="T1 - UE4 - Droit fiscal" sheetId="20" r:id="rId5"/>
+    <sheet name="T2 - UE6 - Finance d'entreprise" sheetId="21" r:id="rId6"/>
+    <sheet name="T2 - UE9 - Comptabilité" sheetId="22" r:id="rId7"/>
+    <sheet name="T2 - UE10 - Compta. approfondie" sheetId="23" r:id="rId8"/>
+    <sheet name="T2 - UE11 - Contrôle de gestion" sheetId="24" r:id="rId9"/>
+    <sheet name="T3 - UE5 Economie contemporaine" sheetId="25" r:id="rId10"/>
+    <sheet name="T3 - UE7 - Management des orga" sheetId="26" r:id="rId11"/>
+    <sheet name="T4 - UE8 - SIG" sheetId="27" r:id="rId12"/>
+    <sheet name="T4 - UE12 Anglais des affaires" sheetId="28" r:id="rId13"/>
+    <sheet name="T4 - UE 13 Com. professionnelle" sheetId="29" r:id="rId14"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1383" uniqueCount="971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="755">
   <si>
     <t>DCG</t>
   </si>
   <si>
     <t>Note préalable</t>
   </si>
   <si>
-    <t>Ce fichier Excel concerne les unités d'enseignement qu'il est possible de présenter dans le cadre du dispositif de la validation des acquis de l’expérience en ce qui concerne le Diplôme de Comptabilité et de Gestion (DCG). 
-[...16 lines deleted...]
-Les contenus des colonnes ou cadres à remplir sont également précisés page 10 du livret 2
+    <t>DCG - VAE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UE </t>
+  </si>
+  <si>
+    <t>n° 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intitulé : </t>
+  </si>
+  <si>
+    <t>Fondamentaux du droit</t>
+  </si>
+  <si>
+    <t>Nom du candidat</t>
+  </si>
+  <si>
+    <t>Prénom du candidat</t>
+  </si>
+  <si>
+    <t>Points du programme</t>
+  </si>
+  <si>
+    <t>Énoncé</t>
+  </si>
+  <si>
+    <t>Apprécier la recevabilité et la force probante des moyens de preuve</t>
+  </si>
+  <si>
+    <t>Vérifier l'existence d'une personne juridique</t>
+  </si>
+  <si>
+    <t>Commentaires du candidat ( il s'agit pour le candidat d'apporter des éléments objectivés permettant au jury de mieux percevoir comment la pratique professionnelle a pu contribuer à l'acquisition de compétences.)</t>
+  </si>
+  <si>
+    <t>Avis motivé des examinateurs</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="21"/>
+        <color indexed="63"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Diplôme de Comptabilité et de Gestion</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Appréhender le contexte juridique en vigueur en droit privé</t>
+  </si>
+  <si>
+    <t>1.1 Rechercher les règles applicables à la situation du client</t>
+  </si>
+  <si>
+    <t>Caractériser la règle de droit</t>
+  </si>
+  <si>
+    <t>Distinguer les différentes sources du droit</t>
+  </si>
+  <si>
+    <t>1.2 Déterminer le mode de résolution adapté à un litige</t>
+  </si>
+  <si>
+    <t>Vérifier les conditions de recevabilité de l'action en justice</t>
+  </si>
+  <si>
+    <t>Distinguer les modes judiciaires de résolution des litiges des modes alternatifs</t>
+  </si>
+  <si>
+    <t>2. Qualifier la situation juridique du client</t>
+  </si>
+  <si>
+    <t>2.1 Qualifier la personne juridique et ses biens</t>
+  </si>
+  <si>
+    <t>Identifier les attributs de la personnalité juridique</t>
+  </si>
+  <si>
+    <t>Analyser la capacité d'une personne à accomplir un acte juridique dans une situation donnée</t>
+  </si>
+  <si>
+    <t>2.2 Accompagner un entrepreneur individuel dans son activité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evaluer les risques patrimoniaux de l'exercice d'une activité professionnelle par un entrepreneur individuel </t>
+  </si>
+  <si>
+    <t>Identifier les types d'entrepreneur individuel (le commerçant, l'agriculteur, l'artisan, le professionnel libéral)</t>
+  </si>
+  <si>
+    <t>Vérifier qu'une personne remplit les conditions pour exercer une activité indépendante</t>
+  </si>
+  <si>
+    <t>Proposer un statut pour le conjoint de l'entrepreneur</t>
+  </si>
+  <si>
+    <t>Evaluer les conséquences du régime juridique applicable au couple sur le patrimoine</t>
+  </si>
+  <si>
+    <t>Décrire le processus de réalisation des formalités de la création d'une entreprise individuelle</t>
+  </si>
+  <si>
+    <t>3. Appliquer le cadre juridique adapté à une situation professionnelle</t>
+  </si>
+  <si>
+    <t>3.1 Accompagner le client dans ses relations contractuelles</t>
+  </si>
+  <si>
+    <t>Identifier la phase précontractuelle du contrat</t>
+  </si>
+  <si>
+    <t>Vérifier la validité d'un contrat</t>
+  </si>
+  <si>
+    <t>Justifier l'intérêt d'une clause contractuelle donnée pour les parties</t>
+  </si>
+  <si>
+    <t>Vérifier la validité d'une clause contractuelle</t>
+  </si>
+  <si>
+    <t>Proposer des sanctions adaptées en cas d'inexécution d'un contrat</t>
+  </si>
+  <si>
+    <t>3.2 Accompagner le client dans ses contrats courants</t>
+  </si>
+  <si>
+    <t>Analyser les caractéristiques essentielles des contrats de vente, des contrats d'entreprise et des contrats de consommation</t>
+  </si>
+  <si>
+    <t>Caractériser la protection des parties pour chacun des contrats</t>
+  </si>
+  <si>
+    <t>Justifier le choix d'une sûreté et ses principaux effets dans une situation donnée</t>
+  </si>
+  <si>
+    <t>3.3 Apprécier les conséquences des responsabilités civiles de l'entrepreneur individuel</t>
+  </si>
+  <si>
+    <t>Distinguer responsabilité civile et responsabilité pénale</t>
+  </si>
+  <si>
+    <t>Vérifier les conditions de mise en œuvre de la responsabilité civile et les causes possibles d'exonération</t>
+  </si>
+  <si>
+    <t>3.4 Etablir la preuve des droits</t>
+  </si>
+  <si>
+    <t>Justifier sur qui pèse la charge de la preuve</t>
+  </si>
+  <si>
+    <t>1. Appréhender le contexte juridique en droit des affaires</t>
+  </si>
+  <si>
+    <t>Distinguer les sources du droit des affaires</t>
+  </si>
+  <si>
+    <t>2. Qualifier le cadre juridique du client</t>
+  </si>
+  <si>
+    <t>2.1 Apprécier la validité du contrat de société</t>
+  </si>
+  <si>
+    <t>Vérifier les conditions de validité du contrat de société</t>
+  </si>
+  <si>
+    <t>Déduire les conséquences de l'absence d'une des conditions de validité</t>
+  </si>
+  <si>
+    <t>2.2 Acquérir la personnalité juridique</t>
+  </si>
+  <si>
+    <t>Accomplir les formalités administratives d'immatriculation de la société</t>
+  </si>
+  <si>
+    <t>Déduire les conséquences d'un acte conclu pendant le processus d'immatriculation</t>
+  </si>
+  <si>
+    <t>Repérer les attributs de la société personne morale</t>
+  </si>
+  <si>
+    <t>Apprécier les conséquences de l'acquisition de la personnalité morale</t>
+  </si>
+  <si>
+    <t>Déterminer les caractéristiques et les effets d'une société sans personnalité juridique</t>
+  </si>
+  <si>
+    <t>2.3 Accompagner le fonctionnement de la société</t>
+  </si>
+  <si>
+    <t>Analyser le statut et le rôle du dirigeant dans le fonctionnement de la société</t>
+  </si>
+  <si>
+    <t>Analyser le rôle des associés dans le fonctionnement de la société</t>
+  </si>
+  <si>
+    <t>Apprécier la conformité d'une décision à l'intérêt social et détecter d'éventuels abus de majorité ou de minorité</t>
+  </si>
+  <si>
+    <t>2.4 Adapter la forme sociétaire aux demandes du client</t>
+  </si>
+  <si>
+    <t>Apprécier les effets de la transformation de la société</t>
+  </si>
+  <si>
+    <t>Analyser les étapes du processus de transformation de la société</t>
+  </si>
+  <si>
+    <t>2.5 Accompagner la disparition de la société</t>
+  </si>
+  <si>
+    <t>Expliquer le processus de dissolution et de liquidation</t>
+  </si>
+  <si>
+    <t>Apprécier les effets de la dissolution et de la liquidation</t>
+  </si>
+  <si>
+    <t>3.1 Identifier les règles applicables à la gestion d'un fonds de commerce</t>
+  </si>
+  <si>
+    <t>Repérer les éléments constitutifs du fonds de commerce</t>
+  </si>
+  <si>
+    <t>Expliquer le fonctionnement d'un contrat de bail commercial</t>
+  </si>
+  <si>
+    <t>3.2 Identifier la forme sociétaire adaptée à la situation du client</t>
+  </si>
+  <si>
+    <t>Analyser les règles de fonctionnement des sociétés commerciales</t>
+  </si>
+  <si>
+    <t>Expliquer l'utilité des autres formes sociétaires et groupements</t>
+  </si>
+  <si>
+    <t>Conseiller la forme juridique la plus adaptée à une situation</t>
+  </si>
+  <si>
+    <t>3.3 Proposer des choix de financement adaptés aux besoins du client</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expliquer les processus d'augmentation et de réduction du capital et leur utilité </t>
+  </si>
+  <si>
+    <t>Expliquer le processus d'émission des emprunts obligatoires et son utilité</t>
+  </si>
+  <si>
+    <t>Comparer les modalités juridiques des modes de financement pour répondre aux besoins du client</t>
+  </si>
+  <si>
+    <t>4.1 Se repérer dans l'environnement pénal</t>
+  </si>
+  <si>
+    <t>Déterminer les grandes étapes de la procédure pénale</t>
+  </si>
+  <si>
+    <t>Identifier la personne responsable pénalement</t>
+  </si>
+  <si>
+    <t>4.2 Repérer les infractions dans une situation donnée</t>
+  </si>
+  <si>
+    <t>Qualifier les éléments constitutifs d'une infraction dans une situation donnée</t>
+  </si>
+  <si>
+    <t>V a l i d a t i o n  d e s  A c q u i s  d e  l ’ E x p é r i e n c e</t>
+  </si>
+  <si>
+    <t>Description des compétences</t>
+  </si>
+  <si>
+    <t>Déterminer la juridiction compétente dans un litige de droit privé</t>
+  </si>
+  <si>
+    <t>Apprécier la portée d'un engagement contractuel</t>
+  </si>
+  <si>
+    <t>Fréquence</t>
+  </si>
+  <si>
+    <t>HEBDO</t>
+  </si>
+  <si>
+    <t>QUOT</t>
+  </si>
+  <si>
+    <t>OCCAS</t>
+  </si>
+  <si>
+    <t>MENS</t>
+  </si>
+  <si>
+    <t>EXCEPT</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Niveau d'autonomie
 </t>
-  </si>
-[...326 lines deleted...]
-    <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1 = activité fortement encadrée
+2 = activité supervisée partiellement
+3 = activité réalisée en autonomie</t>
+    </r>
+  </si>
+  <si>
+    <t>4, Apprécier la mise en œuvre de la responsabilité pénale appliquée aux affaires</t>
   </si>
   <si>
     <t>n° 2</t>
   </si>
   <si>
-    <t>Droit des sociétés et des groupements d'affaires</t>
+    <t>Droit des affaires</t>
   </si>
   <si>
     <t>n° 3</t>
   </si>
   <si>
     <t>Droit social</t>
   </si>
   <si>
+    <t>n° 4</t>
+  </si>
+  <si>
+    <t>Droit fiscal</t>
+  </si>
+  <si>
+    <t>n° 6</t>
+  </si>
+  <si>
+    <t>Finance d'entreprise</t>
+  </si>
+  <si>
+    <t>n° 9</t>
+  </si>
+  <si>
+    <t>Comptabilité</t>
+  </si>
+  <si>
+    <t>n° 10</t>
+  </si>
+  <si>
+    <t>Comptabilité approfondie</t>
+  </si>
+  <si>
+    <t>n° 11</t>
+  </si>
+  <si>
+    <t>Contrôle de gestion</t>
+  </si>
+  <si>
+    <t>n° 5</t>
+  </si>
+  <si>
+    <t>Economie contemporaine</t>
+  </si>
+  <si>
+    <t>n° 7</t>
+  </si>
+  <si>
+    <t>Management des organisations</t>
+  </si>
+  <si>
+    <t>n° 8</t>
+  </si>
+  <si>
+    <t>Système d'information et de gestion</t>
+  </si>
+  <si>
+    <t>n° 12</t>
+  </si>
+  <si>
+    <t>Anglais des affaires</t>
+  </si>
+  <si>
+    <t>n° 13</t>
+  </si>
+  <si>
+    <t>Communication professionnelle</t>
+  </si>
+  <si>
+    <t>1. Appréhender le contexte juridique en vigueur en droit social</t>
+  </si>
+  <si>
+    <t>1.1 Maîtriser les spécificités du droit social</t>
+  </si>
+  <si>
+    <t>Distinguer le contrat de travail d'autres situations de travail et en déduire les conséquences juridiques</t>
+  </si>
+  <si>
+    <t>Identifier le régime social auquel une personne est assujettie</t>
+  </si>
+  <si>
+    <t>1.2 Apprécier le rôle des acteurs de la relation de travail</t>
+  </si>
+  <si>
+    <t>Vérifier les conditions de mise en place d'une représentation du personnel et préciser ses attributions</t>
+  </si>
+  <si>
+    <t>Déterminer les missions et les moyens d'action des instances de contrôle en droit social</t>
+  </si>
+  <si>
+    <t>Déterminer la juridiction compétente à l'occasion d'un litige</t>
+  </si>
+  <si>
+    <t>Expliquer les spécifités de la procédure prud'homale</t>
+  </si>
+  <si>
+    <t>1.3 Déterminer la règle applicable à une situation de travail</t>
+  </si>
+  <si>
+    <t>Vérifier le respect des modalités d'adoption, de modification et de dénonciation des sources professionnelles du droit du travail</t>
+  </si>
+  <si>
+    <t>Déterminer si un accord ou une convention collective s'applique à une entreprise</t>
+  </si>
+  <si>
+    <t>Apprécier la validité des sources professionnelles du droit du travail</t>
+  </si>
+  <si>
+    <t>Résoudre un conflit de normes en droit social</t>
+  </si>
+  <si>
+    <t>2.1 Accompagner l'employeur dans la formation du contrat de travail</t>
+  </si>
+  <si>
+    <t>Déterminer les obligations inhérentes à tout contrat de travail</t>
+  </si>
+  <si>
+    <t>Apprécier la validité et la portée d'un recrutement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apprécier l'intérêt et la validité des clauses spécifiques d'un contrat de travail et des conditions de leur mise en œuvre </t>
+  </si>
+  <si>
+    <t>2.2 Accompagner l'employeur dans l'exécution du contrat de travail</t>
+  </si>
+  <si>
+    <t>Distinguer les éléments de la rémunération et en déduire le régime juridique applicable</t>
+  </si>
+  <si>
+    <t>Identifier les acteurs chargés de la protection de la santé du salarié et préciser leurs missions</t>
+  </si>
+  <si>
+    <t>Evaluer le temps de travail du salarié et en déduire le régime juridique applicable</t>
+  </si>
+  <si>
+    <t>Vérifier le respect du cadre légal des droits à congés payés et des droits au repos du salarié</t>
+  </si>
+  <si>
+    <t>Préciser les limites légales et conventionnelles encadrant la fixation de la rémunération</t>
+  </si>
+  <si>
+    <t>Préciser le cadre légal et conventionnel des dispositifs de partage de la valeur</t>
+  </si>
+  <si>
+    <t>Vérifier les obligations de l'employeur en matière de formation</t>
+  </si>
+  <si>
+    <t>Vérifier les conditions de mobilisation d'un dispositif de formation à l'initiative de l'employeur ou du salarié et en déduire le régime juridique</t>
+  </si>
+  <si>
+    <t>Vérifier la possibilité pour un salarié d'exercer son droit de retrait et/ou son obligation d'alerte, dans une situation donnée</t>
+  </si>
+  <si>
+    <t>Apprécier la validité de l'exercice du pouvoir de direction, de contrôle et de sanction de l'employeur</t>
+  </si>
+  <si>
+    <t>Analyser l'étendue de l'obligation de sécurité de l'employeur et ses sanctions</t>
+  </si>
+  <si>
+    <t>Qualifier une modification du contrat de travail et une modification des conditions de travail, et en déduire les conséquences juridiques correspondantes</t>
+  </si>
+  <si>
+    <t>2.3 Accompagner l'employeur dans la rupture du contrat de travail</t>
+  </si>
+  <si>
+    <t>Repérer les hypothèses de rupture du contrat de travail ouvrant droit à l'allocation de retour à l'emploi</t>
+  </si>
+  <si>
+    <t>Déterminer le mode de rupture adapté à une situation donnée et en déduire les conséquences financières</t>
+  </si>
+  <si>
+    <t>Vérifier les conditions d'attribution de la pension de retraite du régime général et identifier les éléments de calcul de la pension</t>
+  </si>
+  <si>
+    <t>Apprécier la validité de la rupture du contrat de travail</t>
+  </si>
+  <si>
+    <t>3.1 Adapter le type de contrat de travail à une situation donnée</t>
+  </si>
+  <si>
+    <t>Proposer à l'employeur un contrat de travail adapté à une situation donnée</t>
+  </si>
+  <si>
+    <t>Apprécier la légalité de la mise en œuvre du contrat de travail dans une situation donnée</t>
+  </si>
+  <si>
+    <t>3.2 Appréhender les règles relatives à l'accident, la maladie, la grossesse</t>
+  </si>
+  <si>
+    <t>Distinguer les risques professionnels et non professionnels</t>
+  </si>
+  <si>
+    <t>Apprécier la prise en charge de ces risques par l'employeur et par la protection sociale</t>
+  </si>
+  <si>
+    <t>3.3 Adapter les règles relatives au temps de travail</t>
+  </si>
+  <si>
+    <t>Apprécier les marges de manœuvre de l'employeur pour adapter le temps de travail d'un salarié à temps plein</t>
+  </si>
+  <si>
+    <t>3.4 Accompagner l'employeur dans le traitement d'un conflit collectif</t>
+  </si>
+  <si>
+    <t>Caractériser un conflit collectif et en déduire les conséquences pour les parties</t>
+  </si>
+  <si>
+    <t>3.5 Accompagner l'employeur dans l'évolution de sa situation juridique</t>
+  </si>
+  <si>
+    <t>Repérer, dans une situation donnée, une modification de la situation juridique de l'employeur et en déduire les conséquences juridiques pour l'une et l'autre des parties</t>
+  </si>
+  <si>
+    <t>1. Accompagner le contribuable dans son environnement fiscal</t>
+  </si>
+  <si>
+    <t>1.1 Se repérer et agir dans le contexte fiscal français</t>
+  </si>
+  <si>
+    <t>Appréhender le cadre normatif fiscal</t>
+  </si>
+  <si>
+    <t>Identifier les impôts et taxes, et les contribuables</t>
+  </si>
+  <si>
+    <t>Identifier la structure et le rôle de l'administration fiscale</t>
+  </si>
+  <si>
+    <t>1.2 Aider le contribuable à organiser son environnement fiscal</t>
+  </si>
+  <si>
+    <t>Appréhender l'importance de l'agenda fiscal</t>
+  </si>
+  <si>
+    <t>Effectuer une veille documentaire</t>
+  </si>
+  <si>
+    <t>2. Conduire les obligations fiscales du cycle d'exploitation d'une entreprise</t>
+  </si>
+  <si>
+    <t>2.1 Conduire le processus de la TVA dans le cadre des différents régimes d'imposition</t>
+  </si>
+  <si>
+    <t>Appréhender le mécanisme de la TVA</t>
+  </si>
+  <si>
+    <t>Déterminer le champ d'application et la territorialité de la TVA</t>
+  </si>
+  <si>
+    <t>Caractériser, analyser et justifier le traitement des opérations en matière de TVA exigible</t>
+  </si>
+  <si>
+    <t>Caractériser, analyser et justifier le traitement des opérations en matière de TVA déductible</t>
+  </si>
+  <si>
+    <t>Caractériser, analyser et justifier le traitement des opérations dans le cadre d'un régime partiel</t>
+  </si>
+  <si>
+    <t>Analyser le processus de liquidation de la TVA en régime réel normal et les obligations liées</t>
+  </si>
+  <si>
+    <t>Etablir une analyse préalable à la prise de décision dans le cadre de l'exercice d'une option sur les débits</t>
+  </si>
+  <si>
+    <t>2.2 Déterminer le résultat imposable dans le cadre des bénéfices industriels et commerciaux (BIC) et mesurer les impacts sur l'entité et les personnes physiques liées</t>
+  </si>
+  <si>
+    <t>Repérer les activités et les personnes relevant du régime des BIC</t>
+  </si>
+  <si>
+    <t>Etablir le résultat imposable d'une entreprise individuelle en régime réel</t>
+  </si>
+  <si>
+    <t>Adapter le processus de détermination et d'imposition du résultat imposable dans un cadre sociétaire</t>
+  </si>
+  <si>
+    <t>2.3 Déterminer le résultat imposable dans le cadre de l'impôt sur les sociétés (IS) et mesurer les impacts sur l'entité et les personnes physiques liées</t>
+  </si>
+  <si>
+    <t>Repérer les formes juridiques éligibles au régime de l'IS</t>
+  </si>
+  <si>
+    <t>Liquider l'impôt et gérer son paiement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Etablir le résultat imposable </t>
+  </si>
+  <si>
+    <t>Etablir les produits imposables issus d'opérations spécifiques annexes (PVLT, cessions et concessions de brevet, titres des organismes de placement collectif en valeurs mobilières - OPCVM)</t>
+  </si>
+  <si>
+    <t>2.4 Accompagner la prise de décision en matière d'imposition des bénéfices (BIC/IR et IS)</t>
+  </si>
+  <si>
+    <t>Identifier les impacts des différents régimes d'imposition sur l'entité économique et les personnes physiques liées</t>
+  </si>
+  <si>
+    <t>Expliquer l'imputation du déficit fiscal du bénéfice industriel et commercial (BIC/IR)</t>
+  </si>
+  <si>
+    <t>Proposer des solutions de gestion du déficit fiscal (IS)</t>
+  </si>
+  <si>
+    <t>3. Conduire les obligations fiscales de la personne physique et de sa famille</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1 Conduire le processus de l'impôt sur le revenu </t>
+  </si>
+  <si>
+    <t>Déterminer le périmètre de l'impôt sur le revenu (IR)</t>
+  </si>
+  <si>
+    <t>Déterminer les revenus nets catégoriels</t>
+  </si>
+  <si>
+    <t>Déterminer les plus-values</t>
+  </si>
+  <si>
+    <t>Déterminer le revenu brut global, le revenu net global et le revenu imposable</t>
+  </si>
+  <si>
+    <t>Calculer l'impôt sur le revenu (IR)</t>
+  </si>
+  <si>
+    <t>Expliquer le processus de recouvrement de l'impôt sur le revenu</t>
+  </si>
+  <si>
+    <t>3.2 Identifier les prélèvements sociaux</t>
+  </si>
+  <si>
+    <t>Repérer le champ d'application des prélèvements sociaux (PS)</t>
+  </si>
+  <si>
+    <t>Expliquer les modalités de recouvrement des prélèvements sociaux</t>
+  </si>
+  <si>
+    <t>3.3 Identifier et évaluer la charge fiscale liée au patrimoine de la personne physique</t>
+  </si>
+  <si>
+    <t>Identifier les critères d'imposition</t>
+  </si>
+  <si>
+    <t>Déterminer l'assiette de l'impôt sur le patrimoine</t>
+  </si>
+  <si>
+    <t>Appliquer le mécanisme de calcul de l'impôt</t>
+  </si>
+  <si>
+    <t>Déclarer et payer l'impôt</t>
+  </si>
+  <si>
+    <t>1. Diagnostiquer la situation financière et extra-financière à partir des comptes sociaux</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1 Mettre en œuvre une démarche de diagnostic financier et extra-financier  : comprendre les grands enjeux de l'environnement économique qui affectent la très petite entreprise et la petite et moyenne entreprise aussi bien au niveau national qu'international </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Identifier les parties prenantes du diagnostic financier et extra-financier </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expliciter le caractère multidimensionnel du diagnostic d'entreprise </t>
+  </si>
+  <si>
+    <t>Interpréter les états financiers dans l'espace et le temps</t>
+  </si>
+  <si>
+    <t>Discuter de l'intérêt et des limites de l'information financière et extra-financière</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2 Analyser l'activité : identifier les points forts et les points faibles de l'organisation en termes d'activité </t>
+  </si>
+  <si>
+    <t>Déterminer les différents soldes intermédiaires de gestion (SIG)</t>
+  </si>
+  <si>
+    <t>Déterminer la capacité d'autofinancement (CAF) selon les méthodes additive et soustractive</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Analyser l'activité de l'entreprise pour apprécier sa croissance et mesurer son aptitude à dégager des profits avec la prise en compte des enjeux de durabilité </t>
+  </si>
+  <si>
+    <t>Justifier les retraitements du tableau des soldes intermédiaires de gestion</t>
+  </si>
+  <si>
+    <t>Commenter et interpréter les différents soldes intermédiaires de gestion</t>
+  </si>
+  <si>
+    <t>Commenter et interpréter la capacité d'autofinancement</t>
+  </si>
+  <si>
+    <t>1.3 Appréhender la rentabilité et les risques : identifier les points forts et les points faibles de l'organisation en termes de rentabilité et de risque</t>
+  </si>
+  <si>
+    <t>Mesurer les différents indicateurs de rentabilité économique et financière et les indicateurs de risque à long terme et à court terme</t>
+  </si>
+  <si>
+    <t>Différencier charges variables et charges fixes</t>
+  </si>
+  <si>
+    <t>Calculer et distinguer la rentabilité économique de la rentabilité financière</t>
+  </si>
+  <si>
+    <t>Mettre en évidence l'effet de levier</t>
+  </si>
+  <si>
+    <t>Calculer et distinguer la solvabilité, l'autonomie financière et la liquidité</t>
+  </si>
+  <si>
+    <t>Analyser la rentabilité d'une activité ou d'une entreprise, dans une situation donnée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caractériser la problématique rentabilité-risque liée à l'endettement </t>
+  </si>
+  <si>
+    <t>1.4 Etudier la structure financière : identifier les points forts et les points faibles de l'organisation en termes de structure financière</t>
+  </si>
+  <si>
+    <t>Expliquer la logique fonctionnelle "emplois ressources"</t>
+  </si>
+  <si>
+    <t>Différencier les cycles d'opérations (investissement, financement, exploitation)</t>
+  </si>
+  <si>
+    <t>Calculer le fonds de roulement net global, le besoin en fonds de roulement et la trésorerie nette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Analyser la structure des ressources et des emplois mise en œuvre pour que l'entreprise puisse assurer sa pérennité voire durabilité et développer son activité </t>
+  </si>
+  <si>
+    <t>Construire un bilan fonctionnel</t>
+  </si>
+  <si>
+    <t>Caractériser l'évolution dans le temps de la structure financière d'une entreprise</t>
+  </si>
+  <si>
+    <t>1.5 Exploiter les tableaux de flux : analyser en dynamique les flux de fonds et de trésorerie pour juger de l'aptitude de l'entreprise à honorer ses engagements ainsi qu'à prévenir les éventuelles défaillances</t>
+  </si>
+  <si>
+    <t>Identifier le rôle de la trésorerie dans le risque de défaillance</t>
+  </si>
+  <si>
+    <t>Distinguer tableau des emplois et des ressources et tableau de flux de trésorerie</t>
+  </si>
+  <si>
+    <t>Construire et interpréter le tableau des emplois et des ressources</t>
+  </si>
+  <si>
+    <t>Lire et interpréter un tableau de flux de trésorerie</t>
+  </si>
+  <si>
+    <t>Conduire un diagnostic à partir des tableaux de flux</t>
+  </si>
+  <si>
+    <t>1.6 Interpréter les ratios : calculer et expliquer les ratios et autres techniques d'analyse des données financières pour évaluer la situation financière actuelle et future d'une entité</t>
+  </si>
+  <si>
+    <t>Distinguer les ratios relatifs à l'activité générale et ceux relatifs à la structure financière</t>
+  </si>
+  <si>
+    <t>Distinguer les ratios de stock et de flux, en niveau ou en taux de croissance</t>
+  </si>
+  <si>
+    <t>Déterminer les valeurs relatives pour situer l'entreprise dans l'espace et dans le temps</t>
+  </si>
+  <si>
+    <t>Analyser les ratios de l'entreprise et les mettre en relation avec ceux du secteur</t>
+  </si>
+  <si>
+    <t>Réaliser un diagnostic à partir d'un ensemble de ratios pertinents</t>
+  </si>
+  <si>
+    <t>Identifier les limites d'une analyse basée uniquement sur les ratios</t>
+  </si>
+  <si>
+    <t>1.7 Intégrer le contexte de performance durable : synthétiser l'ensemble des analyses pour produire une vision globale du diagnostic financier en tenant compte des engagements de durabilité pris par l'entreprise</t>
+  </si>
+  <si>
+    <t>Conduire un diagnostic financier à partir de données financières et ESG (environnement, social, gouvernance)</t>
+  </si>
+  <si>
+    <t>Proposer une conclusion générale</t>
+  </si>
+  <si>
+    <t>2. Concevoir la politique d'investissement</t>
+  </si>
+  <si>
+    <t>2.1 Appréhender la valeur et le temps : mettre en évidence la relation entre temps et valeur, mesurée pour un actif ou un passif financier</t>
+  </si>
+  <si>
+    <t>Maîtriser les techniques de calcul des intérêts simples et composés</t>
+  </si>
+  <si>
+    <t>Analyser l'influence du temps sur la valeur (actualisation et capitalisation) et appréhender le lien entre valeur et taux d'actualisation</t>
+  </si>
+  <si>
+    <t>2.2 Gérer le besoin en fonds de roulement d'exploitation : évaluer le besoin de financement généré par l'exploitation</t>
+  </si>
+  <si>
+    <t>Déterminer le besoin en fonds de roulement d'exploitation normatif</t>
+  </si>
+  <si>
+    <t>Analyser le besoin en fonds de roulement (postes de stocks, de créances clients et fiscales, de dettes fournisseurs, de dettes sociales et fiscales, hors IS)</t>
+  </si>
+  <si>
+    <t>Proposer des recommandations en matière de gestion du besoin en fonds de roulement, dans une situation donnée ou prévisionnelle simple, avec une comparaison éventuelle avec le secteur</t>
+  </si>
+  <si>
+    <t>2.3 Analyser les projets d'investissement : évaluer la pertinence d'un projet d'investissement en univers certain</t>
+  </si>
+  <si>
+    <t>Identifier et distinguer les différents types d'investissements</t>
+  </si>
+  <si>
+    <t>Calculer les flux de trésorerie prévisionnels caractérisant un projet d'investissement</t>
+  </si>
+  <si>
+    <t>Déterminer les différents critères financiers et non financiers de sélection de projets d'investissement</t>
+  </si>
+  <si>
+    <t>2.4 Evaluer la performance des investissements durables</t>
+  </si>
+  <si>
+    <t>Analyser une décision d'investissement en univers certain au-delà du simple calcul financier à l'aide de critères de sélection extra-financiers</t>
+  </si>
+  <si>
+    <t>Argumenter un choix entre plusieurs projets avec la prise en compte de considérations financières et extra-financières</t>
+  </si>
+  <si>
+    <t>3. Optimiser la politique de financement</t>
+  </si>
+  <si>
+    <t>3.1 Identifier les acteurs du financement</t>
+  </si>
+  <si>
+    <t>Identifier les acteurs du financement intermédié et les apporteurs de capitaux (les intermédiaires financiers, les acteurs modifiant la structure de capital de l'entreprise, les associés de l'entreprise, les acteurs du "financement verts")</t>
+  </si>
+  <si>
+    <t>3.2 Optimiser les modes de financement : différencier les modes de financement selon leur origine et le risque supporté par les créanciers</t>
+  </si>
+  <si>
+    <t>Distinguer les modes de financement</t>
+  </si>
+  <si>
+    <t>Identifier une ou plusieurs solutions de financement</t>
+  </si>
+  <si>
+    <t>Déterminer et valoriser le montant des engagements financiers de l'entreprise</t>
+  </si>
+  <si>
+    <t>3.3 Arbitrer les coûts de financement : différencier les modes de financement selon leur coût et caractériser la structure de financement de l'entreprise en prenant en compte le financement global de l'entreprise</t>
+  </si>
+  <si>
+    <t>Calculer et comparer les coûts des différents moyens de financement</t>
+  </si>
+  <si>
+    <t>Calculer l'exigence de rentabilité des actionnaires avec le modèle d'évaluation des actifs financiers (MEDAF)</t>
+  </si>
+  <si>
+    <t>Calculer le coût moyen pondéré au capital</t>
+  </si>
+  <si>
+    <t>Valoriser le montant des engagements financiers de l'entreprise</t>
+  </si>
+  <si>
+    <t>3.4 Etudier les marchés financiers : après avoir restitué le marché financier comme un mode de financement direct au sein de l'économie, déterminer l'apport des marchés financiers en matière de politique de financement et d'information financière de qualité</t>
+  </si>
+  <si>
+    <t>Identifier les produits du marché financier, dont les titres verts</t>
+  </si>
+  <si>
+    <t>Identifier les principales sources de notation financière et de cotation des titres</t>
+  </si>
+  <si>
+    <t>Expliquer les cours boursiers des actions et des obligations</t>
+  </si>
+  <si>
+    <t>Mettre en évidence les grands principes d'organisation (marchés réglementés et gré à gré)</t>
+  </si>
+  <si>
+    <t>Justifier la variation des prix des titres en fonction des taux d'intérêt sur le marché et de l'information disponible</t>
+  </si>
+  <si>
+    <t>3.5 Concevoir le plan de financement : expliquer les objectifs financiers d'une entité et comment ceux-ci (et les ressources financières correspondantes) contribuent à la réalisation des objectifs stratégiques</t>
+  </si>
+  <si>
+    <t>Identifier les étapes de la construction d'un plan de financement</t>
+  </si>
+  <si>
+    <t>Identifier les modalités d'équilibrage du plan de financement, dans une situation donnée</t>
+  </si>
+  <si>
+    <t>Elaborer un plan de financement</t>
+  </si>
+  <si>
+    <t>Apprécier la pertinence de la politique de financement retenue et sa cohérence avec la politique d'investissement afin d'assurer l'équilibre de la trésorerie sur le moyen terme</t>
+  </si>
+  <si>
+    <t>4.1 Prévoir la gestion de trésorerie : anticiper les mouvements de trésorerie de court terme et les reporter dans le budget de trésorerie</t>
+  </si>
+  <si>
+    <t>Caractériser la notion de prévision de trésorerie</t>
+  </si>
+  <si>
+    <t>Construire un budget de trésorerie</t>
+  </si>
+  <si>
+    <t>Commenter le principe de l'équilibrage de la trésorerie, notamment d'un plan de trésorerie</t>
+  </si>
+  <si>
+    <t>4.2 Optimiser le financement des déficits de trésorerie de court terme : minimiser le coût de financement des déficits de trésorerie de court terme</t>
+  </si>
+  <si>
+    <t>Distinguer et qualifier les principales modalités de financement des déficits de trésorerie</t>
+  </si>
+  <si>
+    <t>Calculer les coûts associés à un découvert, l'affacturage, une remise à l'escompte, un crédit de trésorerie</t>
+  </si>
+  <si>
+    <t>Arbitrer entre les différentes modalités de financement à la disposition de l'entreprise en fonction de leurs coûts</t>
+  </si>
+  <si>
+    <t>4.3 Optimiser le placement des excédents de trésorerie : identifier les avantages et les risques des placements des excédents de trésorerie</t>
+  </si>
+  <si>
+    <t>Comprendre les enjeux de la diversification</t>
+  </si>
+  <si>
+    <t>Déterminer les différents placements proposés par les établissements de crédit</t>
+  </si>
+  <si>
+    <t>1. Comprendre l'écosystème comptable : présenter la comptabilité à travers son cadre normatif et juridique</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1 Définir la comptabilité et identifier ses rôles dans une perspective historique </t>
+  </si>
+  <si>
+    <t>Exposer les relations de la comptabilité avec l'économie et les branches du droit dont le droit comptable</t>
+  </si>
+  <si>
+    <t>Distinguer les différentes dimensions de la comptabilité</t>
+  </si>
+  <si>
+    <t>1.2 Positionner la profession comptable au sein du monde économique</t>
+  </si>
+  <si>
+    <t>Identifier les modalités d'exercice de la profession, ses missions et ses responsabilités</t>
+  </si>
+  <si>
+    <t>Appliquer les règles déontologiques à respecter par les experts-comptables et les commissaires aux comptes, dans une situation donnée</t>
+  </si>
+  <si>
+    <t>Expliquer les rôles des organisations professionnelles</t>
+  </si>
+  <si>
+    <t>1.3 Reconnaître l'intérêt de la normalisation et de la réglementation comptable</t>
+  </si>
+  <si>
+    <t>Identifier et hiérarchiser les sources de la réglementation comptable</t>
+  </si>
+  <si>
+    <t>Justifier l'intérêt de la normalisation comptable</t>
+  </si>
+  <si>
+    <t>Expliquer le rôle du recueil des normes comptables</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Appréhender la méthode comptable : présenter les mécanismes et l'organisation comptable </t>
+  </si>
+  <si>
+    <t>2.1 Identifier les flux et les transcrire dans la comptabilité en utilisant les mécanismes de la technique comptable</t>
+  </si>
+  <si>
+    <t>Exposer et justifier les mécanismes constitutifs de la technique comptable</t>
+  </si>
+  <si>
+    <t>2.2 Appréhender l'organisation comptable permettant de passer des écritures à une première approche des comptes annuels</t>
+  </si>
+  <si>
+    <t>Distinguer les opérations affectant le patrimoine (bilan) de celles affectant l'activité (compte de résultat)</t>
+  </si>
+  <si>
+    <t>Décrire le processus d'enregistrement des opérations comptables, depuis le journal jusqu'aux comptes annuels</t>
+  </si>
+  <si>
+    <t>Passer de la balance aux comptes annuels</t>
+  </si>
+  <si>
+    <t>Analyser les impacts de la tenue d'une comptabilité d'engagement sur les enregistrements comptables</t>
+  </si>
+  <si>
+    <t>3. Analyser comptablement des opérations courantes : présenter les règles de comptabilisation des principales opérations courantes</t>
+  </si>
+  <si>
+    <t>3.1 Traduire en comptabilité les opérations courantes réalisées avec les tiers</t>
+  </si>
+  <si>
+    <t>Différencier les pièces justificatives comptables (factures, etc.) des autres documents (devis, bons de comande, proforma, etc.)</t>
+  </si>
+  <si>
+    <t>Citer les différentes modalités de règlement des dettes et créances, les comptabiliser (ou contrôler leur enregistrement comptable) et lettrer les opérations</t>
+  </si>
+  <si>
+    <t>Distinguer les emballages ayant la nature de charge et ceux ayant la nature d'immobilisation</t>
+  </si>
+  <si>
+    <t>Expliquer le mécanisme de la TVA</t>
+  </si>
+  <si>
+    <t>Evaluer et comptabiliser le montant de la TVA due ou du crédit de TVA (ou contrôler l'enregistrement comptable)</t>
+  </si>
+  <si>
+    <t>Evaluer et comptabiliser les transactions courantes dans les comptes individuels (ou contrôler leur enregistrement comptable)</t>
+  </si>
+  <si>
+    <t>Evaluer et comptabiliser les opérations relatives aux personnel et aux organismes sociaux</t>
+  </si>
+  <si>
+    <t>Justifier l'intérêt du rapprochement bancaire, l'établir, contrôler sa cohérence puis comptabiliser les écritures nécessaires</t>
+  </si>
+  <si>
+    <t>3.2 Analyser les opérations d'investissement et de placement et les traduire en comptabilité</t>
+  </si>
+  <si>
+    <t>Distinguer les charges des l'immobilisations</t>
+  </si>
+  <si>
+    <t>Identifier la nature d'une immobilisation</t>
+  </si>
+  <si>
+    <t>Justifier les règles d'entrée des immobilisations et des valeurs mobilières de placement dans le patrimoine de l'entité</t>
+  </si>
+  <si>
+    <t>Evaluer et comptabiliser l'entrée des immobilisations incorporelles et corporelles dans le patrimoine de l'entité (ou contrôler l'enregistrement comptable)</t>
+  </si>
+  <si>
+    <t>Evaluer et comptabiliser l'entrée des immobilisations financières et des valeurs mobilières de placement dans le patrimoine de l'entité ainsi que les revenus associés (ou contrôler l'enregistrement comptable)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.3 Analyser les opérations concernant les cessions d'immobilisations et de valeurs mobilières de placement et les traduire en comptabilité </t>
+  </si>
+  <si>
+    <t>Analyser les règles spécifiques de comptabilisation applicables aux cessions d'immobilisations et de valeurs mobilières de placement</t>
+  </si>
+  <si>
+    <t>Evaluer et comptabiliser les cessions des immobilisations et des valeurs mobilières de placement (ou contrôler leur enregistrement comptable</t>
+  </si>
+  <si>
+    <t>3.4 Apprécier et traduire en comptabilité certaines sources de financement que peut mobiliser l'organisation</t>
+  </si>
+  <si>
+    <t>Identifier quelques types de financement</t>
+  </si>
+  <si>
+    <t>Elaborer les différents tableaux d'amortissement d'emprunts bancaires</t>
+  </si>
+  <si>
+    <t>Comptabiliser quelques opérations de financement (ou contrôler leur enregistrement comptable)</t>
+  </si>
+  <si>
+    <t>4. Opérer les régularisations liées aux opérations d'inventaire : présenter les règles de comptabilisation des principales opérations d'inventaire (écritures de régularisation, écritures de regroupement)</t>
+  </si>
+  <si>
+    <t>4.1 Cerner la finalité et les enjeux des opérations d'inventaire et leurs spécificités par rapport aux opérations courantes</t>
+  </si>
+  <si>
+    <t>Expliquer la finalité et les enjeux des opérations d'inventaire</t>
+  </si>
+  <si>
+    <t>Etablir l'articulation entre les principes comptables et les autres règles fondamentales et les opérations d'inventaire</t>
+  </si>
+  <si>
+    <t>Evaluer, comptabiliser les différentes opérations d'inventairere (ou contrôler leur enregistrement comptable)</t>
+  </si>
+  <si>
+    <t>4.2 Déterminer le résultat, clôturer et rouvrir les comptes</t>
+  </si>
+  <si>
+    <t>Calculer et qualifier le résultat de l'exercice</t>
+  </si>
+  <si>
+    <t>Comptabiliser les opérations de clôture des comptes de gestion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comptabiliser les opérations de clôture et de réouverture des comptes de bilan </t>
+  </si>
+  <si>
+    <t>Expliquer les mécanismes conduisant à solder les comptes de gestion et permettant la détermination du résultat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expliquer les mécanismes de clôture et de réouverture des comptes de bilan </t>
+  </si>
+  <si>
+    <t>5. Etablir les comptes annuels et cerner les enjeux de leur diffusion : comprendre les enjeux de l'établissement et la diffusion des documents de synthèse</t>
+  </si>
+  <si>
+    <t>Comprendre les enjeux de la publication obligatoire et de la diffusion des comptes annuels</t>
+  </si>
+  <si>
+    <t>Etablir et comprendre les comptes annuels conformément aux dispositions du PCG</t>
+  </si>
+  <si>
+    <t>Elaborer les principaux tableaux de l'annexe (immobilisations, amortissements, dépréciations et provisions)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6. Analyser les impacts de l'évolution technologique sur l'organisation comptable : comprendre les effets des changements numériques </t>
+  </si>
+  <si>
+    <t>Exposer la réglementation en matière d'établissement, de dématérialisation et de conservation des factures et autres pièces comptables</t>
+  </si>
+  <si>
+    <t>Utiliser un logiciel/application comptable ou un module comptable d'un progiciel de gestion intégré</t>
+  </si>
+  <si>
+    <t>Expliquer les obligations légales relatives à l'établissement, la conservation et la transmission des fichiers informatisés obligatoires</t>
+  </si>
+  <si>
+    <t>Identifier et analyser les impacts actuels de l'évolution technologique sur l'organisation comptable et l'évolution des pratiques comptables</t>
+  </si>
+  <si>
+    <t>Proposer des modalités adaptées de sauvegarde et de confidentialité des données comptables, dans une situation donnée</t>
+  </si>
+  <si>
+    <t>1. Positionner le PCG dans le contexte évolutif de la normalisation internationale</t>
+  </si>
+  <si>
+    <t>Identifier les normalisateurs internationaux et nationaux et comprendre leur rôle</t>
+  </si>
+  <si>
+    <t>Identifier les principes fondamentaux de la comptabilité et justifier le rôle d'un cadre conceptuel</t>
+  </si>
+  <si>
+    <t>Citer les référentiels comptables applicables en France</t>
+  </si>
+  <si>
+    <t>2. Assurer le traitement comptable des transactions relatives à l'actif</t>
+  </si>
+  <si>
+    <t>2.1 Comprendre et appliquer les principes généraux relatifs aux actifs</t>
+  </si>
+  <si>
+    <t>Caractériser les différentes catégories d'actifs</t>
+  </si>
+  <si>
+    <t>Exposer les conditions d'activation</t>
+  </si>
+  <si>
+    <t>Exposer les principes d'évaluation des actifs</t>
+  </si>
+  <si>
+    <t>2.2 Analyser, évaluer, comptabiliser et contrôler les immobilisations corporelles et incorporelles</t>
+  </si>
+  <si>
+    <t>Identifier et distinguer les immoblisations corporelles et incorporelles</t>
+  </si>
+  <si>
+    <t>Exposer et appliquer les règles d'inscription à l'actif, d'évaluation et d'enregistrement des immobilisations corporelles et incorporelles</t>
+  </si>
+  <si>
+    <t>Evaluer, comptabiliser et contrôler les opérations portant sur les immobilisations corporelles et incorporelles à l'entrée et postérieurement à leur entrée</t>
+  </si>
+  <si>
+    <t>Analyser les conséquences d'un choix de comptabilisation, notamment sur la présentation des comptes annuels, dans une situation donnée</t>
+  </si>
+  <si>
+    <t>2.3 Analyser, évaluer, comptabiliser et contrôler les stocks</t>
+  </si>
+  <si>
+    <t>Exposer et appliquer les règles d'inscription à l'actif, d'évaluation et d'enregistrement des stocks</t>
+  </si>
+  <si>
+    <t>Evaluer, comptabiliser et contrôler les opérations portant sur les stocks à l'entrée et postérieurement à leur entrée</t>
+  </si>
+  <si>
+    <t>Analyser les conséquences d'un choix de comptabilisation notamment sur la présentation des comptes annuels, dans une situation donnée</t>
+  </si>
+  <si>
+    <t>2.4 Analyser, évaluer, comptabiliser et contrôler les actifs financiers</t>
+  </si>
+  <si>
+    <t>Identifier et caractériser les différentes catégories d'actifs financiers</t>
+  </si>
+  <si>
+    <t>Exposer et appliquer les règles d'inscription à l'actif, d'évaluation et d'enregistrement des titres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evaluer, comptabiliser et contrôler les opérations portant sur les actifs financiers à l'entrée et postérieurement à leur entrée </t>
+  </si>
+  <si>
+    <t>3. Assurer le traitement comptable des transactions inhabituelles ou complexes relatives au passif</t>
+  </si>
+  <si>
+    <t>3.1 Analyser, évaluer, comptabiliser et contrôler les capitaux propres</t>
+  </si>
+  <si>
+    <t>Exposer et appliquer les règles relatives aux opérations de variation des capitaux propres des sociétés selon leur forme juridique</t>
+  </si>
+  <si>
+    <t>Analyser les opportunités et les risques d'une modalité d'augmentation de capital et/ou d'affectation du résultat</t>
+  </si>
+  <si>
+    <t>Evaluer, comptabiliser et contrôler les variations de capitaux propres dans les comptes individuels</t>
+  </si>
+  <si>
+    <t>3.2 Analyser, évaluer, comptabiliser et contrôler les passifs externes</t>
+  </si>
+  <si>
+    <t>Caractériser les différentes catégories de passifs externes</t>
+  </si>
+  <si>
+    <t>Exposer et appliquer les conditions d'inscription au passif, ainsi que les règles d'évaluation et d'enregistrement des passifs</t>
+  </si>
+  <si>
+    <t>Evaluer, comptabiliser et contrôler les opérations portant sur certains passifs à leur entrée et postérieurement à leur entrée</t>
+  </si>
+  <si>
+    <t>4. Assurer le traitement comptable des transactions spécifiques relatives au rattachement des charges et des produits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exposer et appliquer les traitements comptables relatifs au rattachement des charges et des produits </t>
+  </si>
+  <si>
+    <t>Justifier la comptabilisation d'une opération en résultat exceptionnel</t>
+  </si>
+  <si>
+    <t>Evaluer, comptabiliser et contrôler les opérations citées et plus particulièrement celles se déroulant sur plusieurs exercices</t>
+  </si>
+  <si>
+    <t>5. Participer à la production et au contrôle de la cohérence globale des états financiers</t>
+  </si>
+  <si>
+    <t>Citer les principaux cas d'exonération pour la présentation de l'annexe</t>
+  </si>
+  <si>
+    <t>Citer les informations à présenter en annexe</t>
+  </si>
+  <si>
+    <t>Expliquer l'importance de l'annexe</t>
+  </si>
+  <si>
+    <t>Compléter et contrôler les principaux tableaux de l'annexe</t>
+  </si>
+  <si>
+    <t>Contrôler l'impact des écritures comptables dans le bilan et le compte de résultat</t>
+  </si>
+  <si>
+    <t>6. Appliquer les spécificités comptables du secteur non lucratif</t>
+  </si>
+  <si>
+    <t>Exposer les spécificités propres aux associations</t>
+  </si>
+  <si>
+    <t>Citer les principales particularités comptables des associations</t>
+  </si>
+  <si>
+    <t>Evaluer et comptabiliser les principales opérations</t>
+  </si>
+  <si>
+    <t>1. Identifier et caractériser la place du contrôle de gestion comme aide au pilotage de la performance des organisations</t>
+  </si>
+  <si>
+    <t>1.1 Identifier les besoins en information et repérer le positionnement du contrôle de gestion</t>
+  </si>
+  <si>
+    <t>Identifier les besoins en matière d'information et décrire les systèmes de reporting et de contrôle susceptibles de répondre à ces besoins</t>
+  </si>
+  <si>
+    <t>Identifier le rôle et la place du contrôle de gestion en fonction des caractéristiques de l'organisation et du type d'activités</t>
+  </si>
+  <si>
+    <t>Repérer les missions du contrôleur de gestion, leurs évolutions et l'intégration des outils numériques dans les métiers</t>
+  </si>
+  <si>
+    <t>Délimiter le périmètre du contrôle de gestion selon la structure organisationnelle (centres de responsabilités, chaîne de valeur)</t>
+  </si>
+  <si>
+    <t>Distinguer et caractériser les différents centres de responsabilités</t>
+  </si>
+  <si>
+    <t>Rédiger un écrit pour analyser le rôle et la place du contrôle de gestion en fonction de l'organisation</t>
+  </si>
+  <si>
+    <t>1.2 Analyser le contrôle de gestion comme aide au pilotage de la performance</t>
+  </si>
+  <si>
+    <t>Distinguer les notions de valeur, utilité, performance, performance globale, durabilité</t>
+  </si>
+  <si>
+    <t>Délimiter les notions de pilotage et de tableaux de bord</t>
+  </si>
+  <si>
+    <t>Délimiter les rôles du contrôle de gestion pour aider à piloter la performance d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Délimiter les rôles du contrôle de gestion pour aider à la prise de décision</t>
+  </si>
+  <si>
+    <t>2. Analyser la formation du résultat et des coûts pour aider aux prises de décisions</t>
+  </si>
+  <si>
+    <t>2.1 Analyser la formation du résultat</t>
+  </si>
+  <si>
+    <t>Mettre en œuvre le modèle coût-volume-profit pour analyser le résultat</t>
+  </si>
+  <si>
+    <t>Identifier et analyser les données relatives aux charges et produits générés par les systèmes d'information</t>
+  </si>
+  <si>
+    <t>Calculer et interpréter des seuils et des marges en avenir certain et aléatoire</t>
+  </si>
+  <si>
+    <t>Identifier les intérêts et limites de l'approche</t>
+  </si>
+  <si>
+    <t>2.2 Calculer et analyser les indicateurs de risque d'exploitation</t>
+  </si>
+  <si>
+    <t>Identifier et mesurer le risque d'exploitation par le calcul d'indicateurs</t>
+  </si>
+  <si>
+    <t>Analyser des situations à partir des indicateurs de risque et proposer des solutions de gestion adaptées</t>
+  </si>
+  <si>
+    <t>Identifier l'intérêt et les limites de l'approche</t>
+  </si>
+  <si>
+    <t>Rendre compte des résultats et rédiger un écrit pour conseiller le décideur</t>
+  </si>
+  <si>
+    <t>2.3 Mettre en œuvre les méthodes de coûts adaptées aux différentes situations</t>
+  </si>
+  <si>
+    <t>Identifier les coûts, marges et résultats à calculer</t>
+  </si>
+  <si>
+    <t>Distinguer et calculer les différents types de coûts</t>
+  </si>
+  <si>
+    <t>Utiliser les méthodes adaptées pour aider aux prises de décisions</t>
+  </si>
+  <si>
+    <t>Analyser des coûts, des marges et des résultats dans un contexte donnée (données internes et externes)</t>
+  </si>
+  <si>
+    <t>Apprécier les intérêts et limites des méthodes de calcul de coûts afin de choisir celles adaptées à la situation</t>
+  </si>
+  <si>
+    <t>3. Mettre en œuvre une démarche budgétaire pour piloter une organisation</t>
+  </si>
+  <si>
+    <t>3.1 Analyser la démarche budgétaire</t>
+  </si>
+  <si>
+    <t>Repérer les rôles de la démarche budgétaire, ses intérêts et limites</t>
+  </si>
+  <si>
+    <t>Délimiter et analyser la démarche budgétaire</t>
+  </si>
+  <si>
+    <t>3.2 Mettre en œuvre les techniques prévisionnelles pour la gestion budgétaire</t>
+  </si>
+  <si>
+    <t>Exploiter les outils de prévision pour préparer les budgets opérationnels</t>
+  </si>
+  <si>
+    <t>3.3 Analyser les résultats d'une gestion budgétaire</t>
+  </si>
+  <si>
+    <t>Repérer les risques en proposant des indicateurs de suivi et des tableaux de bord</t>
+  </si>
+  <si>
+    <t>Réaliser un contrôle budgétaire en analysant les écarts entre prévisions et réalisations</t>
+  </si>
+  <si>
+    <t>Expliquer les résultats obtenus</t>
+  </si>
+  <si>
+    <t>Proposer des pistes d'améliorations</t>
+  </si>
+  <si>
+    <t>Analyser les intérêts et limites des techniques prévisionnelles</t>
+  </si>
+  <si>
+    <t>Rédiger un écrit pour conseiller le décideur (domaine de commercialisation, production, approvisionnement et personnel)</t>
+  </si>
+  <si>
+    <t>4. Exploiter les résultats d'une gestion budgétaire</t>
+  </si>
+  <si>
+    <t>4.1 Analyser les indicateurs de pilotage de la performance</t>
+  </si>
+  <si>
+    <t>Identifier et caractériser les tableaux de bord de gestion pour améliorer les performances d'une organisation</t>
+  </si>
+  <si>
+    <t>Repérer les indicateurs clés de performance (simple et globale) (financière et extra-financière)</t>
+  </si>
+  <si>
+    <t>Traduire les normes en indicateurs pour préparer les informations de durabilité</t>
+  </si>
+  <si>
+    <t>Identifier les avantages et les limites de ces méthodes</t>
+  </si>
+  <si>
+    <t>Analyser et interpréter un tableau de bord donné</t>
+  </si>
+  <si>
+    <t>Concevoir un tableau de bord de gestion</t>
+  </si>
+  <si>
+    <t>Calculer et analyser les indicateurs financiers et extra-financiers (de durabilité)</t>
+  </si>
+  <si>
+    <t>Réaliser un écrit pour conseiller le décideur sur les résultats des indicateurs</t>
+  </si>
+  <si>
+    <t>4.2 Analyser les causes de non-performance</t>
+  </si>
+  <si>
+    <t>Identifier les causes des problèmes de performance d'une organisation, d'une chaîne de valeur</t>
+  </si>
+  <si>
+    <t>Analyser les causes d'un dysfonctionnement</t>
+  </si>
+  <si>
+    <t>Analyser un tableau de bord pour suivre les causes de dysfonctionnement</t>
+  </si>
+  <si>
+    <t>Réaliser un écrit pour conseiller le décideur sur les dysfonctionnements</t>
+  </si>
+  <si>
+    <t>4.3 Aider au pilotage de la qualité</t>
+  </si>
+  <si>
+    <t>Mettre en œuvre et interpréter les outils de gestion de la qualité</t>
+  </si>
+  <si>
+    <t>Analyser les intérêts et les limites des outils de gestion de la qualité</t>
+  </si>
+  <si>
+    <t>Réaliser un écrit pour conseiller le décideur quant à la gestion de la qualité</t>
+  </si>
+  <si>
+    <t>4.4 Proposer des pistes pour améliorer la performance globale</t>
+  </si>
+  <si>
+    <t>Identifier des pistes et des moyens d'améliorer la performance globale</t>
+  </si>
+  <si>
+    <t>Améliorer un tableau de bord de gestion</t>
+  </si>
+  <si>
+    <t>Proposer des indicateurs associés à un centre de responsabilités pour évaluer la performance globale</t>
+  </si>
+  <si>
+    <t>Réaliser un écrit pour conseiller le décideur sur la performance globale</t>
+  </si>
+  <si>
+    <t>1. Appréhender les fondements de la science économique</t>
+  </si>
+  <si>
+    <t>1.1 Identifier l'objet de la science économique</t>
+  </si>
+  <si>
+    <t>Identifier les relations entre les différents agents économiques</t>
+  </si>
+  <si>
+    <t>Repérer la contribution des différents acteurs et secteurs d'activités à la création de richesse</t>
+  </si>
+  <si>
+    <t>1.2 Expliquer les principaux faits de l'histoire économique à partir des grands courants de pensée</t>
+  </si>
+  <si>
+    <t>Analyser des problématiques économiques au regard de l'histoire des faits et de la pensée économique</t>
+  </si>
+  <si>
+    <t>2. Comprendre le fonctionnement des marchés</t>
+  </si>
+  <si>
+    <t>2.1 Etudier les dynamiques de marché concurrentiel</t>
+  </si>
+  <si>
+    <t>Repérer les différentes structures de marché de concurrence imparfaite</t>
+  </si>
+  <si>
+    <t>Mettre en évidence les mécanismes de formation des prix en concurrence pure et parfaite</t>
+  </si>
+  <si>
+    <t>Etudier les bienfaits attendus et les limites de la concurrence sur un marché</t>
+  </si>
+  <si>
+    <t>2.2 Etudier le fonctionnement des marchés en concurrence imparfaite et leur régulation</t>
+  </si>
+  <si>
+    <t>Analyser le comportement des acteurs et leurs répercussions sur l'équilibre d'un marché déterminé en concurrence imparfaite</t>
+  </si>
+  <si>
+    <t>Justifier la régulation de la concurrence</t>
+  </si>
+  <si>
+    <t>2.3 Repérer l'existence de défaillances de marché et leurs modalités de régulation</t>
+  </si>
+  <si>
+    <t>Repérer des cas d'externalités, de biens collectifs et d'asymétries d'information, puis en appréhender les conséquences</t>
+  </si>
+  <si>
+    <t>Identifier des dispositifs permettant de répondre aux défaillances de marché</t>
+  </si>
+  <si>
+    <t>3. Identifier les opérations de financement de l'activité économique</t>
+  </si>
+  <si>
+    <t>3.1 Identifier les agents du système financier et leurs comportements</t>
+  </si>
+  <si>
+    <t>Expliquer les comportements d'épargne et d'investissement</t>
+  </si>
+  <si>
+    <t>3.2 Distinguer les circuits de financement de l'économie</t>
+  </si>
+  <si>
+    <t>Distinguer le financement direct du financement indirect</t>
+  </si>
+  <si>
+    <t>Comprendre le rôle des banques dans le financement de l'économie</t>
+  </si>
+  <si>
+    <t>4. Identifier les enjeux de la croissance économique</t>
+  </si>
+  <si>
+    <t>4.1 Mesurer la croissance économique et ses limites</t>
+  </si>
+  <si>
+    <t>Interpréter l'usage d'indicateurs alternatifs au regard des limites du PIB</t>
+  </si>
+  <si>
+    <t>Comparer la situation conjoncturelle de pays dans le temps et l'espace à partir de différents indicateurs</t>
+  </si>
+  <si>
+    <t>4.2 Expliquer les déterminants de la croissance économique</t>
+  </si>
+  <si>
+    <t>Mettre en évidence le rôle du progrès technique dans la croissance</t>
+  </si>
+  <si>
+    <t>4.3 Présenter les finalités, limites et enjeux de la croissance économique</t>
+  </si>
+  <si>
+    <t>Caractériser le développement durable et ses enjeux</t>
+  </si>
+  <si>
+    <t>Analyser le rôle de la croissance sur une économie et ses limites</t>
+  </si>
+  <si>
+    <t>5. Analyser la régulation publique</t>
+  </si>
+  <si>
+    <t>5.1 Présenter les rôles de l'Etat et les différents niveaux de l'action publique</t>
+  </si>
+  <si>
+    <t>Repérer les différents organes de l'action publique aux niveaux local, national et supranational, et les attributions de chacun</t>
+  </si>
+  <si>
+    <t>Comparer l'évolution des finances publiques d'un ou plusieurs pays et ses enjeux</t>
+  </si>
+  <si>
+    <t>Caractériser les fonctions de l'Etat</t>
+  </si>
+  <si>
+    <t>5.2 Caractériser des politiques économiques et leurs impacts</t>
+  </si>
+  <si>
+    <t>Apprécier les enjeux d'une politique économique (ou d'une décision) donnée</t>
+  </si>
+  <si>
+    <t>Caractériser une politique économique dans une situation donnée</t>
+  </si>
+  <si>
+    <t>5.3 Analyser des politiques économiques conjoncturelles et structurelles dans un cadre européen</t>
+  </si>
+  <si>
+    <t>Identifier les enjeux des politiques budgétaires nationales et leur encadrement par l'Union Européenne</t>
+  </si>
+  <si>
+    <t>Identifier les enjeux et les différents outils de la politique monétaire dans le cadre de l'Union Economique et Monétaire</t>
+  </si>
+  <si>
+    <t>Identifier et analyser les politiques structurelles mises en œuvre dans le cadre national européen</t>
+  </si>
+  <si>
+    <t>6. Analyser les déséquilibres sociaux et leur régulation</t>
+  </si>
+  <si>
+    <t>6.1 Analyser le marché du travail et ses déséquilibres</t>
+  </si>
+  <si>
+    <t>Identifier les conséquences de la révolution numérique sur les modalités de travail</t>
+  </si>
+  <si>
+    <t>Comparer la situation du marché du travail dans différents pays par l'analyse de données statistiques</t>
+  </si>
+  <si>
+    <t>Analyser les causes structurelles et conjoncturelles du chômage</t>
+  </si>
+  <si>
+    <t>6.2 Analyser les politiques sociales face aux déséquilibres sur le marché du travail</t>
+  </si>
+  <si>
+    <t>Analyser les principales mesures prises dans le cadre des politiques de l'emploi au sein des pays de l'OCDE</t>
+  </si>
+  <si>
+    <t>Analyser les enjeux de la flexibilité sur le marché du travail</t>
+  </si>
+  <si>
+    <t>6.3 Analyser les politiques de redistribution face aux risques sociaux et aux inégalités sociales</t>
+  </si>
+  <si>
+    <t>Identifier les différentes formes d'inégalités et leurs évolutions</t>
+  </si>
+  <si>
+    <t>Analyser les enjeux de la lutte contre les inégalités et de la couverture des risques sociaux</t>
+  </si>
+  <si>
+    <t>Caractériser les différents instruments des politiques de redistribution</t>
+  </si>
+  <si>
+    <t>7. Identifier les effets et les enjeux de la mondialisation des économies</t>
+  </si>
+  <si>
+    <t>7.1 Apprécier les transformations du commerce mondial</t>
+  </si>
+  <si>
+    <t>Expliquer le rôle des firmes multinationales dans le processus de mondialisation</t>
+  </si>
+  <si>
+    <t>Caractériser l'évolution de la mondialisation</t>
+  </si>
+  <si>
+    <t>Analyser la situation extérieure d'un pays à partir d'indicateurs</t>
+  </si>
+  <si>
+    <t>7.2 Analyser les politiques commerciales et d'attractivité</t>
+  </si>
+  <si>
+    <t>Expliquer les enjeux des politiques d'attractivité et de compétitivité</t>
+  </si>
+  <si>
+    <t>Analyser et justifier les politiques commerciales d'un pays</t>
+  </si>
+  <si>
+    <t>7.3 Comprendre la gouvernance mondiale et ses limites</t>
+  </si>
+  <si>
+    <t>Repérer les enjeux de la régulation mondiale et ses limites</t>
+  </si>
+  <si>
+    <t>1. Expliquer le contexte et les enjeux du management des organisations</t>
+  </si>
+  <si>
+    <t>1.1 Délimiter les objectifs et les périmètres du management</t>
+  </si>
+  <si>
+    <t>Identifier les buts et objectifs d'une organisation</t>
+  </si>
+  <si>
+    <t>Distinguer les niveaux de management et expliquer leur rôle dans une situation donnée</t>
+  </si>
+  <si>
+    <t>Identifier les rôles d'un dirigeant, d'un manager et d'un entrepreneur donné</t>
+  </si>
+  <si>
+    <t>Repérer, apprécier les décisions et les actions du manager, de l'entrepreneur et du dirigeant dans des situations données</t>
+  </si>
+  <si>
+    <t>Expliquer les interdépendances et les paradoxes entre les objectifs d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>1.2 Présenter les facteurs de contingence influençant le management</t>
+  </si>
+  <si>
+    <t>Caractériser une organisation donnée et mettre en évidence ses spécificités</t>
+  </si>
+  <si>
+    <t>Caractériser l'environnement actuel d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Relever des problématiques managériales actuelles</t>
+  </si>
+  <si>
+    <t>Justifier la création et l'évolution d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Expliquer les influences réciproques entre une organisation donnée et son environnement</t>
+  </si>
+  <si>
+    <t>1.3 Analyser la prise en compte par une organisation des parties prenantes et des enjeux de durabilité</t>
+  </si>
+  <si>
+    <t>Identifier les parties prenantes d'une organisation</t>
+  </si>
+  <si>
+    <t>Repérer les enjeux éthiques à prendre en compte dans une décision</t>
+  </si>
+  <si>
+    <t>Décrire la prise en compte des parties prenantes par une organisation donnée</t>
+  </si>
+  <si>
+    <t>Caractériser la gouvernance d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Analyser les dispositifs liés à la responsabilité sociétale de l'entreprise (RSE) pour une organisation donnée</t>
+  </si>
+  <si>
+    <t>Apprécier l'influence d'une ou des parties prenantes sur une organisation</t>
+  </si>
+  <si>
+    <t>Expliquer les points communs et les divergences d'intérêts des parties prenantes d'une organisation</t>
+  </si>
+  <si>
+    <t>Expliquer la prise en compte du risque par une organisation donnée</t>
+  </si>
+  <si>
+    <t>2. Expliquer le management stratégique</t>
+  </si>
+  <si>
+    <t>2.1 Conduire un diagnostic stratégique à l'aide des outils d'analyse adéquats</t>
+  </si>
+  <si>
+    <t>Présenter un diagnostic stratégique (interne et externe) à l'aide des outils d'analyse proposés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Présenter une synthèse du diagnostic stratégique </t>
+  </si>
+  <si>
+    <t>2.2 Expliquer les choix stratégiques d'une organisation</t>
+  </si>
+  <si>
+    <t>Identifier l'avantage concurrentiel d'une organisation</t>
+  </si>
+  <si>
+    <t>Présenter la stratégie d'une organisation en distinguant ses 2 niveaux</t>
+  </si>
+  <si>
+    <t>Evaluer la pertinence des choix stratégiques sur la base du diagnostic mené</t>
+  </si>
+  <si>
+    <t>Expliquer l'évolution stratégique d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>3. Expliquer le management organisationnel</t>
+  </si>
+  <si>
+    <t>3.1 Comprendre les comportements humains et analyser les modes d'animation</t>
+  </si>
+  <si>
+    <t>Identifier et apprécier la pertinence des modes d'animation dans une situation donnée</t>
+  </si>
+  <si>
+    <t>Justifier les comportements humains au travail</t>
+  </si>
+  <si>
+    <t>Expliquer un conflit dans une situation organisationnelle donnée</t>
+  </si>
+  <si>
+    <t>3.2 Caractériser et analyser la structure d'une organisation</t>
+  </si>
+  <si>
+    <t>Identifier et caractériser la structure d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Repérer les tensions et les paradoxes organisationnels à prendre en compte dans la gestion d'une structure</t>
+  </si>
+  <si>
+    <t>Analyser la pertinence de la structure d'une organisation donnée à partir des facteurs de contingence</t>
+  </si>
+  <si>
+    <t>3.3 Analyser une décision</t>
+  </si>
+  <si>
+    <t>Repérer les niveaux de décision dans une organisation</t>
+  </si>
+  <si>
+    <t>Identifier les facteurs explicatifs d'une décision</t>
+  </si>
+  <si>
+    <t>Caractériser les processus décisionnels</t>
+  </si>
+  <si>
+    <t>Apprécier le rôle du numérique et de l'IA dans le processus de prise de décision dans un contexte donné</t>
+  </si>
+  <si>
+    <t>3.4 Analyser le pouvoir d'un individu</t>
+  </si>
+  <si>
+    <t>Distinguer pouvoir, autorité et leadership</t>
+  </si>
+  <si>
+    <t>Identifier les sources du pouvoir d'un individu</t>
+  </si>
+  <si>
+    <t>Repérer les relations de pouvoir au sein d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Identifier les risques liés au pouvoir d'un individu</t>
+  </si>
+  <si>
+    <t>4. Expliquer le management opérationnel</t>
+  </si>
+  <si>
+    <t>4.1 Caractériser et analyser chaque activité opérationnelle</t>
+  </si>
+  <si>
+    <t>Identifier et caractériser les activités opérationnelles d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Identifier les risques opérationnels d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Mettre en évidence la prise en compte de la durabilité au niveau de chaque activité</t>
+  </si>
+  <si>
+    <t>Apprécier la pertinence des moyens opérationnels déployés au sein d'une activité</t>
+  </si>
+  <si>
+    <t>Analyser l'impact du numérique et de l'IA sur les activités de l'organisation</t>
+  </si>
+  <si>
+    <t>Justifier pour une organisation donnée l'évolution d'une activité opérationnelle</t>
+  </si>
+  <si>
+    <t>4.2 Analyser la contribution des activités opérationnelles à la création de valeur</t>
+  </si>
+  <si>
+    <t>Repérer la contribution des activités opérationnelles à partir du modèle économique (business model)</t>
+  </si>
+  <si>
+    <t>Analyser la chaîne de valeur d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>Apprécier dans une situation donnée la cohérence des moyens opérationnels avec la stratégie et les moyens organisationnels</t>
+  </si>
+  <si>
+    <t>Expliquer le rôle de chaque activité opérationnelle et leurs interdépendances dans la contribution aux objectifs et aux problématiques managériales d'une organisation donnée</t>
+  </si>
+  <si>
+    <t>1. Comprendre le système d'information dans son environnement</t>
+  </si>
+  <si>
+    <t>1.1 Appréhender le rôle du système d'information dans les organisations</t>
+  </si>
+  <si>
+    <t>Identifier et classifier les ressources du système d'information et leurs usages</t>
+  </si>
+  <si>
+    <t>Mettre en évidence les fonctions et les rôles du système d'information dans une organisation</t>
+  </si>
+  <si>
+    <t>Analyser la qualité d'une information</t>
+  </si>
+  <si>
+    <t>1.2 Identifier les acteurs du système d'information</t>
+  </si>
+  <si>
+    <t>Distinguer les rôles des différents acteurs, leurs compétences et responsabilités dans le fonctionnement du système d'information selon les particularités de l'organisation</t>
+  </si>
+  <si>
+    <t>Analyser les interactions des gestionnaires des systèmes d'information avec l'ensemble des acteurs</t>
+  </si>
+  <si>
+    <t>1.3 Comprendre l'infrastructure technique du système d'information au service de l'organisation</t>
+  </si>
+  <si>
+    <t>Analyser et utiliser l'infrastructure technique du SI pour localiser les ressources composant l'infrastructure technique et pour comprendre les modalités de communication fiable dans un réseau</t>
+  </si>
+  <si>
+    <t>1.4 Appréhender les solutions informatiques du système d'information</t>
+  </si>
+  <si>
+    <t>Catégoriser des applications et services numériques dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>Localiser les ressources applicatives</t>
+  </si>
+  <si>
+    <t>Analyser les différents formats d'échange de documents et apprécier leur interopérabilité</t>
+  </si>
+  <si>
+    <t>1.5 Comprendre les choix organisationnels liés au système d'information, nécessaires pour s'adapter à son environnement</t>
+  </si>
+  <si>
+    <t>Identifier les besoins d'évolution du système d'évolution</t>
+  </si>
+  <si>
+    <t>Collaborer à un diagnostic du système d'information</t>
+  </si>
+  <si>
+    <t>Justifier les enjeux de la transition numérique d'une organisation</t>
+  </si>
+  <si>
+    <t>Analyser les clauses spécifiques d'un contrat de prestations de services informatiques</t>
+  </si>
+  <si>
+    <t>2. Gérer des données du système d'information</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1.1 Structurer une base de données </t>
+  </si>
+  <si>
+    <t>Vérifier les règles du modèle relationnel</t>
+  </si>
+  <si>
+    <t>Adapter un schéma relationnel au changement d'une règle de gestion qui impacte la base de données</t>
+  </si>
+  <si>
+    <t>Interpréter un schéma relationnel</t>
+  </si>
+  <si>
+    <t>2.1.2 Manipuler des données d'une base de données</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Identifier les requêtes d'extraction et de modification de données à réaliser en réponse à un besoin d'information </t>
+  </si>
+  <si>
+    <t>Comprendre la notion de contrainte d'intégrité référentielle</t>
+  </si>
+  <si>
+    <t>Ecrire des requêtes d'extraction de données en réponse à un besoin d'information</t>
+  </si>
+  <si>
+    <t>Ecrire des requêtes de mise à jour de données</t>
+  </si>
+  <si>
+    <t>Extraire des informations d'une base de données</t>
+  </si>
+  <si>
+    <t>2.2.1 Automatiser la résolution des problèmes de gestion</t>
+  </si>
+  <si>
+    <t>Identifier les besoins d'automatisation d'une feuille de calcul</t>
+  </si>
+  <si>
+    <t>Automatiser des calculs en écrivant des formules</t>
+  </si>
+  <si>
+    <t>Exploiter une documentation pour mettre en œuvre une fonction</t>
+  </si>
+  <si>
+    <t>Concevoir et modifier la structure d'un modèle de feuille de calcul</t>
+  </si>
+  <si>
+    <t>Mettre en place l'ergonomie d'une feuille de calcul</t>
+  </si>
+  <si>
+    <t>Assurer la maintenabilité d'une feuille de calcul</t>
+  </si>
+  <si>
+    <t>Produire des tableaux et des graphiques de synthèse des données pertinents pour aider à la décision</t>
+  </si>
+  <si>
+    <t>Contrôler l'adéquation entre le contexte d'un problème de gestion et le modèle créé</t>
+  </si>
+  <si>
+    <t>Importer des informations issues d'une base de données</t>
+  </si>
+  <si>
+    <t>2.2.2 Auditer une feuille de calcul</t>
+  </si>
+  <si>
+    <t>Exploiter les outils de contrôle des formules implémentées</t>
+  </si>
+  <si>
+    <t>Concevoir un jeu d'essai de données afin de contrôler la vraisemblance des résultats produits par les formules d'une feuille de calcul</t>
+  </si>
+  <si>
+    <t>Sécuriser le classeur, la feuille de calcul</t>
+  </si>
+  <si>
+    <t>Concevoir des formules de contrôle de cohérence</t>
+  </si>
+  <si>
+    <t>2.2.3 Mettre en œuvre des programmes au sein du tableur</t>
+  </si>
+  <si>
+    <t>Enregistrer une macro-commande</t>
+  </si>
+  <si>
+    <t>Exécuter, modifier ou compléter le code d'une macro-commande (fonction, procédure)</t>
+  </si>
+  <si>
+    <t>Interpréter un programme répondant à un problème de gestion</t>
+  </si>
+  <si>
+    <t>3. Analyser le système d'information au regard de la performance des processus</t>
+  </si>
+  <si>
+    <t>3.1.1 Comprendre et représenter les processus de l'organisation</t>
+  </si>
+  <si>
+    <t>Identifier les processus clés de l'organisation et leurs caractéristiques</t>
+  </si>
+  <si>
+    <t>Classer les processus selon leur typologie</t>
+  </si>
+  <si>
+    <t>Identifier les activités, les flux d'orchestration et les évènements</t>
+  </si>
+  <si>
+    <t>Comprendre et représenter un processus sous forme d'un diagramme BPMN</t>
+  </si>
+  <si>
+    <t>Améliorer, enrichir un processus en fonction de nouvelles règles de gestion</t>
+  </si>
+  <si>
+    <t>3.1.2 Identifier le lien entre processus et bases de données</t>
+  </si>
+  <si>
+    <t>Identifier les recours à la base de données dans le déroulement des processus</t>
+  </si>
+  <si>
+    <t>Identifier les droits attribués aux utilisateurs ou groupes d'utilisateurs sur les objets de la base</t>
+  </si>
+  <si>
+    <t>3.2 Comprendre la contribution des progiciels à la performance des processus</t>
+  </si>
+  <si>
+    <t>Identifier les paramètres à vérifier, à modifier ou à mettre en œuvre dans les progiciels métiers</t>
+  </si>
+  <si>
+    <t>Utiliser un progiciel métier pour participer aux processus de l'organisation</t>
+  </si>
+  <si>
+    <t>Vérifier et exploiter la trace des opérations réalisées</t>
+  </si>
+  <si>
+    <t>Interpréter un flux de travail (workflow)</t>
+  </si>
+  <si>
+    <t>3.3 Comprendre l'apport des technologies émergentes au service de la performance</t>
+  </si>
+  <si>
+    <t>Distinguer les différents types d'intelligence artificielle (IA)</t>
+  </si>
+  <si>
+    <t>Comprendre les enjeux de l'IA sur le système d'information</t>
+  </si>
+  <si>
+    <t>Identifier l'apport de l'IA dans les progiciels métiers et les outils bureautiques</t>
+  </si>
+  <si>
+    <t>Comprendre les apports de la blockchain</t>
+  </si>
+  <si>
+    <t>Identifier les conséquences de l'utilisation de l'internet des objets (IoT)</t>
+  </si>
+  <si>
+    <t>Comprendre et analyser les apports de la Data Analyse et de la Data Science dans les entreprises</t>
+  </si>
+  <si>
+    <t>4. Appréhender les défis du système d'information en termes de réglementation, sécurité et durabilité</t>
+  </si>
+  <si>
+    <t>4.1 Respecter la réglementation sur l'utilisation des données et des outils numériques</t>
+  </si>
+  <si>
+    <t>Identifier dans le système d'information les données assujetties à la réglementation</t>
+  </si>
+  <si>
+    <t>Vérifier la mise en œuvre des principaux textes réglementaires sur l'utilisation et la conservation des données et sur l'utilisation des outils numériques</t>
+  </si>
+  <si>
+    <t>Identifier les principales catégories de licences de logiciels</t>
+  </si>
+  <si>
+    <t>Identifier l'impact de l'utilisation des outils numériques sur la protection des données</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.2 Garantir la sécurisation du système d'information et des échanges de données </t>
+  </si>
+  <si>
+    <t>Identifier et hiérarchiser les principaux risques liés à la sécurité du SI</t>
+  </si>
+  <si>
+    <t>Identifier les mesures de protection à mettre en place</t>
+  </si>
+  <si>
+    <t>Appliquer les procédures de sécurité</t>
+  </si>
+  <si>
+    <t>Prendre en compte la dimension humaine dans la gestion des risques</t>
+  </si>
+  <si>
+    <t>Analyser la fiabilité des procédures et des traitements</t>
+  </si>
+  <si>
+    <t>4.3 Découvrir la durabilité</t>
+  </si>
+  <si>
+    <t>Identifier les impacts environnementaux du système d'information</t>
+  </si>
+  <si>
+    <t>Appliquer la réglementation en matière de durabilité</t>
+  </si>
+  <si>
+    <t>Proposer des pratiques minimisant les impacts environnementaux du système d'information</t>
+  </si>
+  <si>
     <r>
-      <t>Les</t>
+      <t xml:space="preserve">1. Le monde de l'entreprise
+</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> compétences du programme ont été classées suivant trois niveaux : compréhension, application et analyse. </t>
-[...305 lines deleted...]
-      <t>É</t>
+      <t xml:space="preserve">1. L'entreprise et ses parties prenantes
+2. La responsabilité sociétale des entreprises
+3. Culture d'entreprise et conditions de travail
+4. Communication et stratégies de différenciation
+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>noncé</t>
-[...93 lines deleted...]
-- Les ratios de structure.
+      <t xml:space="preserve">
+2. Questions économiques
 </t>
-  </si>
-[...195 lines deleted...]
-      <t>À</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> partir d'une analyse du besoin en fond de roulement, proposer des recommandations en matière de gestion du besoin en fonds de roulement </t>
+      <t>5. La révolution numérique
+6. Energies et environnement
+7. Mondialisation et développement
+8. Politiques sociales</t>
     </r>
   </si>
   <si>
-    <t>Dans une situation donnée,  proposer des axes pour améliorer la structure de financement d'une organisation.</t>
-[...254 lines deleted...]
-    <t>Identifier les modalités de déclaration et de paiement</t>
+    <t>Maîtriser les fondamentaux en matière de grammaire et syntaxe des langues : française et anglaise</t>
+  </si>
+  <si>
+    <t>Connaître les termes spécialisés en rapport avec le programme des thèmes économiques et sociaux (en anglais et en français)</t>
+  </si>
+  <si>
+    <t>Commenter des documents relatifs à la vie des affaires (dossier, texte, graphique, tableau) pour répondre à un problème posé dans une organisation</t>
+  </si>
+  <si>
+    <t>Exploiter des informations à partir de documents rédigés en langue anglaise</t>
+  </si>
+  <si>
+    <t>Traduire en français des procédures, des instructions, des consignes</t>
+  </si>
+  <si>
+    <t>Comprendre des documents professionnels de base rédigés en anglais : courrier (électronique ou non), note, rapport et document relatifs aux opérations comptables et financières</t>
+  </si>
+  <si>
+    <t>Etre capable de rédiger en anglais une note ou un rapport qui  développe une argumentation, un point de vue particulier et en expliquant les avantages et les inconvénients de différentes options</t>
+  </si>
+  <si>
+    <t>Rédiger une synthèse en français ou en anglais à partir de documents en langue anglaise</t>
+  </si>
+  <si>
+    <t>Rédiger en anglais des documents professionnels de base : courrier (électronique ou non) pour prise de contact, réponse à une plainte ou à une demande d’information, documents de base relatifs aux opérations comptables et financières</t>
+  </si>
+  <si>
+    <t>1. Maîtriser les opérations de recherche et d'analyse d'information</t>
+  </si>
+  <si>
+    <t>1.1 Rechercher des informations</t>
+  </si>
+  <si>
+    <t>1.2 Assurer une veille informationnelle</t>
+  </si>
+  <si>
+    <t>Identifier ses besoins d'information</t>
+  </si>
+  <si>
+    <t>Répertorier les principales sources documentaires adaptées au contexte</t>
+  </si>
+  <si>
+    <t>Utiliser un outil de recherche d'informations adapté à son besoin</t>
+  </si>
+  <si>
+    <t>Sensibiliser à la démarche d'enquête qualitative et/ou quantitative</t>
+  </si>
+  <si>
+    <t>Sélectionner un outil collaboratif adapté au contexte pour partager la recherche d'information</t>
+  </si>
+  <si>
+    <t>Mettre en œuvre une veille informationnelle en mobilisant un ou plusieurs outils numériques de veille</t>
+  </si>
+  <si>
+    <t>Evaluer la qualité d'un document et de ses sources</t>
+  </si>
+  <si>
+    <t>2. Maîtriser les principes et outils de la communication professionnelle</t>
+  </si>
+  <si>
+    <t>2.1 Comprendre les enjeux de la communication professionnelle</t>
+  </si>
+  <si>
+    <t>Comprendre la signification et l'importance d'une communication professionnelle réussie pour une organisation</t>
+  </si>
+  <si>
+    <t>Présenter et analyser une situation de communication</t>
+  </si>
+  <si>
+    <t>2.2.1 La communication écrite professionnelle (fond et forme)</t>
+  </si>
+  <si>
+    <t>Construire une bibliographie, une sitographie</t>
+  </si>
+  <si>
+    <t>Communiquer sur un réseau social professionnel en respectant les règles et bonnes pratiques professionnelles</t>
+  </si>
+  <si>
+    <t>Sélectionner et savoir mobiliser un outil collaboratif adapté au contexte pour communiquer</t>
+  </si>
+  <si>
+    <t>Produire une lettre ou un courriel pour candidater à un stage/emploi</t>
+  </si>
+  <si>
+    <t>Produire un rapport de stage à l'aide d'outil numérique et dans le respect des règles et bonnes pratiques professionnelles</t>
+  </si>
+  <si>
+    <t>2.2.2 La communication orale professionnelle (fond et forme)</t>
+  </si>
+  <si>
+    <t>Se présenter dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>Gérer son temps de parole</t>
+  </si>
+  <si>
+    <t>Réaliser une présentation en s'appuyant sur un support numérique</t>
+  </si>
+  <si>
+    <t>Participer à une communication collaborative</t>
+  </si>
+  <si>
+    <t>Respecter des règles et bonnes pratiques de communication professionnelle orale</t>
+  </si>
+  <si>
+    <t>Evaluer la qualité et l'efficacité de la communication</t>
+  </si>
+  <si>
+    <t>Argumenter dans un contexte professionnel</t>
+  </si>
+  <si>
+    <t>Adapter sa communication au partenaire et au contexte</t>
+  </si>
+  <si>
+    <t>Résoudre un conflit de normes</t>
+  </si>
+  <si>
+    <t>2.3 Déterminer l'étendue du droit d'une personne juridique sur ses biens</t>
+  </si>
+  <si>
+    <t>Vérifier les conditions de protection par le brevet, la marque ou le droit d'auteur</t>
+  </si>
+  <si>
+    <t>Analyser les prérogatives du propriétaire, du nu-propriétaire, de l'usufruitier et des indivisaires</t>
+  </si>
+  <si>
+    <t>Analyser les limites du droit de la propriété</t>
+  </si>
+  <si>
+    <t>Justifier les actions possibles en cas d'atteinte à un droit de propriété intellectuelle</t>
+  </si>
+  <si>
+    <t>Apprécier l'étendue du contrôle du commissaire aux comptes (CAC)</t>
+  </si>
+  <si>
+    <t>4. Gérer la trésorerie à court terme</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...119 lines deleted...]
-    <t xml:space="preserve">Distinguer et qualifier les notions d’apport à titre onéreux et d’apport à titre pur et simple.
+      <t xml:space="preserve">
+Ce fichier excel concerne les unités d'enseignement (UE) qu'il est possible de présenter dans le cadre du dispositif de la validation des acquis de l'expérience (VAE) en ce qui concerne le Diplôme de Comptabilité et de Gestion (DCG).
+Il existe un autre fichier excel spécifique au Diplôme Supérieur de Comptabilité et de Gestion (DSCG) et téléchargeable sur le site de la Maison des Examens.
+Ce fichier comporte 13 onglets à renseigner pour les UE que vous décidez de présenter. Les UE sont regroupées suivant 4 thématiques :
+Thème 1 - Droit des affaires : UE 1, UE 2, UE3 et UE 4
+Thème 2 - Gestion comptable et financière : UE 6, UE 9, UE 10 et UE 11
+Thème 3 - Analyse économique et managériale : UE 5 et UE 7
+Thème 4 - Communication et environnement numérique : UE 8, UE 12 et UE 13
+Chaque onglet est protégé afin de ne laisser l'accès à l'utilisateur qu'aux cellules à renseigner.
+Pour chaque onglet :
+- seules les cellules à renseigner sont modifiables (un message d'erreur apparaît si l'utilisateur tente de modifier les autres cellules)
+- les cellules grisées ne sont pas à renseigner
+Pour chacune des compétences énoncées, le candidat doit indiquer, à l'aide du menu déroulant, la fréquence à laquelle il exerce l'activité et  le degré d'autonomie atteint.
+La fréquence : le candidat doit indiquer si l'activité relève de sa pratique quotidienne, hebdomadaire, mensuelle, occasionnelle ou exceptionnelle, 
+Les degrés d'autonomie sont gradués de 1 à 3 et explicités ci-dessous :
+1 = activité fortement encadrée
+2 = activité supervisée partiellement
+3 = activité réalisée en autonomie
+Comme indiqué à la page 10 du livret 2, ne joignez pas à votre dossier les référentiels de compétences relatifs aux UE non concernées par la demande de validation ou correspondant à des activités dans lesquelles vous n'avez pas d'expérience significative.
 </t>
-  </si>
-[...1604 lines deleted...]
-      <t>É</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>noncer les étapes marquantes de l'histoire de la comptabilité moderne.</t>
-[...9 lines deleted...]
-      <t>É</t>
+      <t>Il est conseillé aux candidats de prendre connaissance des rapports de jury dans lesquels un retour sur la session VAE est réalisé, accompagné de préconisations.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>tablir les documents suivants :
-[...38 lines deleted...]
-      <t>À</t>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color theme="1"/>
+        <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> partir d'une documentation, analyser quel rôle joue le normalisateur (ANC, IASB, IPSASB)</t>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Dans une situation professionnelle donnée, analyser, comptabiliser et commenter les cas particuliers  des quotas d'émission de gaz à effet de serre et instruments assimilés, des stocks acquis avec une clause de réserve de propriété, des stocks ayant subis un sinistre (vol ou destruction). </t>
-[...193 lines deleted...]
-    <t>Axe 4 - Communication et environnement numérique : UE 8, UE 12 et UE 13.</t>
+    <t>THEME 1 : DROIT DES AFFAIRES</t>
+  </si>
+  <si>
+    <t>THEME 2 : GESTION COMPTABLE ET FINANCIERE</t>
+  </si>
+  <si>
+    <t>THEME 3 : ANALYSE ECONOMIQUE ET MANAGERIALE</t>
+  </si>
+  <si>
+    <t>THEME 4 : COMMUNICATION ET ENVIRONNEMENT NUMERIQUE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="28" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...24 lines deleted...]
-    <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...11 lines deleted...]
-      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="21"/>
+      <color indexed="63"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="16"/>
+      <sz val="72"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color indexed="63"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-      <sz val="11"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...23 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="9">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="62"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-[...23 lines deleted...]
-        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...129 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...87 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...42 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...31 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...165 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="679">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...108 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="center"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...104 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...384 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...216 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...133 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...555 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6465,36408 +3210,8561 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="21.85546875" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" style="1"/>
+    <col min="2" max="2" width="22.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="22.42578125" style="1" customWidth="1"/>
+    <col min="4" max="10" width="11.42578125" style="1"/>
+    <col min="11" max="11" width="38.7109375" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="27.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="443"/>
-[...13 lines deleted...]
-      <c r="M1" s="443"/>
+      <c r="A1" s="3"/>
+      <c r="B1" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
     </row>
     <row r="2" spans="1:13" ht="92.25" x14ac:dyDescent="0.25">
-      <c r="A2" s="443"/>
-      <c r="B2" s="452" t="s">
+      <c r="A2" s="3"/>
+      <c r="B2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="452"/>
-[...9 lines deleted...]
-      <c r="M2" s="443"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13" ht="26.25" x14ac:dyDescent="0.25">
-      <c r="A3" s="443"/>
-[...13 lines deleted...]
-      <c r="M3" s="443"/>
+      <c r="A3" s="3"/>
+      <c r="B3" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="443"/>
-[...11 lines deleted...]
-      <c r="M4" s="443"/>
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A5" s="443"/>
-[...11 lines deleted...]
-      <c r="M5" s="443"/>
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A6" s="443"/>
-[...11 lines deleted...]
-      <c r="M6" s="443"/>
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="443"/>
-      <c r="B7" s="450" t="s">
+      <c r="A7" s="3"/>
+      <c r="B7" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="450"/>
-[...28 lines deleted...]
-      <c r="B9" s="449" t="s">
+      <c r="C7" s="42"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+    </row>
+    <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+    </row>
+    <row r="9" spans="1:13" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="B9" s="43" t="s">
+        <v>750</v>
+      </c>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="43"/>
+      <c r="H9" s="43"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="43"/>
+      <c r="K9" s="43"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B16" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="30">
         <v>2</v>
       </c>
-      <c r="C9" s="449"/>
-[...128 lines deleted...]
-      <c r="B17" s="449" t="s">
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" s="30">
         <v>3</v>
       </c>
-      <c r="C17" s="449"/>
-[...459 lines deleted...]
-      <c r="M43" s="443"/>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="30"/>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B20" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C20" s="30"/>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+    </row>
+    <row r="22" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+    </row>
+    <row r="23" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+    </row>
+    <row r="24" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hg9G2U2QrgC5VoPkBxwGm7MssRcg7fyfeh1JgQ+4R8A3iX/p3s1vW4GCnABNnFmvlhjoyfPXDDpDTiaRTR5kPw==" saltValue="KAN3q+ka3hdnzuElcIfLJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="B32:C32"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FcuxzRoDoKAshA2E1BUeqbpxeXGIIEIhdhbhjS+qN0qpnlfqpe/3yOShgfIUsQ58I34UM6LpZd67SzGHXQOe2w==" saltValue="wXHXqQY/EWqjfuho4OX9HQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="5">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B9:K9"/>
-    <mergeCell ref="B17:K17"/>
   </mergeCells>
-  <hyperlinks>
-[...13 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P82"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{985781C2-103F-4021-AFA0-D230B779F1BF}">
+  <dimension ref="A1:J67"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A66" sqref="A66:D66"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="4.85546875" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-[...124 lines deleted...]
-      <c r="A13" s="6">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...8 lines deleted...]
-      <c r="A14" s="6">
+      <c r="B1" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...1431 lines deleted...]
-      <c r="P82" s="454"/>
+      <c r="B2" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>487</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>488</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>489</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="49"/>
+      <c r="B17" s="32" t="s">
+        <v>490</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>491</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>492</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="44" t="s">
+        <v>493</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="47" t="s">
+        <v>494</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>495</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="48"/>
+      <c r="B21" s="31" t="s">
+        <v>496</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="49"/>
+      <c r="B22" s="31" t="s">
+        <v>497</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47" t="s">
+        <v>498</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>499</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="49"/>
+      <c r="B24" s="31" t="s">
+        <v>500</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="47" t="s">
+        <v>501</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>502</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="31" t="s">
+        <v>503</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="44" t="s">
+        <v>504</v>
+      </c>
+      <c r="B27" s="44"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+    </row>
+    <row r="28" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>505</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>506</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="47" t="s">
+        <v>507</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>508</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="49"/>
+      <c r="B30" s="31" t="s">
+        <v>509</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="57" t="s">
+        <v>510</v>
+      </c>
+      <c r="B31" s="58"/>
+      <c r="C31" s="58"/>
+      <c r="D31" s="59"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="47" t="s">
+        <v>511</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>512</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="49"/>
+      <c r="B33" s="31" t="s">
+        <v>513</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A34" s="33" t="s">
+        <v>514</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>515</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="47" t="s">
+        <v>516</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>517</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="49"/>
+      <c r="B36" s="31" t="s">
+        <v>518</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="57" t="s">
+        <v>519</v>
+      </c>
+      <c r="B37" s="58"/>
+      <c r="C37" s="58"/>
+      <c r="D37" s="59"/>
+    </row>
+    <row r="38" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="54" t="s">
+        <v>520</v>
+      </c>
+      <c r="B38" s="37" t="s">
+        <v>521</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="55"/>
+      <c r="B39" s="37" t="s">
+        <v>522</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="56"/>
+      <c r="B40" s="35" t="s">
+        <v>523</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="60" t="s">
+        <v>524</v>
+      </c>
+      <c r="B41" s="35" t="s">
+        <v>525</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="62"/>
+      <c r="B42" s="35" t="s">
+        <v>526</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="60" t="s">
+        <v>527</v>
+      </c>
+      <c r="B43" s="35" t="s">
+        <v>528</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="61"/>
+      <c r="B44" s="35" t="s">
+        <v>529</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="62"/>
+      <c r="B45" s="35" t="s">
+        <v>530</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="57" t="s">
+        <v>531</v>
+      </c>
+      <c r="B46" s="58"/>
+      <c r="C46" s="58"/>
+      <c r="D46" s="59"/>
+    </row>
+    <row r="47" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="47" t="s">
+        <v>532</v>
+      </c>
+      <c r="B47" s="33" t="s">
+        <v>533</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="48"/>
+      <c r="B48" s="33" t="s">
+        <v>534</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="49"/>
+      <c r="B49" s="33" t="s">
+        <v>535</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="50" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="47" t="s">
+        <v>536</v>
+      </c>
+      <c r="B50" s="33" t="s">
+        <v>537</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="49"/>
+      <c r="B51" s="33" t="s">
+        <v>538</v>
+      </c>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="47" t="s">
+        <v>539</v>
+      </c>
+      <c r="B52" s="33" t="s">
+        <v>540</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+    </row>
+    <row r="53" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="48"/>
+      <c r="B53" s="33" t="s">
+        <v>541</v>
+      </c>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="49"/>
+      <c r="B54" s="33" t="s">
+        <v>542</v>
+      </c>
+      <c r="C54" s="19"/>
+      <c r="D54" s="19"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="57" t="s">
+        <v>543</v>
+      </c>
+      <c r="B55" s="58"/>
+      <c r="C55" s="58"/>
+      <c r="D55" s="59"/>
+    </row>
+    <row r="56" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="47" t="s">
+        <v>544</v>
+      </c>
+      <c r="B56" s="33" t="s">
+        <v>545</v>
+      </c>
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="48"/>
+      <c r="B57" s="33" t="s">
+        <v>546</v>
+      </c>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="49"/>
+      <c r="B58" s="33" t="s">
+        <v>547</v>
+      </c>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="47" t="s">
+        <v>548</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>549</v>
+      </c>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="49"/>
+      <c r="B60" s="33" t="s">
+        <v>550</v>
+      </c>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+    </row>
+    <row r="61" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="33" t="s">
+        <v>551</v>
+      </c>
+      <c r="B61" s="33" t="s">
+        <v>552</v>
+      </c>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+    </row>
+    <row r="63" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+    </row>
+    <row r="64" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="50"/>
+      <c r="B64" s="50"/>
+      <c r="C64" s="50"/>
+      <c r="D64" s="50"/>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B66" s="44"/>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+    </row>
+    <row r="67" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="50"/>
+      <c r="B67" s="50"/>
+      <c r="C67" s="50"/>
+      <c r="D67" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9rw612txV72Onuk+O5aWydyLk3Gfa09Qf+ByWJfbucFzCqOA+WqhSRhKLbGoQMoaJpTk10w0mulHGHGySzgXRQ==" saltValue="Hw7RBBsh7m0cHd0TqK7T6g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...6 lines deleted...]
-    <mergeCell ref="A36:A37"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Gsy4vUgI448cKS0+Fnd9czeTW062qNPvw6s4EOpu2C1rs+pEuVPtsbggd05f6xrwuZj5yx9DE3JMrewXPJf9mg==" saltValue="TH8DHn30lMXrueD2WESNww==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="31">
     <mergeCell ref="A29:A30"/>
-    <mergeCell ref="A67:P67"/>
-[...2 lines deleted...]
-    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="A38:A40"/>
     <mergeCell ref="A41:A42"/>
-    <mergeCell ref="A43:P43"/>
-[...26 lines deleted...]
-    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A66:D66"/>
+    <mergeCell ref="A67:D67"/>
+    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A64:D64"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A52:A54"/>
+    <mergeCell ref="A56:A58"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A25:A26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AFFA6ABF-479D-459C-927E-79177205E372}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C18 C20:C26 C28:C30 C32:C36 C38:C45 C47:C54 C56:C61</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E261C91A-544F-4434-9072-4C43815AEE9B}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D18 D20:D26 D28:D30 D32:D36 D38:D45 D47:D54 D56:D61</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{075CC5D4-AEDD-4F83-887C-1A51B4EB3F3E}">
+  <dimension ref="A1:J72"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A71" sqref="A71:D71"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="6.5703125" style="90" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="94.28515625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>553</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>554</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>555</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="32" t="s">
+        <v>556</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="32" t="s">
+        <v>557</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="32" t="s">
+        <v>558</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="49"/>
+      <c r="B20" s="32" t="s">
+        <v>559</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
+        <v>560</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>561</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="48"/>
+      <c r="B22" s="32" t="s">
+        <v>562</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="48"/>
+      <c r="B23" s="32" t="s">
+        <v>563</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="48"/>
+      <c r="B24" s="32" t="s">
+        <v>564</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
+      <c r="B25" s="32" t="s">
+        <v>565</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="47" t="s">
+        <v>566</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>567</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="48"/>
+      <c r="B27" s="32" t="s">
+        <v>568</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="48"/>
+      <c r="B28" s="32" t="s">
+        <v>569</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="48"/>
+      <c r="B29" s="32" t="s">
+        <v>570</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="48"/>
+      <c r="B30" s="32" t="s">
+        <v>571</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="48"/>
+      <c r="B31" s="31" t="s">
+        <v>572</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="48"/>
+      <c r="B32" s="31" t="s">
+        <v>573</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="49"/>
+      <c r="B33" s="31" t="s">
+        <v>574</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="44" t="s">
+        <v>575</v>
+      </c>
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="46" t="s">
+        <v>576</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>577</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="46"/>
+      <c r="B36" s="31" t="s">
+        <v>578</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
+        <v>579</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>580</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="46"/>
+      <c r="B38" s="31" t="s">
+        <v>581</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="46"/>
+      <c r="B39" s="31" t="s">
+        <v>582</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="46"/>
+      <c r="B40" s="31" t="s">
+        <v>583</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="44" t="s">
+        <v>584</v>
+      </c>
+      <c r="B41" s="44"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+    </row>
+    <row r="42" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="46" t="s">
+        <v>585</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>586</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="46"/>
+      <c r="B43" s="31" t="s">
+        <v>587</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="46"/>
+      <c r="B44" s="31" t="s">
+        <v>588</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="46" t="s">
+        <v>589</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>590</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="46"/>
+      <c r="B46" s="31" t="s">
+        <v>591</v>
+      </c>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="46"/>
+      <c r="B47" s="31" t="s">
+        <v>592</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="47" t="s">
+        <v>593</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>594</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="48"/>
+      <c r="B49" s="31" t="s">
+        <v>595</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="48"/>
+      <c r="B50" s="31" t="s">
         <v>596</v>
       </c>
-      <c r="C1" s="336"/>
-[...1064 lines deleted...]
-      <c r="P61" s="454"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="49"/>
+      <c r="B51" s="31" t="s">
+        <v>597</v>
+      </c>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="47" t="s">
+        <v>598</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>599</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="48"/>
+      <c r="B53" s="31" t="s">
+        <v>600</v>
+      </c>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="48"/>
+      <c r="B54" s="33" t="s">
+        <v>601</v>
+      </c>
+      <c r="C54" s="19"/>
+      <c r="D54" s="19"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="49"/>
+      <c r="B55" s="31" t="s">
+        <v>602</v>
+      </c>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="57" t="s">
+        <v>603</v>
+      </c>
+      <c r="B56" s="58"/>
+      <c r="C56" s="58"/>
+      <c r="D56" s="59"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="65" t="s">
+        <v>604</v>
+      </c>
+      <c r="B57" s="34" t="s">
+        <v>605</v>
+      </c>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="66"/>
+      <c r="B58" s="34" t="s">
+        <v>606</v>
+      </c>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="66"/>
+      <c r="B59" s="34" t="s">
+        <v>607</v>
+      </c>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="66"/>
+      <c r="B60" s="34" t="s">
+        <v>608</v>
+      </c>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" s="66"/>
+      <c r="B61" s="35" t="s">
+        <v>609</v>
+      </c>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="67"/>
+      <c r="B62" s="35" t="s">
+        <v>610</v>
+      </c>
+      <c r="C62" s="19"/>
+      <c r="D62" s="19"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="68" t="s">
+        <v>611</v>
+      </c>
+      <c r="B63" s="35" t="s">
+        <v>612</v>
+      </c>
+      <c r="C63" s="19"/>
+      <c r="D63" s="19"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="69"/>
+      <c r="B64" s="35" t="s">
+        <v>613</v>
+      </c>
+      <c r="C64" s="19"/>
+      <c r="D64" s="19"/>
+    </row>
+    <row r="65" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="69"/>
+      <c r="B65" s="35" t="s">
+        <v>614</v>
+      </c>
+      <c r="C65" s="19"/>
+      <c r="D65" s="19"/>
+    </row>
+    <row r="66" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="70"/>
+      <c r="B66" s="35" t="s">
+        <v>615</v>
+      </c>
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+    </row>
+    <row r="68" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68" s="44"/>
+      <c r="C68" s="44"/>
+      <c r="D68" s="44"/>
+    </row>
+    <row r="69" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="50"/>
+      <c r="B69" s="50"/>
+      <c r="C69" s="50"/>
+      <c r="D69" s="50"/>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" s="44"/>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+    </row>
+    <row r="72" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="50"/>
+      <c r="B72" s="50"/>
+      <c r="C72" s="50"/>
+      <c r="D72" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hAT0tJUWtixf+MPZ7Y2JD7uN41UEEBWPJl68Oz85Ui7W2yUy4MfWXozxqBecorxi14ezY3oEI0IsBL4A6wPpGA==" saltValue="5ul1zCS3kuPaKZY6cvODog==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A40:P40"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FMl/JgzEeFNkb/mS4zVpEG1Y0I5XoKPYhUHQDOMH0IbB6DKBu4UcGO1hKHDa2RUijg5Gr0l5S6h0e2EfkOmgrw==" saltValue="MSfJWwQWZbBF2mpeWlz8eA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="24">
+    <mergeCell ref="A71:D71"/>
+    <mergeCell ref="A72:D72"/>
     <mergeCell ref="A42:A44"/>
-    <mergeCell ref="A46:P46"/>
-[...22 lines deleted...]
-    <mergeCell ref="M21:P21"/>
+    <mergeCell ref="A45:A47"/>
+    <mergeCell ref="A68:D68"/>
+    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="A48:A51"/>
+    <mergeCell ref="A52:A55"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A57:A62"/>
+    <mergeCell ref="A63:A66"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="A37:A40"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="A26:A33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8655BE44-8368-4228-ADE0-70403419173F}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C33 C35:C40 C42:C55 C57:C66</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{622C5CD6-45E6-464D-965D-4D201B9890BD}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D33 D35:D40 D42:D55 D57:D66</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q69"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FFF2D4C-CE45-4DFD-A5C3-F81F92949633}">
+  <dimension ref="A1:J90"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A89" sqref="A89:D89"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.28515625" style="9" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="9"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="B2" s="160" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>616</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>617</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>618</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="32" t="s">
+        <v>619</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="49"/>
+      <c r="B18" s="32" t="s">
+        <v>620</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="47" t="s">
+        <v>621</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>622</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="49"/>
+      <c r="B20" s="32" t="s">
+        <v>623</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="33" t="s">
+        <v>624</v>
+      </c>
+      <c r="B21" s="32" t="s">
+        <v>625</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="47" t="s">
+        <v>626</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>627</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="48"/>
+      <c r="B23" s="32" t="s">
+        <v>628</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="49"/>
+      <c r="B24" s="32" t="s">
+        <v>629</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="47" t="s">
+        <v>630</v>
+      </c>
+      <c r="B25" s="32" t="s">
+        <v>631</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="48"/>
+      <c r="B26" s="31" t="s">
+        <v>632</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="48"/>
+      <c r="B27" s="31" t="s">
+        <v>633</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="49"/>
+      <c r="B28" s="31" t="s">
+        <v>634</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="44" t="s">
+        <v>635</v>
+      </c>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="47" t="s">
+        <v>636</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>637</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="48"/>
+      <c r="B31" s="31" t="s">
+        <v>638</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="49"/>
+      <c r="B32" s="31" t="s">
+        <v>639</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="47" t="s">
+        <v>640</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>641</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="48"/>
+      <c r="B34" s="31" t="s">
+        <v>642</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="48"/>
+      <c r="B35" s="31" t="s">
+        <v>643</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="48"/>
+      <c r="B36" s="31" t="s">
+        <v>644</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="49"/>
+      <c r="B37" s="31" t="s">
+        <v>645</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="47" t="s">
+        <v>646</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>647</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="48"/>
+      <c r="B39" s="31" t="s">
+        <v>648</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="48"/>
+      <c r="B40" s="31" t="s">
+        <v>649</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="48"/>
+      <c r="B41" s="31" t="s">
+        <v>650</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="48"/>
+      <c r="B42" s="31" t="s">
+        <v>651</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="48"/>
+      <c r="B43" s="31" t="s">
+        <v>652</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="48"/>
+      <c r="B44" s="31" t="s">
+        <v>653</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="48"/>
+      <c r="B45" s="31" t="s">
+        <v>654</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="49"/>
+      <c r="B46" s="31" t="s">
+        <v>655</v>
+      </c>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="47" t="s">
+        <v>656</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>657</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="48"/>
+      <c r="B48" s="31" t="s">
+        <v>658</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="48"/>
+      <c r="B49" s="31" t="s">
+        <v>659</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="49"/>
+      <c r="B50" s="31" t="s">
+        <v>660</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="47" t="s">
+        <v>661</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>662</v>
+      </c>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+    </row>
+    <row r="52" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="48"/>
+      <c r="B52" s="31" t="s">
+        <v>663</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="49"/>
+      <c r="B53" s="31" t="s">
+        <v>664</v>
+      </c>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+    </row>
+    <row r="54" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="44" t="s">
+        <v>665</v>
+      </c>
+      <c r="B54" s="44"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+    </row>
+    <row r="55" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="47" t="s">
+        <v>666</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>667</v>
+      </c>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="48"/>
+      <c r="B56" s="31" t="s">
+        <v>668</v>
+      </c>
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="48"/>
+      <c r="B57" s="31" t="s">
+        <v>669</v>
+      </c>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="48"/>
+      <c r="B58" s="31" t="s">
+        <v>670</v>
+      </c>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+    </row>
+    <row r="59" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="49"/>
+      <c r="B59" s="31" t="s">
+        <v>671</v>
+      </c>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+    </row>
+    <row r="60" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="47" t="s">
+        <v>672</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>673</v>
+      </c>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+    </row>
+    <row r="61" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="49"/>
+      <c r="B61" s="31" t="s">
+        <v>674</v>
+      </c>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+    </row>
+    <row r="62" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="47" t="s">
+        <v>675</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="C62" s="19"/>
+      <c r="D62" s="19"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="48"/>
+      <c r="B63" s="31" t="s">
+        <v>677</v>
+      </c>
+      <c r="C63" s="19"/>
+      <c r="D63" s="19"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="48"/>
+      <c r="B64" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C64" s="19"/>
+      <c r="D64" s="19"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="49"/>
+      <c r="B65" s="31" t="s">
+        <v>679</v>
+      </c>
+      <c r="C65" s="19"/>
+      <c r="D65" s="19"/>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="47" t="s">
+        <v>680</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>681</v>
+      </c>
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="48"/>
+      <c r="B67" s="31" t="s">
+        <v>682</v>
+      </c>
+      <c r="C67" s="19"/>
+      <c r="D67" s="19"/>
+    </row>
+    <row r="68" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A68" s="48"/>
+      <c r="B68" s="31" t="s">
+        <v>683</v>
+      </c>
+      <c r="C68" s="19"/>
+      <c r="D68" s="19"/>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" s="48"/>
+      <c r="B69" s="31" t="s">
+        <v>684</v>
+      </c>
+      <c r="C69" s="19"/>
+      <c r="D69" s="19"/>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" s="48"/>
+      <c r="B70" s="31" t="s">
+        <v>685</v>
+      </c>
+      <c r="C70" s="19"/>
+      <c r="D70" s="19"/>
+    </row>
+    <row r="71" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="49"/>
+      <c r="B71" s="31" t="s">
+        <v>686</v>
+      </c>
+      <c r="C71" s="19"/>
+      <c r="D71" s="19"/>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" s="57" t="s">
+        <v>687</v>
+      </c>
+      <c r="B72" s="58"/>
+      <c r="C72" s="58"/>
+      <c r="D72" s="59"/>
+    </row>
+    <row r="73" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="47" t="s">
+        <v>688</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>689</v>
+      </c>
+      <c r="C73" s="19"/>
+      <c r="D73" s="19"/>
+    </row>
+    <row r="74" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A74" s="48"/>
+      <c r="B74" s="31" t="s">
+        <v>690</v>
+      </c>
+      <c r="C74" s="19"/>
+      <c r="D74" s="19"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="48"/>
+      <c r="B75" s="31" t="s">
+        <v>691</v>
+      </c>
+      <c r="C75" s="19"/>
+      <c r="D75" s="19"/>
+    </row>
+    <row r="76" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="49"/>
+      <c r="B76" s="31" t="s">
+        <v>692</v>
+      </c>
+      <c r="C76" s="19"/>
+      <c r="D76" s="19"/>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" s="47" t="s">
+        <v>693</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>694</v>
+      </c>
+      <c r="C77" s="19"/>
+      <c r="D77" s="19"/>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" s="48"/>
+      <c r="B78" s="33" t="s">
+        <v>695</v>
+      </c>
+      <c r="C78" s="19"/>
+      <c r="D78" s="19"/>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="48"/>
+      <c r="B79" s="38" t="s">
+        <v>696</v>
+      </c>
+      <c r="C79" s="19"/>
+      <c r="D79" s="19"/>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" s="48"/>
+      <c r="B80" s="31" t="s">
         <v>697</v>
       </c>
-      <c r="C2" s="441"/>
-[...300 lines deleted...]
-      <c r="A24" s="665" t="s">
+      <c r="C80" s="19"/>
+      <c r="D80" s="19"/>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" s="49"/>
+      <c r="B81" s="31" t="s">
         <v>698</v>
       </c>
-      <c r="B24" s="227" t="s">
-[...6 lines deleted...]
-      <c r="G24" s="227" t="s">
+      <c r="C81" s="19"/>
+      <c r="D81" s="19"/>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" s="47" t="s">
         <v>699</v>
       </c>
-      <c r="H24" s="381"/>
-[...3 lines deleted...]
-      <c r="L24" s="227" t="s">
+      <c r="B82" s="31" t="s">
         <v>700</v>
       </c>
-      <c r="M24" s="381"/>
-[...7 lines deleted...]
-      <c r="B25" s="227" t="s">
+      <c r="C82" s="19"/>
+      <c r="D82" s="19"/>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" s="48"/>
+      <c r="B83" s="31" t="s">
         <v>701</v>
       </c>
-      <c r="C25" s="241"/>
-[...3 lines deleted...]
-      <c r="G25" s="227" t="s">
+      <c r="C83" s="19"/>
+      <c r="D83" s="19"/>
+    </row>
+    <row r="84" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A84" s="49"/>
+      <c r="B84" s="31" t="s">
         <v>702</v>
       </c>
-      <c r="H25" s="381"/>
-[...948 lines deleted...]
-      <c r="P69" s="454"/>
+      <c r="C84" s="19"/>
+      <c r="D84" s="19"/>
+    </row>
+    <row r="86" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B86" s="44"/>
+      <c r="C86" s="44"/>
+      <c r="D86" s="44"/>
+    </row>
+    <row r="87" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="50"/>
+      <c r="B87" s="50"/>
+      <c r="C87" s="50"/>
+      <c r="D87" s="50"/>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" s="44"/>
+      <c r="C89" s="44"/>
+      <c r="D89" s="44"/>
+    </row>
+    <row r="90" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="50"/>
+      <c r="B90" s="50"/>
+      <c r="C90" s="50"/>
+      <c r="D90" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Z9uuFaq6cGyGXM/NkkbMBK0yXAFk9hG5I2wpebpE+RD44UjUJTS6pm+U19iDPcSXpoI5XwZ+DWIAuYltXKwLiQ==" saltValue="OmwOrl+Mzn5Gc2XkefaBeA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...30 lines deleted...]
-    <mergeCell ref="A24:A25"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zKVtXX0HjjWk+zhZBt/CLr1YywpcvGE64GJWtO/qtKqsIGi5c3WUKtp7con8UXtf1s8W5dmNaCQJFkcBkukTNg==" saltValue="YJR2goXkG7oHBtMZmqaYOA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="29">
+    <mergeCell ref="A33:A37"/>
+    <mergeCell ref="A38:A46"/>
+    <mergeCell ref="A47:A50"/>
+    <mergeCell ref="A51:A53"/>
+    <mergeCell ref="A55:A59"/>
+    <mergeCell ref="A89:D89"/>
+    <mergeCell ref="A90:D90"/>
+    <mergeCell ref="A86:D86"/>
+    <mergeCell ref="A87:D87"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A77:A81"/>
+    <mergeCell ref="A82:A84"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="A62:A65"/>
+    <mergeCell ref="A66:A71"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A73:A76"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="A25:A28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EB1CB286-8900-4F46-9E69-9BB5F4EF76AC}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C28 C30:C53 C55:C71 C73:C84</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9F538D1D-4BD5-4421-BAF5-8B5EA173D5BB}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D28 D30:D53 D55:D71 D73:D84</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3477885C-3176-4B27-B98E-99704AD43A2D}">
+  <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29:D29"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="5.7109375" style="46" customWidth="1"/>
+    <col min="1" max="1" width="48.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="78.28515625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-[...136 lines deleted...]
-      <c r="A13" s="163">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...9 lines deleted...]
-      <c r="A14" s="163">
+      <c r="B1" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...533 lines deleted...]
-      <c r="P43" s="454"/>
+      <c r="B2" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="193.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>703</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="47"/>
+      <c r="B16" s="31" t="s">
+        <v>704</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="32" t="s">
+        <v>705</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="31" t="s">
+        <v>706</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="31" t="s">
+        <v>707</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="48"/>
+      <c r="B20" s="31" t="s">
+        <v>708</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="48"/>
+      <c r="B21" s="31" t="s">
+        <v>709</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="48"/>
+      <c r="B22" s="31" t="s">
+        <v>710</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="48"/>
+      <c r="B23" s="31" t="s">
+        <v>711</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="49"/>
+      <c r="B24" s="31" t="s">
+        <v>712</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+    </row>
+    <row r="27" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="50"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+    </row>
+    <row r="30" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="50"/>
+      <c r="B30" s="50"/>
+      <c r="C30" s="50"/>
+      <c r="D30" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KEYakdyskgp34r28E5De0QD0eOpxDcPJddRuqNnoW+0S996FEmIr2g7M9NJm3VFQxv92qd2dZmui4F2DiDvqFQ==" saltValue="iMHPsisvtydKLo1eBSBgjQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...19 lines deleted...]
-    <mergeCell ref="C21:F21"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="u9quM1B8a7Eam+XCE5wikzih3HNxUty2TJ9/18B1J/pc7tQKpm05dKusyCSINnQd+c+FgWPxrsTzCpeaY6Waaw==" saltValue="njJEdPVd9+TWYKeh58u5wA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="11">
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:A24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{479D60D2-75A5-49FD-8019-78C61D8DD15C}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C24</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CE6D16D4-D3D5-4EA4-8766-C0E39DADB314}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D24</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD60CA84-6DAE-4457-A4C0-F8BD310FE0B9}">
+  <dimension ref="A1:J44"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A43" sqref="A43:D43"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="5.5703125" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-[...136 lines deleted...]
-      <c r="A13" s="163">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...9 lines deleted...]
-      <c r="A14" s="163">
+      <c r="B1" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...729 lines deleted...]
-      <c r="P52" s="454"/>
+      <c r="B2" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>713</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>714</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>716</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="31" t="s">
+        <v>717</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="31" t="s">
+        <v>718</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="32" t="s">
+        <v>719</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="48"/>
+      <c r="B20" s="31" t="s">
+        <v>720</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="49"/>
+      <c r="B21" s="31" t="s">
+        <v>721</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="33" t="s">
+        <v>715</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>722</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="44" t="s">
+        <v>723</v>
+      </c>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="47" t="s">
+        <v>724</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>725</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
+      <c r="B25" s="31" t="s">
+        <v>726</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="47" t="s">
+        <v>727</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>728</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="48"/>
+      <c r="B27" s="31" t="s">
+        <v>729</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="48"/>
+      <c r="B28" s="31" t="s">
+        <v>730</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="48"/>
+      <c r="B29" s="31" t="s">
+        <v>731</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="49"/>
+      <c r="B30" s="31" t="s">
+        <v>732</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="47" t="s">
+        <v>733</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>734</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="48"/>
+      <c r="B32" s="31" t="s">
+        <v>735</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="48"/>
+      <c r="B33" s="31" t="s">
+        <v>736</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="48"/>
+      <c r="B34" s="31" t="s">
+        <v>737</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="48"/>
+      <c r="B35" s="31" t="s">
+        <v>738</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="48"/>
+      <c r="B36" s="31" t="s">
+        <v>739</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="48"/>
+      <c r="B37" s="31" t="s">
+        <v>740</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="49"/>
+      <c r="B38" s="31" t="s">
+        <v>741</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="40" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+    </row>
+    <row r="41" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="50"/>
+      <c r="B41" s="50"/>
+      <c r="C41" s="50"/>
+      <c r="D41" s="50"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="44"/>
+      <c r="C43" s="44"/>
+      <c r="D43" s="44"/>
+    </row>
+    <row r="44" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="50"/>
+      <c r="B44" s="50"/>
+      <c r="C44" s="50"/>
+      <c r="D44" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hyGQe+RM8gF38x4Gli3vebQq9lSfuXwonUplCFiGYLNMAYSjNTxH/rR476iwHeRLUGg/0P6gc6qawTmPDHua5Q==" saltValue="k2i/yHJDL/hq3qxjhL8ffA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...23 lines deleted...]
-    <mergeCell ref="C21:F21"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jgSnKrKckPSPkC2Df0c0x0N0NS8U8gyWgqPKaBh1MaRVsHQ9KNy4qeocZhNalSrTfuzl1HzN3bGQsxp/EMo/UQ==" saltValue="jtSQpyy/d3sdzPHziLQxiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="15">
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A16:A21"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="A31:A38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-[...11 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{45E24EA7-5EFE-4603-95B4-D2A9558D33DB}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C22 C24:C38</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F19C4177-B939-4021-9000-8CAB028B1644}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D22 D24:D38</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{711ABD0C-0D7D-4BBA-895B-03FE4623665C}">
+  <dimension ref="A1:J55"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="6.7109375" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="27.28515625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="13.5703125" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="49"/>
+      <c r="B18" s="32" t="s">
+        <v>742</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="46"/>
+      <c r="B20" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="46"/>
+      <c r="B21" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="19"/>
-[...6 lines deleted...]
-      <c r="A2" s="4" t="s">
+      <c r="B23" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="46"/>
+      <c r="B24" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="46"/>
+      <c r="B25" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="C2" s="19"/>
-[...9 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B26" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="46"/>
+      <c r="B27" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="46"/>
+      <c r="B28" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="46"/>
+      <c r="B29" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="19"/>
-[...61 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="46"/>
+      <c r="B30" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="3"/>
-[...12 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="46"/>
+      <c r="B31" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="3"/>
-[...15 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="47" t="s">
+        <v>743</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>744</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="48"/>
+      <c r="B33" s="31" t="s">
+        <v>745</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="48"/>
+      <c r="B34" s="31" t="s">
+        <v>746</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="49"/>
+      <c r="B35" s="31" t="s">
+        <v>747</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="F12" s="19"/>
-[...9 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="B36" s="44"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+    </row>
+    <row r="37" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="F13" s="19"/>
-[...6 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="B37" s="31" t="s">
         <v>36</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="9" t="s">
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="46"/>
+      <c r="B38" s="31" t="s">
         <v>37</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A17" s="460" t="s">
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="46"/>
+      <c r="B39" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="46"/>
+      <c r="B40" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="46"/>
+      <c r="B41" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="464" t="s">
-[...19 lines deleted...]
-      <c r="B18" s="466" t="s">
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="46"/>
+      <c r="B42" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="C18" s="467"/>
-[...3 lines deleted...]
-      <c r="G18" s="466" t="s">
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="46" t="s">
         <v>41</v>
       </c>
-      <c r="H18" s="467"/>
-[...3 lines deleted...]
-      <c r="L18" s="466" t="s">
+      <c r="B43" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="M18" s="467"/>
-[...6 lines deleted...]
-      <c r="B19" s="469" t="s">
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="46"/>
+      <c r="B44" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="C19" s="470"/>
-[...3 lines deleted...]
-      <c r="G19" s="469" t="s">
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="46"/>
+      <c r="B45" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="H19" s="470"/>
-[...3 lines deleted...]
-      <c r="L19" s="469" t="s">
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="M19" s="470"/>
-[...6 lines deleted...]
-      <c r="B20" s="472" t="s">
+      <c r="B46" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="474" t="s">
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+    </row>
+    <row r="47" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="46"/>
+      <c r="B47" s="31" t="s">
         <v>47</v>
       </c>
-      <c r="D20" s="474"/>
-[...64 lines deleted...]
-      <c r="A22" s="32" t="s">
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="B22" s="33"/>
-[...16 lines deleted...]
-      <c r="A23" s="455" t="s">
+      <c r="B48" s="31" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="10" t="s">
-[...867 lines deleted...]
-      <c r="P64" s="454"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="46"/>
+      <c r="B49" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="51" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B51" s="44"/>
+      <c r="C51" s="44"/>
+      <c r="D51" s="44"/>
+    </row>
+    <row r="52" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="50"/>
+      <c r="B52" s="50"/>
+      <c r="C52" s="50"/>
+      <c r="D52" s="50"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="44"/>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+    </row>
+    <row r="55" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="50"/>
+      <c r="B55" s="50"/>
+      <c r="C55" s="50"/>
+      <c r="D55" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jj1xskbFMKhp8pK4U6BP4ByEVtUJE6WvaxFawU3YwIIjHHGTF85XWb9f/DH4mz80MhbC3gNBJ62YXDEl7Bwwpw==" saltValue="UzvFPZB+l2FsHqjsQworWA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...25 lines deleted...]
-    <mergeCell ref="A43:A44"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jHO7syl9Ke3OFcLaR216kB8Uv7MxjQGW8IAeluklYeKvqrU8oSkNxX173bDgUVlDJWxCRhfvqxqOS4tsBcAdnA==" saltValue="F4Nc7PleG+IHX+UldbIaWA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="21">
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A23:A25"/>
+    <mergeCell ref="A26:A31"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A37:A42"/>
+    <mergeCell ref="A16:A18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DD5127E6-359B-4DA3-AC84-ED275AA1D278}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C21 C23:C35 C37:C49</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{17F83D51-0780-4A27-BC4C-142E9445DCF1}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D21 D23:D35 D37:D49</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:XFD76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBC406B2-736D-4870-997C-91BAE55C025E}">
+  <dimension ref="A1:J51"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M41" sqref="M41:P42"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A51" sqref="A51:D51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="6" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="8" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="2" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="2" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16384" ht="21" x14ac:dyDescent="0.35">
-[...16603 lines deleted...]
-      <c r="B12" s="197" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="4"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="4"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="4"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="4"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="4"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="31"/>
+      <c r="B16" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:10" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="44"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+    </row>
+    <row r="18" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+    </row>
+    <row r="19" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="46"/>
+      <c r="B19" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+    </row>
+    <row r="20" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+    </row>
+    <row r="21" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="46"/>
+      <c r="B21" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+    </row>
+    <row r="22" spans="1:10" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="46"/>
+      <c r="B22" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+    </row>
+    <row r="23" spans="1:10" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="46"/>
+      <c r="B23" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+    </row>
+    <row r="24" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="46"/>
+      <c r="B24" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+    </row>
+    <row r="25" spans="1:10" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="48"/>
+      <c r="B26" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+    </row>
+    <row r="27" spans="1:10" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="48"/>
+      <c r="B27" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+    </row>
+    <row r="28" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49"/>
+      <c r="B28" s="31" t="s">
+        <v>748</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+    </row>
+    <row r="29" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+    </row>
+    <row r="30" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="52"/>
+      <c r="B30" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+    </row>
+    <row r="31" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+    </row>
+    <row r="32" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="52"/>
+      <c r="B32" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+    </row>
+    <row r="33" spans="1:10" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="351"/>
-[...1429 lines deleted...]
-      <c r="Q76" s="191"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+    </row>
+    <row r="34" spans="1:10" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+    </row>
+    <row r="35" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="46"/>
+      <c r="B35" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+    </row>
+    <row r="36" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+    </row>
+    <row r="37" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="46"/>
+      <c r="B37" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+    </row>
+    <row r="38" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="46"/>
+      <c r="B38" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+    </row>
+    <row r="39" spans="1:10" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+    </row>
+    <row r="40" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="53"/>
+      <c r="B40" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+    </row>
+    <row r="41" spans="1:10" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="52"/>
+      <c r="B41" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+    </row>
+    <row r="42" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42" s="44"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="G42" s="2"/>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+    </row>
+    <row r="43" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+    </row>
+    <row r="44" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="52"/>
+      <c r="B44" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+    </row>
+    <row r="45" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="33" t="s">
+        <v>87</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="47" spans="1:10" s="8" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="44"/>
+      <c r="C47" s="44"/>
+      <c r="D47" s="44"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+    </row>
+    <row r="48" spans="1:10" s="8" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="50"/>
+      <c r="B48" s="50"/>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="G48" s="2"/>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+    </row>
+    <row r="50" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50" s="44"/>
+      <c r="C50" s="44"/>
+      <c r="D50" s="44"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+    </row>
+    <row r="51" spans="1:10" s="8" customFormat="1" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="50"/>
+      <c r="B51" s="50"/>
+      <c r="C51" s="50"/>
+      <c r="D51" s="50"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="igBN3qaXLgHAcyB9SUkdjMLbyX5vFAzupNTcBlZLTygkJJkdDYoTKa8Dg6ENtfG6Ou2mxTRfktV7/igJU1XFWg==" saltValue="BpTy+Tz1N4p2f3sNG7X3Gg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...31 lines deleted...]
-    <mergeCell ref="A54:P54"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="mTmKnYg6/2wGH4g6zRK8Avg/ba8rzFfvMrDzSI4L4/OVAs+sIobXdWn3G44QV4pi23iD60HyimGh/A1P61boQw==" saltValue="R3kIYx+knpB4Mn84EZz+JA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="22">
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="A25:A28"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A20:A24"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E0765ED1-59C0-454F-9410-07C80AFAC1F0}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16 C18:C32 C34:C41 C43:C45</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{46531E09-38A5-4EFE-B13E-A7E3AB4CD26A}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16 D18:D32 D34:D41 D43:D45</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P117"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55FB8DCC-9131-4DC3-849E-F1D27F4E1242}">
+  <dimension ref="A1:J59"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E80" sqref="E80:E82"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A56" sqref="A56:D56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="7.42578125" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="46"/>
+      <c r="B17" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="46"/>
+      <c r="B19" s="31" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="46"/>
+      <c r="B20" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="46"/>
+      <c r="B21" s="31" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="48"/>
+      <c r="B23" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="48"/>
+      <c r="B24" s="31" t="s">
+        <v>136</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
+      <c r="B25" s="31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...110 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="46" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>139</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="46"/>
+      <c r="B28" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="46"/>
+      <c r="B29" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>143</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="46"/>
+      <c r="B31" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="46"/>
+      <c r="B32" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="46"/>
+      <c r="B33" s="31" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A34" s="46"/>
+      <c r="B34" s="31" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="46"/>
+      <c r="B35" s="31" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="46"/>
+      <c r="B36" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="46"/>
+      <c r="B37" s="31" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="46"/>
+      <c r="B38" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="46"/>
+      <c r="B39" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="46"/>
+      <c r="B40" s="31" t="s">
+        <v>153</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="46"/>
+      <c r="B41" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+    </row>
+    <row r="42" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="48"/>
+      <c r="B43" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="48"/>
+      <c r="B44" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="49"/>
+      <c r="B45" s="31" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="F12" s="19"/>
-[...990 lines deleted...]
-      <c r="L60" s="494" t="s">
+      <c r="B46" s="44"/>
+      <c r="C46" s="44"/>
+      <c r="D46" s="44"/>
+    </row>
+    <row r="47" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="46" t="s">
         <v>160</v>
       </c>
-      <c r="M60" s="505"/>
-[...26 lines deleted...]
-      <c r="B62" s="53" t="s">
+      <c r="B47" s="31" t="s">
         <v>161</v>
       </c>
-      <c r="C62" s="215"/>
-[...3 lines deleted...]
-      <c r="G62" s="53" t="s">
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="46"/>
+      <c r="B48" s="31" t="s">
         <v>162</v>
       </c>
-      <c r="H62" s="187"/>
-[...3 lines deleted...]
-      <c r="L62" s="212" t="s">
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="46" t="s">
         <v>163</v>
       </c>
-      <c r="M62" s="354"/>
-[...13 lines deleted...]
-      <c r="G63" s="52" t="s">
+      <c r="B49" s="31" t="s">
         <v>164</v>
       </c>
-      <c r="H63" s="28"/>
-[...3 lines deleted...]
-      <c r="L63" s="16" t="s">
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="50" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="46"/>
+      <c r="B50" s="31" t="s">
         <v>165</v>
       </c>
-      <c r="M63" s="216"/>
-[...13 lines deleted...]
-      <c r="G64" s="16" t="s">
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="31" t="s">
         <v>166</v>
       </c>
-      <c r="H64" s="216"/>
-[...3 lines deleted...]
-      <c r="L64" s="16" t="s">
+      <c r="B51" s="31" t="s">
         <v>167</v>
       </c>
-      <c r="M64" s="187"/>
-[...13 lines deleted...]
-      <c r="G65" s="53" t="s">
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+    </row>
+    <row r="52" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="31" t="s">
         <v>168</v>
       </c>
-      <c r="H65" s="216"/>
-[...3 lines deleted...]
-      <c r="L65" s="53" t="s">
+      <c r="B52" s="31" t="s">
         <v>169</v>
       </c>
-      <c r="M65" s="216"/>
-[...18 lines deleted...]
-      <c r="L66" s="494" t="s">
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+    </row>
+    <row r="53" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A53" s="31" t="s">
         <v>170</v>
       </c>
-      <c r="M66" s="505"/>
-[...46 lines deleted...]
-      <c r="B69" s="60" t="s">
+      <c r="B53" s="31" t="s">
         <v>171</v>
       </c>
-      <c r="C69" s="215"/>
-[...975 lines deleted...]
-      <c r="P117" s="454"/>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+    </row>
+    <row r="55" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="44"/>
+      <c r="C55" s="44"/>
+      <c r="D55" s="44"/>
+    </row>
+    <row r="56" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="50"/>
+      <c r="B56" s="50"/>
+      <c r="C56" s="50"/>
+      <c r="D56" s="50"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58" s="44"/>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+    </row>
+    <row r="59" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="50"/>
+      <c r="B59" s="50"/>
+      <c r="C59" s="50"/>
+      <c r="D59" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JN5s2Hm4Lxm2MSMTr7QXruVrYjpP08hJk1ns1sr9N/qOsMYTQfvS+VirMa28ut8gV6Dt9wZjfl2wf9dAxjdoPw==" saltValue="VB4xRsz8WgPosw3eR/9FNg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...220 lines deleted...]
-    <mergeCell ref="F97:F98"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="JxNxPr/Zg0RCd7yrzbDVGZEZcqFOmFC3YUPRa5C1gO7zgJaDpqHaH37jOr4EabuP53KMsvMUH8fbh7pqPhbFEQ==" saltValue="onV/k3UJDi6FVB5iBRpHmw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="20">
+    <mergeCell ref="A58:D58"/>
+    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A22:A25"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A21"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="A30:A41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{263C3602-1790-4983-8DAF-51C0179B8C56}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C24 C27:C45 C47:C53</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B865A572-EB5B-4E0F-8BF5-A5773B440F4C}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D25 D27:D45 D47:D53</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P82"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{368046A0-C534-4732-B700-C7C374A271BA}">
+  <dimension ref="A1:J57"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A68" sqref="A68:P68"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A56" sqref="A56:D56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16" width="6" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="B2" s="5" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="46"/>
+      <c r="B17" s="31" t="s">
+        <v>175</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="46"/>
+      <c r="B18" s="32" t="s">
+        <v>176</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>178</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="46"/>
+      <c r="B20" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>182</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="46"/>
+      <c r="B23" s="31" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="46"/>
+      <c r="B24" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="46"/>
+      <c r="B25" s="31" t="s">
+        <v>185</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="46"/>
+      <c r="B26" s="31" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="46"/>
+      <c r="B27" s="31" t="s">
+        <v>187</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="46"/>
+      <c r="B28" s="31" t="s">
+        <v>188</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>190</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="46"/>
+      <c r="B30" s="31" t="s">
+        <v>191</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="46"/>
+      <c r="B31" s="31" t="s">
+        <v>192</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>194</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="48"/>
+      <c r="B33" s="31" t="s">
+        <v>195</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="48"/>
+      <c r="B34" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="49"/>
+      <c r="B35" s="31" t="s">
+        <v>197</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="47" t="s">
+        <v>198</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>199</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="48"/>
+      <c r="B37" s="31" t="s">
+        <v>200</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="49"/>
+      <c r="B38" s="31" t="s">
+        <v>201</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="B39" s="44"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+    </row>
+    <row r="40" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>204</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="48"/>
+      <c r="B41" s="31" t="s">
+        <v>205</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="48"/>
+      <c r="B42" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A43" s="48"/>
+      <c r="B43" s="31" t="s">
+        <v>207</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" s="48"/>
+      <c r="B44" s="31" t="s">
+        <v>208</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="49"/>
+      <c r="B45" s="31" t="s">
+        <v>209</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="47" t="s">
         <v>210</v>
       </c>
-      <c r="C2" s="336"/>
-[...9 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="B46" s="31" t="s">
         <v>211</v>
       </c>
-      <c r="C3" s="336"/>
-[...1497 lines deleted...]
-      <c r="P82" s="454"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="49"/>
+      <c r="B47" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="47" t="s">
+        <v>213</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>214</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="48"/>
+      <c r="B49" s="31" t="s">
+        <v>215</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="50" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="48"/>
+      <c r="B50" s="31" t="s">
+        <v>216</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="49"/>
+      <c r="B51" s="31" t="s">
+        <v>217</v>
+      </c>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+    </row>
+    <row r="53" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B53" s="44"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+    </row>
+    <row r="54" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="50"/>
+      <c r="B54" s="50"/>
+      <c r="C54" s="50"/>
+      <c r="D54" s="50"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="44"/>
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+    </row>
+    <row r="57" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="50"/>
+      <c r="B57" s="50"/>
+      <c r="C57" s="50"/>
+      <c r="D57" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="oN9GjWoOWsfeWqPQQ90GEwj1m8lpVwaE2TYefXouSk4Lnhnh86CxW8yqcIP0hLC4AAwK0dsIvpXiW3r7sQiLgw==" saltValue="b2sf56Z78Kd9ERRzqT0/Tg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...39 lines deleted...]
-    <mergeCell ref="L20:P20"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="RE2AuQIkFwD/4IVJVWtgtwQEf54Jzi01l/cK/e1ljsFWsU37PuEqlwbJsUtgEzFGZcZXa6JYtAzZ+feX9XQ7Uw==" saltValue="sJ6N8KXGZby1wguM+1xtzw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="21">
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A40:A45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A48:A51"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="A32:A35"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A22:A28"/>
+    <mergeCell ref="A29:A31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4BC9C696-5752-42AC-9995-20F0492D7B0F}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C20 C22:C38 C40:C51</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E5E65D8C-22FA-4F96-8717-26622318C4C9}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D20 D22:D38 D40:D51</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q96"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B83F515-4E36-4F2A-AED7-2F530C91E3F1}">
+  <dimension ref="A1:J95"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C65" sqref="C65:F67"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A91" sqref="A91:D91"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="6.85546875" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="90" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-[...136 lines deleted...]
-      <c r="A13" s="6">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...9 lines deleted...]
-      <c r="A14" s="6">
+      <c r="B1" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...190 lines deleted...]
-      <c r="B24" s="220" t="s">
+      <c r="B2" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
         <v>218</v>
       </c>
-      <c r="C24" s="304"/>
-[...17 lines deleted...]
-      <c r="B25" s="220" t="s">
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
         <v>219</v>
       </c>
-      <c r="C25" s="182"/>
-[...8 lines deleted...]
-      <c r="L25" s="219" t="s">
+      <c r="B16" s="34" t="s">
         <v>220</v>
       </c>
-      <c r="M25" s="182"/>
-[...7 lines deleted...]
-      <c r="B26" s="220" t="s">
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="55"/>
+      <c r="B17" s="34" t="s">
         <v>221</v>
       </c>
-      <c r="C26" s="182"/>
-[...17 lines deleted...]
-      <c r="B27" s="220" t="s">
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+    </row>
+    <row r="18" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="55"/>
+      <c r="B18" s="34" t="s">
         <v>222</v>
       </c>
-      <c r="C27" s="182"/>
-[...19 lines deleted...]
-      <c r="B28" s="219" t="s">
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+    </row>
+    <row r="19" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="56"/>
+      <c r="B19" s="34" t="s">
         <v>223</v>
       </c>
-      <c r="C28" s="187"/>
-[...17 lines deleted...]
-      <c r="B29" s="219" t="s">
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+    </row>
+    <row r="20" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="54" t="s">
         <v>224</v>
       </c>
-      <c r="C29" s="187"/>
-[...17 lines deleted...]
-      <c r="B30" s="16" t="s">
+      <c r="B20" s="34" t="s">
         <v>225</v>
       </c>
-      <c r="C30" s="185"/>
-[...3 lines deleted...]
-      <c r="G30" s="72" t="s">
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+    </row>
+    <row r="21" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="55"/>
+      <c r="B21" s="34" t="s">
         <v>226</v>
       </c>
-      <c r="H30" s="187"/>
-[...3 lines deleted...]
-      <c r="L30" s="219" t="s">
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+    </row>
+    <row r="22" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="55"/>
+      <c r="B22" s="34" t="s">
         <v>227</v>
       </c>
-      <c r="M30" s="187"/>
-[...12 lines deleted...]
-      <c r="G31" s="16" t="s">
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+    </row>
+    <row r="23" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="55"/>
+      <c r="B23" s="34" t="s">
         <v>228</v>
       </c>
-      <c r="H31" s="187"/>
-[...3 lines deleted...]
-      <c r="L31" s="18" t="s">
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="55"/>
+      <c r="B24" s="34" t="s">
         <v>229</v>
       </c>
-      <c r="M31" s="187"/>
-[...9 lines deleted...]
-      <c r="B32" s="16" t="s">
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+    </row>
+    <row r="25" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="56"/>
+      <c r="B25" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="C25" s="26"/>
+      <c r="D25" s="26"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>232</v>
+      </c>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+    </row>
+    <row r="27" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="55"/>
+      <c r="B27" s="34" t="s">
+        <v>233</v>
+      </c>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="55"/>
+      <c r="B28" s="34" t="s">
+        <v>234</v>
+      </c>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+    </row>
+    <row r="29" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="55"/>
+      <c r="B29" s="34" t="s">
+        <v>235</v>
+      </c>
+      <c r="C29" s="26"/>
+      <c r="D29" s="26"/>
+    </row>
+    <row r="30" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="55"/>
+      <c r="B30" s="34" t="s">
+        <v>236</v>
+      </c>
+      <c r="C30" s="26"/>
+      <c r="D30" s="26"/>
+    </row>
+    <row r="31" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="55"/>
+      <c r="B31" s="34" t="s">
+        <v>237</v>
+      </c>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+    </row>
+    <row r="32" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="56"/>
+      <c r="B32" s="34" t="s">
+        <v>238</v>
+      </c>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+    </row>
+    <row r="33" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="54" t="s">
+        <v>239</v>
+      </c>
+      <c r="B33" s="34" t="s">
+        <v>240</v>
+      </c>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+    </row>
+    <row r="34" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="55"/>
+      <c r="B34" s="34" t="s">
+        <v>241</v>
+      </c>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+    </row>
+    <row r="35" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="55"/>
+      <c r="B35" s="34" t="s">
+        <v>242</v>
+      </c>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+    </row>
+    <row r="36" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="55"/>
+      <c r="B36" s="34" t="s">
+        <v>243</v>
+      </c>
+      <c r="C36" s="26"/>
+      <c r="D36" s="26"/>
+    </row>
+    <row r="37" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="55"/>
+      <c r="B37" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="C37" s="26"/>
+      <c r="D37" s="26"/>
+    </row>
+    <row r="38" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="56"/>
+      <c r="B38" s="34" t="s">
+        <v>245</v>
+      </c>
+      <c r="C38" s="26"/>
+      <c r="D38" s="26"/>
+    </row>
+    <row r="39" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="54" t="s">
+        <v>246</v>
+      </c>
+      <c r="B39" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="C39" s="26"/>
+      <c r="D39" s="26"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="55"/>
+      <c r="B40" s="35" t="s">
+        <v>248</v>
+      </c>
+      <c r="C40" s="26"/>
+      <c r="D40" s="26"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="55"/>
+      <c r="B41" s="35" t="s">
+        <v>249</v>
+      </c>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="55"/>
+      <c r="B42" s="35" t="s">
+        <v>250</v>
+      </c>
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="56"/>
+      <c r="B43" s="35" t="s">
+        <v>251</v>
+      </c>
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+    </row>
+    <row r="44" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B44" s="35" t="s">
+        <v>253</v>
+      </c>
+      <c r="C44" s="26"/>
+      <c r="D44" s="26"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="61"/>
+      <c r="B45" s="32" t="s">
+        <v>254</v>
+      </c>
+      <c r="C45" s="26"/>
+      <c r="D45" s="26"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="61"/>
+      <c r="B46" s="32" t="s">
+        <v>255</v>
+      </c>
+      <c r="C46" s="26"/>
+      <c r="D46" s="26"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="61"/>
+      <c r="B47" s="32" t="s">
+        <v>256</v>
+      </c>
+      <c r="C47" s="26"/>
+      <c r="D47" s="26"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="61"/>
+      <c r="B48" s="32" t="s">
+        <v>257</v>
+      </c>
+      <c r="C48" s="26"/>
+      <c r="D48" s="26"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="62"/>
+      <c r="B49" s="35" t="s">
+        <v>258</v>
+      </c>
+      <c r="C49" s="26"/>
+      <c r="D49" s="26"/>
+    </row>
+    <row r="50" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="60" t="s">
+        <v>259</v>
+      </c>
+      <c r="B50" s="35" t="s">
+        <v>260</v>
+      </c>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+    </row>
+    <row r="51" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="62"/>
+      <c r="B51" s="35" t="s">
+        <v>261</v>
+      </c>
+      <c r="C51" s="26"/>
+      <c r="D51" s="26"/>
+    </row>
+    <row r="52" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="44" t="s">
+        <v>262</v>
+      </c>
+      <c r="B52" s="44"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="44"/>
+    </row>
+    <row r="53" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="47" t="s">
+        <v>263</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>264</v>
+      </c>
+      <c r="C53" s="26"/>
+      <c r="D53" s="26"/>
+    </row>
+    <row r="54" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="49"/>
+      <c r="B54" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="C54" s="26"/>
+      <c r="D54" s="26"/>
+    </row>
+    <row r="55" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="47" t="s">
+        <v>266</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>267</v>
+      </c>
+      <c r="C55" s="26"/>
+      <c r="D55" s="26"/>
+    </row>
+    <row r="56" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="48"/>
+      <c r="B56" s="31" t="s">
+        <v>268</v>
+      </c>
+      <c r="C56" s="26"/>
+      <c r="D56" s="26"/>
+    </row>
+    <row r="57" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="49"/>
+      <c r="B57" s="31" t="s">
+        <v>269</v>
+      </c>
+      <c r="C57" s="26"/>
+      <c r="D57" s="26"/>
+    </row>
+    <row r="58" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="47" t="s">
+        <v>270</v>
+      </c>
+      <c r="B58" s="31" t="s">
+        <v>271</v>
+      </c>
+      <c r="C58" s="26"/>
+      <c r="D58" s="26"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="48"/>
+      <c r="B59" s="31" t="s">
+        <v>272</v>
+      </c>
+      <c r="C59" s="26"/>
+      <c r="D59" s="26"/>
+    </row>
+    <row r="60" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="49"/>
+      <c r="B60" s="31" t="s">
+        <v>273</v>
+      </c>
+      <c r="C60" s="26"/>
+      <c r="D60" s="26"/>
+    </row>
+    <row r="61" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="47" t="s">
+        <v>274</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>275</v>
+      </c>
+      <c r="C61" s="26"/>
+      <c r="D61" s="26"/>
+    </row>
+    <row r="62" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="49"/>
+      <c r="B62" s="31" t="s">
+        <v>276</v>
+      </c>
+      <c r="C62" s="26"/>
+      <c r="D62" s="26"/>
+    </row>
+    <row r="63" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="44" t="s">
+        <v>277</v>
+      </c>
+      <c r="B63" s="44"/>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+    </row>
+    <row r="64" spans="1:4" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="33" t="s">
+        <v>278</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>279</v>
+      </c>
+      <c r="C64" s="26"/>
+      <c r="D64" s="26"/>
+    </row>
+    <row r="65" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="47" t="s">
+        <v>280</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>281</v>
+      </c>
+      <c r="C65" s="26"/>
+      <c r="D65" s="26"/>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="48"/>
+      <c r="B66" s="31" t="s">
+        <v>282</v>
+      </c>
+      <c r="C66" s="26"/>
+      <c r="D66" s="26"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="49"/>
+      <c r="B67" s="31" t="s">
+        <v>283</v>
+      </c>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" s="47" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>285</v>
+      </c>
+      <c r="C68" s="26"/>
+      <c r="D68" s="26"/>
+    </row>
+    <row r="69" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="48"/>
+      <c r="B69" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="C69" s="26"/>
+      <c r="D69" s="26"/>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" s="48"/>
+      <c r="B70" s="31" t="s">
+        <v>287</v>
+      </c>
+      <c r="C70" s="26"/>
+      <c r="D70" s="26"/>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" s="49"/>
+      <c r="B71" s="31" t="s">
+        <v>288</v>
+      </c>
+      <c r="C71" s="26"/>
+      <c r="D71" s="26"/>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" s="47" t="s">
+        <v>289</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>290</v>
+      </c>
+      <c r="C72" s="26"/>
+      <c r="D72" s="26"/>
+    </row>
+    <row r="73" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="48"/>
+      <c r="B73" s="31" t="s">
+        <v>291</v>
+      </c>
+      <c r="C73" s="26"/>
+      <c r="D73" s="26"/>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" s="48"/>
+      <c r="B74" s="31" t="s">
+        <v>292</v>
+      </c>
+      <c r="C74" s="26"/>
+      <c r="D74" s="26"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="48"/>
+      <c r="B75" s="31" t="s">
+        <v>293</v>
+      </c>
+      <c r="C75" s="26"/>
+      <c r="D75" s="26"/>
+    </row>
+    <row r="76" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="49"/>
+      <c r="B76" s="31" t="s">
+        <v>294</v>
+      </c>
+      <c r="C76" s="26"/>
+      <c r="D76" s="26"/>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>296</v>
+      </c>
+      <c r="C77" s="26"/>
+      <c r="D77" s="26"/>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" s="48"/>
+      <c r="B78" s="31" t="s">
+        <v>297</v>
+      </c>
+      <c r="C78" s="26"/>
+      <c r="D78" s="26"/>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" s="48"/>
+      <c r="B79" s="31" t="s">
+        <v>298</v>
+      </c>
+      <c r="C79" s="26"/>
+      <c r="D79" s="26"/>
+    </row>
+    <row r="80" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="49"/>
+      <c r="B80" s="31" t="s">
+        <v>299</v>
+      </c>
+      <c r="C80" s="26"/>
+      <c r="D80" s="26"/>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" s="57" t="s">
+        <v>749</v>
+      </c>
+      <c r="B81" s="58"/>
+      <c r="C81" s="58"/>
+      <c r="D81" s="59"/>
+    </row>
+    <row r="82" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="47" t="s">
+        <v>300</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>301</v>
+      </c>
+      <c r="C82" s="26"/>
+      <c r="D82" s="26"/>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" s="48"/>
+      <c r="B83" s="31" t="s">
+        <v>302</v>
+      </c>
+      <c r="C83" s="26"/>
+      <c r="D83" s="26"/>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" s="49"/>
+      <c r="B84" s="31" t="s">
+        <v>303</v>
+      </c>
+      <c r="C84" s="26"/>
+      <c r="D84" s="26"/>
+    </row>
+    <row r="85" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="47" t="s">
         <v>304</v>
       </c>
-      <c r="C32" s="185"/>
-[...255 lines deleted...]
-      <c r="L43" s="231" t="s">
+      <c r="B85" s="31" t="s">
         <v>305</v>
       </c>
-      <c r="M43" s="187"/>
-[...17 lines deleted...]
-      <c r="L44" s="231" t="s">
+      <c r="C85" s="26"/>
+      <c r="D85" s="26"/>
+    </row>
+    <row r="86" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A86" s="48"/>
+      <c r="B86" s="31" t="s">
         <v>306</v>
       </c>
-      <c r="M44" s="187"/>
-[...224 lines deleted...]
-      <c r="L54" s="219" t="s">
+      <c r="C86" s="26"/>
+      <c r="D86" s="26"/>
+    </row>
+    <row r="87" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A87" s="49"/>
+      <c r="B87" s="31" t="s">
         <v>307</v>
       </c>
-      <c r="M54" s="187"/>
-[...19 lines deleted...]
-      <c r="L55" s="219" t="s">
+      <c r="C87" s="26"/>
+      <c r="D87" s="26"/>
+    </row>
+    <row r="88" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="47" t="s">
         <v>308</v>
       </c>
-      <c r="M55" s="187"/>
-[...315 lines deleted...]
-      <c r="L69" s="234" t="s">
+      <c r="B88" s="31" t="s">
+        <v>309</v>
+      </c>
+      <c r="C88" s="26"/>
+      <c r="D88" s="26"/>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" s="49"/>
+      <c r="B89" s="31" t="s">
         <v>310</v>
       </c>
-      <c r="M69" s="182"/>
-[...514 lines deleted...]
-      <c r="P96" s="577"/>
+      <c r="C89" s="26"/>
+      <c r="D89" s="26"/>
+    </row>
+    <row r="91" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B91" s="44"/>
+      <c r="C91" s="44"/>
+      <c r="D91" s="44"/>
+    </row>
+    <row r="92" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="50"/>
+      <c r="B92" s="50"/>
+      <c r="C92" s="50"/>
+      <c r="D92" s="50"/>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A94" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" s="44"/>
+      <c r="C94" s="44"/>
+      <c r="D94" s="44"/>
+    </row>
+    <row r="95" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="50"/>
+      <c r="B95" s="50"/>
+      <c r="C95" s="50"/>
+      <c r="D95" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="P3ZeNq1vGqW8dcOFZdG/vNttGHCBlS0CIiYKxOe0ndyZpwd1ldy4oHrtLMTH2KqlYb+hwM19z/8rAPWUokKCFA==" saltValue="TqYuyiEMFvzXEiaeBTdJ7w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...8 lines deleted...]
-    <mergeCell ref="A69:A70"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/73zJYdJgOqXoOaVbEI4PYHoiGU7QfZTpBQ0rpatRkCluPW0V8wCXIwb6/kRjHToCkGhKrpRP3SrsOBVySyy1w==" saltValue="xaDKjjG1UkXTsu29ofsPZw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="31">
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A94:D94"/>
+    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A55:A57"/>
+    <mergeCell ref="A58:A60"/>
     <mergeCell ref="A61:A62"/>
-    <mergeCell ref="A63:A65"/>
-[...24 lines deleted...]
-    <mergeCell ref="A40:A44"/>
+    <mergeCell ref="A65:A67"/>
+    <mergeCell ref="A68:A71"/>
+    <mergeCell ref="A95:D95"/>
+    <mergeCell ref="A91:D91"/>
+    <mergeCell ref="A92:D92"/>
+    <mergeCell ref="A72:A76"/>
+    <mergeCell ref="A77:A80"/>
+    <mergeCell ref="A81:D81"/>
+    <mergeCell ref="A82:A84"/>
+    <mergeCell ref="A85:A87"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A16:A19"/>
+    <mergeCell ref="A20:A25"/>
+    <mergeCell ref="A26:A32"/>
+    <mergeCell ref="A33:A38"/>
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="A44:A49"/>
+    <mergeCell ref="A50:A51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{56EF6ECC-C6D8-4E50-A84E-FB027C1A710F}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C51 C53:C62 C64:C80 C82:C89</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F6E84EA3-7219-4B36-8B17-A5669D204EF7}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D51 D53:D62 D64:D80 D82:D89</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P68"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19A01DB5-3B41-4182-96AB-9F2EB0D51ABE}">
+  <dimension ref="A1:J73"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A72" sqref="A72:D72"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="5.5703125" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="95.28515625" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="21" x14ac:dyDescent="0.35">
-[...136 lines deleted...]
-      <c r="A13" s="6">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...9 lines deleted...]
-      <c r="A14" s="6">
+      <c r="B1" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...811 lines deleted...]
-      <c r="A53" s="453" t="s">
+      <c r="B2" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>311</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>313</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="49"/>
+      <c r="B17" s="32" t="s">
+        <v>314</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="47" t="s">
+        <v>315</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>316</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="31" t="s">
+        <v>317</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="49"/>
+      <c r="B20" s="31" t="s">
+        <v>318</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
+        <v>319</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>320</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="48"/>
+      <c r="B22" s="31" t="s">
+        <v>321</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="49"/>
+      <c r="B23" s="31" t="s">
+        <v>322</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="44" t="s">
+        <v>323</v>
+      </c>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+    </row>
+    <row r="25" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="33" t="s">
+        <v>324</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>325</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="47" t="s">
+        <v>326</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>327</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="48"/>
+      <c r="B27" s="31" t="s">
+        <v>328</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="48"/>
+      <c r="B28" s="31" t="s">
+        <v>329</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
+      <c r="B29" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="44" t="s">
+        <v>331</v>
+      </c>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+    </row>
+    <row r="31" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="47" t="s">
+        <v>332</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>333</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="48"/>
+      <c r="B32" s="31" t="s">
+        <v>334</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="48"/>
+      <c r="B33" s="31" t="s">
+        <v>335</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="48"/>
+      <c r="B34" s="31" t="s">
+        <v>336</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A35" s="48"/>
+      <c r="B35" s="31" t="s">
+        <v>337</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="48"/>
+      <c r="B36" s="31" t="s">
+        <v>338</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="48"/>
+      <c r="B37" s="31" t="s">
+        <v>339</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="49"/>
+      <c r="B38" s="31" t="s">
+        <v>340</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47" t="s">
+        <v>341</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>342</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="48"/>
+      <c r="B40" s="31" t="s">
+        <v>343</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="48"/>
+      <c r="B41" s="31" t="s">
+        <v>344</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+    </row>
+    <row r="42" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="48"/>
+      <c r="B42" s="31" t="s">
+        <v>345</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A43" s="49"/>
+      <c r="B43" s="31" t="s">
+        <v>346</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="47" t="s">
+        <v>347</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>348</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="49"/>
+      <c r="B45" s="31" t="s">
+        <v>349</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" s="47" t="s">
+        <v>350</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>351</v>
+      </c>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="48"/>
+      <c r="B47" s="31" t="s">
+        <v>352</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="49"/>
+      <c r="B48" s="31" t="s">
+        <v>353</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="57" t="s">
+        <v>354</v>
+      </c>
+      <c r="B49" s="63"/>
+      <c r="C49" s="63"/>
+      <c r="D49" s="64"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="47" t="s">
+        <v>355</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>356</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="48"/>
+      <c r="B51" s="31" t="s">
+        <v>357</v>
+      </c>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+    </row>
+    <row r="52" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="49"/>
+      <c r="B52" s="31" t="s">
+        <v>358</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" s="47" t="s">
+        <v>359</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>360</v>
+      </c>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="48"/>
+      <c r="B54" s="31" t="s">
+        <v>361</v>
+      </c>
+      <c r="C54" s="19"/>
+      <c r="D54" s="19"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="48"/>
+      <c r="B55" s="31" t="s">
+        <v>362</v>
+      </c>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+    </row>
+    <row r="56" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="48"/>
+      <c r="B56" s="31" t="s">
+        <v>363</v>
+      </c>
+      <c r="C56" s="19"/>
+      <c r="D56" s="22"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="49"/>
+      <c r="B57" s="31" t="s">
+        <v>364</v>
+      </c>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="57" t="s">
+        <v>365</v>
+      </c>
+      <c r="B58" s="58"/>
+      <c r="C58" s="58"/>
+      <c r="D58" s="59"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="47"/>
+      <c r="B59" s="31" t="s">
+        <v>366</v>
+      </c>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" s="48"/>
+      <c r="B60" s="31" t="s">
+        <v>367</v>
+      </c>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+    </row>
+    <row r="61" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A61" s="49"/>
+      <c r="B61" s="31" t="s">
+        <v>368</v>
+      </c>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="57" t="s">
+        <v>369</v>
+      </c>
+      <c r="B62" s="58"/>
+      <c r="C62" s="58"/>
+      <c r="D62" s="59"/>
+    </row>
+    <row r="63" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A63" s="47"/>
+      <c r="B63" s="31" t="s">
+        <v>370</v>
+      </c>
+      <c r="C63" s="19"/>
+      <c r="D63" s="19"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="48"/>
+      <c r="B64" s="31" t="s">
+        <v>371</v>
+      </c>
+      <c r="C64" s="19"/>
+      <c r="D64" s="19"/>
+    </row>
+    <row r="65" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="48"/>
+      <c r="B65" s="31" t="s">
+        <v>372</v>
+      </c>
+      <c r="C65" s="19"/>
+      <c r="D65" s="19"/>
+    </row>
+    <row r="66" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="48"/>
+      <c r="B66" s="31" t="s">
         <v>373</v>
       </c>
-      <c r="B53" s="453"/>
-[...40 lines deleted...]
-      <c r="A56" s="453" t="s">
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+    </row>
+    <row r="67" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="49"/>
+      <c r="B67" s="31" t="s">
         <v>374</v>
       </c>
-      <c r="B56" s="453"/>
-[...229 lines deleted...]
-      <c r="P68" s="454"/>
+      <c r="C67" s="19"/>
+      <c r="D67" s="19"/>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" s="27"/>
+      <c r="B68" s="28"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+    </row>
+    <row r="69" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" s="44"/>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+    </row>
+    <row r="70" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="50"/>
+      <c r="B70" s="50"/>
+      <c r="C70" s="50"/>
+      <c r="D70" s="50"/>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+    </row>
+    <row r="73" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="50"/>
+      <c r="B73" s="50"/>
+      <c r="C73" s="50"/>
+      <c r="D73" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Xx9hHNocAqIJnm7it3dO7Uibyf6y8CeqShf/RbD3GYP8xoHF3UBYJH3X5C0XSkR17j3lmt3WnkH3kwiOuGCmnw==" saltValue="E0vAcHPwvRx5gXJX3FuOJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...29 lines deleted...]
-    <mergeCell ref="A42:P42"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kSPwh3W3jy2aFeoxTubwBLmXW9MbfIhc6JjkmM1OmhsQRGAVtYpR33b8hycQ0hsIsmuqju3ogC/MiEqu8/k7gQ==" saltValue="NoDbETm6fImMvYN/zo2B7g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="27">
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="A63:A67"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="A70:D70"/>
+    <mergeCell ref="A39:A43"/>
     <mergeCell ref="A44:A45"/>
-    <mergeCell ref="A47:P47"/>
-    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A46:A48"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A59:A61"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="A58:D58"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="A31:A38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6CA70AE3-FF1D-496B-8F3E-9B7A232C0E78}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C23 C25:C29 C31:C48 C50:C57 C59:C61 C63:C67</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AE613ADD-C007-48BA-B9D4-CC7D43EDF9BB}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D23 D25:D29 D31:D48 D57 D50:D55 D59:D61 D63:D67</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q78"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72C700BC-E225-4C8B-B88F-6F434CB644DE}">
+  <dimension ref="A1:J63"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A101" sqref="A101"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A62" sqref="A62:D62"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.140625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="5.85546875" style="12" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="21" x14ac:dyDescent="0.35">
-[...256 lines deleted...]
-      <c r="A13" s="196">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="197" t="s">
-[...19 lines deleted...]
-      <c r="A14" s="196">
+      <c r="B1" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B14" s="197" t="s">
-[...1442 lines deleted...]
-      <c r="Q78" s="191"/>
+      <c r="B2" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>375</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="47"/>
+      <c r="B16" s="31" t="s">
+        <v>376</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="32" t="s">
+        <v>377</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="49"/>
+      <c r="B18" s="31" t="s">
+        <v>378</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="44" t="s">
+        <v>379</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="47" t="s">
+        <v>380</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>381</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="48"/>
+      <c r="B21" s="31" t="s">
+        <v>382</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="49"/>
+      <c r="B22" s="31" t="s">
+        <v>383</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47" t="s">
+        <v>384</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>385</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="48"/>
+      <c r="B24" s="36" t="s">
+        <v>386</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="48"/>
+      <c r="B25" s="31" t="s">
+        <v>387</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="31" t="s">
+        <v>388</v>
+      </c>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+    </row>
+    <row r="27" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="47" t="s">
+        <v>389</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>390</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="48"/>
+      <c r="B28" s="31" t="s">
+        <v>391</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="49"/>
+      <c r="B29" s="31" t="s">
+        <v>392</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="47" t="s">
+        <v>393</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>394</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="48"/>
+      <c r="B31" s="31" t="s">
+        <v>395</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="48"/>
+      <c r="B32" s="31" t="s">
+        <v>396</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="49"/>
+      <c r="B33" s="31" t="s">
+        <v>388</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="44" t="s">
+        <v>397</v>
+      </c>
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+    </row>
+    <row r="35" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="47" t="s">
+        <v>398</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>399</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="48"/>
+      <c r="B36" s="31" t="s">
+        <v>400</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="48"/>
+      <c r="B37" s="31" t="s">
+        <v>401</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="49"/>
+      <c r="B38" s="31" t="s">
+        <v>388</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="47" t="s">
+        <v>402</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>403</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="48"/>
+      <c r="B40" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="48"/>
+      <c r="B41" s="31" t="s">
+        <v>405</v>
+      </c>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+    </row>
+    <row r="42" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A42" s="49"/>
+      <c r="B42" s="31" t="s">
+        <v>388</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="57" t="s">
+        <v>406</v>
+      </c>
+      <c r="B43" s="58"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="59"/>
+    </row>
+    <row r="44" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="47"/>
+      <c r="B44" s="31" t="s">
+        <v>407</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="48"/>
+      <c r="B45" s="31" t="s">
+        <v>408</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="48"/>
+      <c r="B46" s="31" t="s">
+        <v>409</v>
+      </c>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+    </row>
+    <row r="47" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="49"/>
+      <c r="B47" s="31" t="s">
+        <v>388</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="57" t="s">
+        <v>410</v>
+      </c>
+      <c r="B48" s="58"/>
+      <c r="C48" s="58"/>
+      <c r="D48" s="59"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="47"/>
+      <c r="B49" s="31" t="s">
+        <v>411</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="48"/>
+      <c r="B50" s="31" t="s">
+        <v>412</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" s="48"/>
+      <c r="B51" s="31" t="s">
+        <v>413</v>
+      </c>
+      <c r="C51" s="19"/>
+      <c r="D51" s="19"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" s="48"/>
+      <c r="B52" s="31" t="s">
+        <v>414</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+    </row>
+    <row r="53" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="49"/>
+      <c r="B53" s="31" t="s">
+        <v>415</v>
+      </c>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" s="57" t="s">
+        <v>416</v>
+      </c>
+      <c r="B54" s="58"/>
+      <c r="C54" s="58"/>
+      <c r="D54" s="59"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="47"/>
+      <c r="B55" s="31" t="s">
+        <v>417</v>
+      </c>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="48"/>
+      <c r="B56" s="31" t="s">
+        <v>418</v>
+      </c>
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="49"/>
+      <c r="B57" s="31" t="s">
+        <v>419</v>
+      </c>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" s="27"/>
+      <c r="B58" s="28"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+    </row>
+    <row r="59" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B59" s="44"/>
+      <c r="C59" s="44"/>
+      <c r="D59" s="44"/>
+    </row>
+    <row r="60" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="50"/>
+      <c r="B60" s="50"/>
+      <c r="C60" s="50"/>
+      <c r="D60" s="50"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="44"/>
+      <c r="C62" s="44"/>
+      <c r="D62" s="44"/>
+    </row>
+    <row r="63" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="50"/>
+      <c r="B63" s="50"/>
+      <c r="C63" s="50"/>
+      <c r="D63" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Pi24ONTvQUqoVNzbto/jfuUsRzbw6NqS7TmU8lMubeyUD7qum8/iTrPBM7w5rbJiRv3YbjJPvi7WftcLkPw7yQ==" saltValue="DAcanr1pIT3AePLW4orvwg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...17 lines deleted...]
-    <mergeCell ref="A50:A52"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HgItya0UtZpswG2ZH7IYcAYdcdDhsg+RboDueYUYKCG/U1p85GAEpiqFnBS6ghLr5uHrbuynUAD8GFV+Gzi+AA==" saltValue="N2uYRbuxTf98ZnxYiR8O7w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="25">
+    <mergeCell ref="A30:A33"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A49:A53"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A55:A57"/>
     <mergeCell ref="A35:A38"/>
-    <mergeCell ref="A39:A41"/>
-[...24 lines deleted...]
-    <mergeCell ref="A24:A27"/>
+    <mergeCell ref="A39:A42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A20:A22"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="A23:A26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1774A2D2-9E68-4474-AC88-919A8C61E866}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C18 C20:C33 C35:C42 C44:C47 C49:C53 C55:C57</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{93F4D8BE-E0CA-4595-8207-4E3550C68AE4}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D18 D20:D33 D35:D42 D44:D47 D49:D53 D55:D57</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{826DEACB-2FAA-49F1-902A-0BEB37B1F009}">
+  <dimension ref="A1:J76"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N42" sqref="N42:P42"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A75" sqref="A75:D75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16" width="5.85546875" style="46" customWidth="1"/>
+    <col min="1" max="1" width="49.7109375" style="20" customWidth="1"/>
+    <col min="2" max="2" width="68.7109375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="18" customWidth="1"/>
+    <col min="4" max="4" width="29.140625" style="18" customWidth="1"/>
+    <col min="5" max="6" width="6.85546875" style="18" customWidth="1"/>
+    <col min="7" max="7" width="34.85546875" style="21" customWidth="1"/>
+    <col min="8" max="11" width="7.5703125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="34.5703125" style="21" customWidth="1"/>
+    <col min="13" max="16" width="6.7109375" style="21" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="B2" s="5" t="s">
+    <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="23"/>
+    </row>
+    <row r="3" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="23"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="23"/>
+    </row>
+    <row r="5" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="23"/>
+    </row>
+    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="23"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.25">
+      <c r="A7" s="9"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="23"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+    </row>
+    <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="45"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+    </row>
+    <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="44" t="s">
+        <v>420</v>
+      </c>
+      <c r="B15" s="44"/>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>421</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>422</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+    </row>
+    <row r="17" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="31" t="s">
+        <v>423</v>
+      </c>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+    </row>
+    <row r="18" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="31" t="s">
+        <v>424</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+    </row>
+    <row r="19" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="31" t="s">
+        <v>425</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="48"/>
+      <c r="B20" s="32" t="s">
+        <v>426</v>
+      </c>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+    </row>
+    <row r="21" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="49"/>
+      <c r="B21" s="32" t="s">
+        <v>427</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+    </row>
+    <row r="22" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="47" t="s">
+        <v>428</v>
+      </c>
+      <c r="B22" s="32" t="s">
+        <v>429</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="48"/>
+      <c r="B23" s="31" t="s">
+        <v>430</v>
+      </c>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+    </row>
+    <row r="24" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="48"/>
+      <c r="B24" s="31" t="s">
+        <v>431</v>
+      </c>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
+      <c r="B25" s="31" t="s">
+        <v>432</v>
+      </c>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+    </row>
+    <row r="26" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="44" t="s">
+        <v>433</v>
+      </c>
+      <c r="B26" s="44"/>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="47" t="s">
+        <v>434</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>435</v>
+      </c>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+    </row>
+    <row r="28" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="48"/>
+      <c r="B28" s="31" t="s">
+        <v>436</v>
+      </c>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+    </row>
+    <row r="29" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="48"/>
+      <c r="B29" s="31" t="s">
+        <v>437</v>
+      </c>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="49"/>
+      <c r="B30" s="31" t="s">
+        <v>438</v>
+      </c>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="47" t="s">
+        <v>439</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>440</v>
+      </c>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+    </row>
+    <row r="32" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A32" s="48"/>
+      <c r="B32" s="31" t="s">
+        <v>441</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="48"/>
+      <c r="B33" s="31" t="s">
+        <v>442</v>
+      </c>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="49"/>
+      <c r="B34" s="31" t="s">
+        <v>443</v>
+      </c>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="47" t="s">
+        <v>444</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>445</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="48"/>
+      <c r="B36" s="31" t="s">
+        <v>446</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="19"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="48"/>
+      <c r="B37" s="31" t="s">
         <v>447</v>
       </c>
-      <c r="C2" s="336"/>
-[...8 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+    </row>
+    <row r="38" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A38" s="48"/>
+      <c r="B38" s="31" t="s">
         <v>448</v>
       </c>
-      <c r="C3" s="336"/>
-[...1082 lines deleted...]
-      <c r="P63" s="454"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+    </row>
+    <row r="39" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="48"/>
+      <c r="B39" s="31" t="s">
+        <v>449</v>
+      </c>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="49"/>
+      <c r="B40" s="31" t="s">
+        <v>443</v>
+      </c>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+    </row>
+    <row r="41" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="44" t="s">
+        <v>450</v>
+      </c>
+      <c r="B41" s="44"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+    </row>
+    <row r="42" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="47" t="s">
+        <v>451</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>452</v>
+      </c>
+      <c r="C42" s="19"/>
+      <c r="D42" s="19"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="49"/>
+      <c r="B43" s="31" t="s">
+        <v>453</v>
+      </c>
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+    </row>
+    <row r="44" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A44" s="33" t="s">
+        <v>454</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>455</v>
+      </c>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+    </row>
+    <row r="45" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="47" t="s">
+        <v>456</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>457</v>
+      </c>
+      <c r="C45" s="19"/>
+      <c r="D45" s="19"/>
+    </row>
+    <row r="46" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A46" s="48"/>
+      <c r="B46" s="31" t="s">
+        <v>458</v>
+      </c>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" s="48"/>
+      <c r="B47" s="31" t="s">
+        <v>459</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="19"/>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" s="48"/>
+      <c r="B48" s="31" t="s">
+        <v>460</v>
+      </c>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" s="48"/>
+      <c r="B49" s="31" t="s">
+        <v>461</v>
+      </c>
+      <c r="C49" s="19"/>
+      <c r="D49" s="19"/>
+    </row>
+    <row r="50" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="49"/>
+      <c r="B50" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+    </row>
+    <row r="51" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="57" t="s">
+        <v>463</v>
+      </c>
+      <c r="B51" s="58"/>
+      <c r="C51" s="58"/>
+      <c r="D51" s="59"/>
+    </row>
+    <row r="52" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="54" t="s">
+        <v>464</v>
+      </c>
+      <c r="B52" s="34" t="s">
+        <v>465</v>
+      </c>
+      <c r="C52" s="19"/>
+      <c r="D52" s="19"/>
+    </row>
+    <row r="53" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="55"/>
+      <c r="B53" s="31" t="s">
+        <v>466</v>
+      </c>
+      <c r="C53" s="19"/>
+      <c r="D53" s="19"/>
+    </row>
+    <row r="54" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="55"/>
+      <c r="B54" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="C54" s="19"/>
+      <c r="D54" s="19"/>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" s="55"/>
+      <c r="B55" s="31" t="s">
+        <v>468</v>
+      </c>
+      <c r="C55" s="19"/>
+      <c r="D55" s="19"/>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" s="55"/>
+      <c r="B56" s="31" t="s">
+        <v>469</v>
+      </c>
+      <c r="C56" s="19"/>
+      <c r="D56" s="19"/>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" s="55"/>
+      <c r="B57" s="31" t="s">
+        <v>470</v>
+      </c>
+      <c r="C57" s="19"/>
+      <c r="D57" s="19"/>
+    </row>
+    <row r="58" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="55"/>
+      <c r="B58" s="31" t="s">
+        <v>471</v>
+      </c>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+    </row>
+    <row r="59" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="56"/>
+      <c r="B59" s="31" t="s">
+        <v>472</v>
+      </c>
+      <c r="C59" s="19"/>
+      <c r="D59" s="19"/>
+    </row>
+    <row r="60" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="47" t="s">
+        <v>473</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>474</v>
+      </c>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" s="48"/>
+      <c r="B61" s="31" t="s">
+        <v>475</v>
+      </c>
+      <c r="C61" s="19"/>
+      <c r="D61" s="19"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" s="48"/>
+      <c r="B62" s="31" t="s">
+        <v>476</v>
+      </c>
+      <c r="C62" s="19"/>
+      <c r="D62" s="19"/>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" s="49"/>
+      <c r="B63" s="31" t="s">
+        <v>477</v>
+      </c>
+      <c r="C63" s="19"/>
+      <c r="D63" s="19"/>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" s="47" t="s">
+        <v>478</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>479</v>
+      </c>
+      <c r="C64" s="19"/>
+      <c r="D64" s="19"/>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" s="48"/>
+      <c r="B65" s="31" t="s">
+        <v>480</v>
+      </c>
+      <c r="C65" s="19"/>
+      <c r="D65" s="19"/>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" s="49"/>
+      <c r="B66" s="31" t="s">
+        <v>481</v>
+      </c>
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" s="47" t="s">
+        <v>482</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>483</v>
+      </c>
+      <c r="C67" s="19"/>
+      <c r="D67" s="19"/>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" s="48"/>
+      <c r="B68" s="31" t="s">
+        <v>484</v>
+      </c>
+      <c r="C68" s="19"/>
+      <c r="D68" s="19"/>
+    </row>
+    <row r="69" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="48"/>
+      <c r="B69" s="31" t="s">
+        <v>485</v>
+      </c>
+      <c r="C69" s="19"/>
+      <c r="D69" s="19"/>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" s="49"/>
+      <c r="B70" s="31" t="s">
+        <v>486</v>
+      </c>
+      <c r="C70" s="19"/>
+      <c r="D70" s="19"/>
+    </row>
+    <row r="72" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+    </row>
+    <row r="73" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="50"/>
+      <c r="B73" s="50"/>
+      <c r="C73" s="50"/>
+      <c r="D73" s="50"/>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" s="44"/>
+      <c r="C75" s="44"/>
+      <c r="D75" s="44"/>
+    </row>
+    <row r="76" spans="1:4" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="50"/>
+      <c r="B76" s="50"/>
+      <c r="C76" s="50"/>
+      <c r="D76" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="yJpq84uy10mLaAsLf+3Ro+U0b46ktHYpVQkdGaatnFLhwe1DB7xhgtTeW51xCqkGl3coU1fcE8/P5ZXrIu03Ow==" saltValue="jRqnph/qYKlLW3TGc3Wm8Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...23 lines deleted...]
-    <mergeCell ref="A34:A35"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="pDLVven5BvYvixxzY6TJHUSgnMRQ2w4Nli0x7PrLybtJ4PgK+dYg+WuE1PdbEliB3TrEvDt/WBsGvkDoGS6WFg==" saltValue="YC8uzd+OBrV0KLTg0qPo+g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="24">
+    <mergeCell ref="A35:A40"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A45:A50"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A52:A59"/>
+    <mergeCell ref="A75:D75"/>
+    <mergeCell ref="A76:D76"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A60:A63"/>
+    <mergeCell ref="A64:A66"/>
+    <mergeCell ref="A67:A70"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="A31:A34"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A22:A25"/>
+    <mergeCell ref="A16:A21"/>
+    <mergeCell ref="A27:A30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{716E02EC-EA5F-4494-9477-6538EF462B6A}">
+          <x14:formula1>
+            <xm:f>Préambule!$B$16:$B$20</xm:f>
+          </x14:formula1>
+          <xm:sqref>C16:C25 C27:C40 C42:C50 C52:C70</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{33436DE7-0972-4023-A86C-C23B154F1D56}">
+          <x14:formula1>
+            <xm:f>Préambule!$C$16:$C$18</xm:f>
+          </x14:formula1>
+          <xm:sqref>D16:D25 D27:D40 D42:D50 D52:D70</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Préambule</vt:lpstr>
-      <vt:lpstr>A1- UE1 - Fondamentaux du droit</vt:lpstr>
-[...12 lines deleted...]
-      <vt:lpstr>Feuil1</vt:lpstr>
+      <vt:lpstr>T1- UE1 - Fondamentaux du droit</vt:lpstr>
+      <vt:lpstr>T1 - UE2 - Droit des affaires</vt:lpstr>
+      <vt:lpstr>T1 - UE3 - Droit social</vt:lpstr>
+      <vt:lpstr>T1 - UE4 - Droit fiscal</vt:lpstr>
+      <vt:lpstr>T2 - UE6 - Finance d'entreprise</vt:lpstr>
+      <vt:lpstr>T2 - UE9 - Comptabilité</vt:lpstr>
+      <vt:lpstr>T2 - UE10 - Compta. approfondie</vt:lpstr>
+      <vt:lpstr>T2 - UE11 - Contrôle de gestion</vt:lpstr>
+      <vt:lpstr>T3 - UE5 Economie contemporaine</vt:lpstr>
+      <vt:lpstr>T3 - UE7 - Management des orga</vt:lpstr>
+      <vt:lpstr>T4 - UE8 - SIG</vt:lpstr>
+      <vt:lpstr>T4 - UE12 Anglais des affaires</vt:lpstr>
+      <vt:lpstr>T4 - UE 13 Com. professionnelle</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministere de l'Education Nationale</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administration centrale</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>