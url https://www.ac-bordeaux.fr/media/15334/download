--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1,376 +1,235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="10EC3FA1" w14:textId="1FCDE68E" w:rsidR="00AF0ED3" w:rsidRPr="00B17DA9" w:rsidRDefault="0043607D" w:rsidP="00544D70">
+    <w:p w14:paraId="7B205358" w14:textId="2612CA3D" w:rsidR="001272A1" w:rsidRDefault="00531866" w:rsidP="00C47249">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73FF582B" wp14:editId="3912A9A8">
-[...18 lines deleted...]
-            <wp:docPr id="1" name="Image 1" descr="P:\PAYS\Allemagne\Hesse\Logo Hessisches Kultusministerium_2019.jpg"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39E553C9" wp14:editId="308975B1">
+            <wp:extent cx="1620812" cy="885825"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="P:\PAYS\Allemagne\Hesse\Logo Hessisches Kultusministerium_2019.jpg"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name="0. Logo RANA.jpg"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1709420" cy="647700"/>
+                      <a:ext cx="1629803" cy="890739"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00FE2CFA">
+    </w:p>
+    <w:p w14:paraId="10EC3FA1" w14:textId="4D314150" w:rsidR="00AF0ED3" w:rsidRPr="00B17DA9" w:rsidRDefault="00787109" w:rsidP="00AA07EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
-          <w:lang w:eastAsia="fr-FR"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:drawing>
-[...67 lines deleted...]
-      <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
+      </w:pPr>
+      <w:r w:rsidRPr="00B17DA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00C8195C" w:rsidRPr="00B17DA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>EWERBUNG</w:t>
       </w:r>
-      <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
+      <w:r w:rsidRPr="00B17DA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C8195C" w:rsidRPr="00B17DA9">
+      <w:r w:rsidR="008E1ED2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>UM</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">FÜR </w:t>
       </w:r>
       <w:r w:rsidR="00C8195C" w:rsidRPr="00B17DA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>EINE</w:t>
       </w:r>
-      <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
+      <w:r w:rsidRPr="00B17DA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="00C8195C" w:rsidRPr="00B17DA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>CHULPARTNERSHAFT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCDB219" w14:textId="10D8D2DB" w:rsidR="00E10B1A" w:rsidRDefault="00902FA6" w:rsidP="00544D70">
+    <w:p w14:paraId="65BE72A5" w14:textId="1E55577F" w:rsidR="00902FA6" w:rsidRPr="00D52D84" w:rsidRDefault="00902FA6" w:rsidP="00D52D84">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
-          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E10B1A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>CANDIDA</w:t>
       </w:r>
       <w:r w:rsidR="00E10B1A" w:rsidRPr="00E10B1A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>TURE A UN PARTENARIAT SCOLAIRE</w:t>
+        <w:t xml:space="preserve">TURE </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidR="00524C47">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10B1A" w:rsidRPr="00E10B1A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:t>Wir bitten Sie darum, bei Ihren Angaben so genau wie möglich zu sein</w:t>
+        <w:t xml:space="preserve"> UN PARTENARIAT SCOLAIRE</w:t>
       </w:r>
-      <w:r w:rsidR="00E10B1A">
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5A70795A" w14:textId="0E2EEB74" w:rsidR="004E7D0C" w:rsidRPr="004E7D0C" w:rsidRDefault="00787109" w:rsidP="004E7D0C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Über</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -394,400 +253,749 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Schule</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00902FA6" w:rsidRPr="00902FA6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>/ A propos de votre établissement.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5104"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
+      <w:tr w:rsidR="001D06E4" w:rsidRPr="00902FA6" w14:paraId="182820A5" w14:textId="77777777" w:rsidTr="007228FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D20EFC5" w14:textId="46BB98D6" w:rsidR="001D06E4" w:rsidRDefault="001D06E4" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Académie / Land </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239B4EBB" w14:textId="77777777" w:rsidR="001D06E4" w:rsidRPr="00902FA6" w:rsidRDefault="001D06E4" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w14:paraId="02E38264" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1917D384" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name der </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Schule</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002457EA">
               <w:t xml:space="preserve"> / Nom de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="421A3802" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="0043607D" w14:paraId="39CADF08" w14:textId="77777777" w:rsidTr="004E7D0C">
+      <w:tr w:rsidR="00902FA6" w:rsidRPr="00303F24" w14:paraId="39CADF08" w14:textId="77777777" w:rsidTr="00E0648B">
         <w:trPr>
-          <w:trHeight w:val="2319"/>
+          <w:trHeight w:val="1948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1BE69A" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
-[...6 lines deleted...]
-              <w:t>Schulart</w:t>
+          <w:p w14:paraId="2F1BE69A" w14:textId="6BFC9B80" w:rsidR="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Schul</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2">
+              <w:t>form</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00902FA6">
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="002457EA">
               <w:t>Type d’établissement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D0DEBC0" w14:textId="303EC55E" w:rsidR="00544D70" w:rsidRPr="00902FA6" w:rsidRDefault="00544D70" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5D464A11" w14:textId="77777777" w:rsidR="00544D70" w:rsidRDefault="00544D70" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0DEBC0" w14:textId="46311F77" w:rsidR="00E0648B" w:rsidRPr="00902FA6" w:rsidRDefault="00EA4609" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-141436021"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E0648B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="de-DE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E0648B">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staatlich / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0648B">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>ublic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E0648B">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-1365518338"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E0648B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="de-DE"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E0648B">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> privat /</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E0648B">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>privé</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1A1226" w14:textId="367D1267" w:rsidR="00E859AD" w:rsidRPr="00C735E7" w:rsidRDefault="0043607D" w:rsidP="00902FA6">
+          <w:p w14:paraId="4A1A1226" w14:textId="0DC7C3DA" w:rsidR="00E859AD" w:rsidRPr="00C735E7" w:rsidRDefault="00EA4609" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1237750816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E7D0C" w:rsidRPr="00C735E7">
+                <w:r w:rsidR="00E0648B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF3878" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...5 lines deleted...]
-              <w:t>Vorschule</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindergarten (3 bis 6 Jahre alt) </w:t>
             </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Ecole</w:t>
+              <w:t>cole</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Maternelle</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="65370DD9" w14:textId="29F438F0" w:rsidR="00902FA6" w:rsidRPr="00C735E7" w:rsidRDefault="0043607D" w:rsidP="00902FA6">
+              <w:t>aternelle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3- 6 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65370DD9" w14:textId="3137C81F" w:rsidR="00902FA6" w:rsidRPr="00C735E7" w:rsidRDefault="00EA4609" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1889325575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E7D0C" w:rsidRPr="00C735E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF3878" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00787109" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Grundschule</w:t>
             </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(6 bis 10 Jahre alt) </w:t>
+            </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Ecole</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>cole</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Elémentaire</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="0C1B3A11" w14:textId="3CB857D3" w:rsidR="00E859AD" w:rsidRPr="00C735E7" w:rsidRDefault="0043607D" w:rsidP="00902FA6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>él</w:t>
+            </w:r>
+            <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>émentaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>6-11 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A80B32B" w14:textId="77777777" w:rsidR="00D52D84" w:rsidRDefault="00EA4609" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-644354320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00552E62" w:rsidRPr="00C735E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF3878" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00B17DA9" w:rsidRPr="00C735E7">
-[...3 lines deleted...]
-              <w:t>Mittelstufe</w:t>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Hauptschule</w:t>
+            </w:r>
+            <w:r w:rsidR="005E1688">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Realschule</w:t>
+            </w:r>
+            <w:r w:rsidR="005E1688">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ Gymnasium </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C1B3A11" w14:textId="79695F7A" w:rsidR="00E859AD" w:rsidRPr="00C735E7" w:rsidRDefault="005E1688" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sekundartufe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) </w:t>
             </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Collège</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006830A3" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (12-15 Jahre alt)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B8F57CD" w14:textId="788AD0F2" w:rsidR="00E859AD" w:rsidRPr="00C735E7" w:rsidRDefault="0043607D" w:rsidP="00902FA6">
+              <w:t xml:space="preserve"> (1</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006830A3" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-15 </w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>ans</w:t>
+            </w:r>
+            <w:r w:rsidR="006830A3" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8F57CD" w14:textId="42A4F469" w:rsidR="00E859AD" w:rsidRPr="00C735E7" w:rsidRDefault="00EA4609" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-2034719098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF3878" w:rsidRPr="00C735E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF3878" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00B17DA9" w:rsidRPr="00C735E7">
-[...3 lines deleted...]
-              <w:t>Gymnasiale Oberstufe</w:t>
+            <w:r w:rsidR="005E1688">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Gymnasium (Sekundarstufe 2)</w:t>
             </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(15 bis 18/ 19 Jahre </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>alt</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t>Lycée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E859AD" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EGT</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>d‘enseignement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>général</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>technologique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006830A3" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (16-18 Jahre alt)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EA281E0" w14:textId="607F2496" w:rsidR="00B17DA9" w:rsidRPr="00C735E7" w:rsidRDefault="0043607D" w:rsidP="00902FA6">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>15-18 ans</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1ED2">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009F0207">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA281E0" w14:textId="607F2496" w:rsidR="00B17DA9" w:rsidRPr="00C735E7" w:rsidRDefault="00EA4609" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1091315768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B17DA9" w:rsidRPr="00C735E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
@@ -809,380 +1017,254 @@
               <w:t xml:space="preserve">Berufliche Schule / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B17DA9" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Enseignement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B17DA9" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B17DA9" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>professionnel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="10D403C1" w14:textId="5E25F76E" w:rsidR="00B17DA9" w:rsidRPr="00C735E7" w:rsidRDefault="00B17DA9" w:rsidP="00902FA6">
+          <w:p w14:paraId="1527FABD" w14:textId="23BC9FB9" w:rsidR="00E859AD" w:rsidRPr="00C735E7" w:rsidRDefault="00B17DA9" w:rsidP="00E0648B">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:sdt>
-[...121 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00E0648B">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-349411410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C735E7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   FOS</w:t>
             </w:r>
             <w:r w:rsidR="004E7D0C" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">höhere Berufsfachschule / </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> pro</w:t>
+              <w:t xml:space="preserve">höhere Berufsfachschule </w:t>
+            </w:r>
+            <w:r w:rsidR="00E0648B">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(BTS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008806AC" w:rsidRPr="007540D2" w14:paraId="69F8279D" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8060C9" w14:textId="72C2F78D" w:rsidR="008806AC" w:rsidRPr="00B17DA9" w:rsidRDefault="008806AC" w:rsidP="008806AC">
+          <w:p w14:paraId="0F8060C9" w14:textId="11C86CDE" w:rsidR="008806AC" w:rsidRPr="00B17DA9" w:rsidRDefault="008806AC" w:rsidP="008806AC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Für beruflichen Schulen: berufliche Fachrichtung(en)</w:t>
+              <w:t>Für beruflichen Schulen: beruf</w:t>
+            </w:r>
+            <w:r w:rsidR="00197D86">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>sbildende Bildungszweige</w:t>
             </w:r>
             <w:r w:rsidR="00E870FC" w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00E870FC" w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>our</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>l’enseignement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>professionnnel</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>professionnel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>filière</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008432BC">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B0DC2D4" w14:textId="77777777" w:rsidR="008806AC" w:rsidRPr="00B17DA9" w:rsidRDefault="008806AC" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="007540D2" w14:paraId="68449EF0" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36DAFC7D" w14:textId="56EFC337" w:rsidR="00902FA6" w:rsidRPr="00B17DA9" w:rsidRDefault="00787109" w:rsidP="00902FA6">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="36DAFC7D" w14:textId="4E3E88DA" w:rsidR="00902FA6" w:rsidRPr="00B17DA9" w:rsidRDefault="00421E60" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>An</w:t>
+            </w:r>
+            <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zahl der Schüler an Ihrer Schule </w:t>
             </w:r>
             <w:r w:rsidR="002457EA" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002457EA" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002457EA" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002457EA" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
@@ -1203,188 +1285,157 @@
               </w:rPr>
               <w:t>dans</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002457EA" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002457EA" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>l’école</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A15254D" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00B17DA9" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-            <w:pPr>
-[...48 lines deleted...]
-          <w:p w14:paraId="2469CCCD" w14:textId="77777777" w:rsidR="00C762B2" w:rsidRPr="00B17DA9" w:rsidRDefault="00C762B2" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w14:paraId="683D2180" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5668DA34" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
+          <w:p w14:paraId="5668DA34" w14:textId="6717C542" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Schulleiters</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001D06E4">
+              <w:t xml:space="preserve">- der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D06E4">
+              <w:t>Schulleiterin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002457EA">
-              <w:t xml:space="preserve"> / Nom du chef d’établissement</w:t>
+              <w:t xml:space="preserve"> / Nom du </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002457EA">
+              <w:t>chef</w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:t>.fe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002457EA">
+              <w:t xml:space="preserve"> d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F87CFD7" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w14:paraId="50B2746B" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C3B26C3" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>E-Mail-Adresse</w:t>
             </w:r>
             <w:r w:rsidR="002457EA">
               <w:t xml:space="preserve"> / Courriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="544AB299" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w14:paraId="62365AD2" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="692908BB" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
-[...6 lines deleted...]
-              <w:t>Schuladresse</w:t>
+          <w:p w14:paraId="692908BB" w14:textId="6FC69D9E" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00421E60" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Postanschrif</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002457EA">
               <w:t xml:space="preserve"> / Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6640E24C" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w14:paraId="41C1E1F9" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A4702A1" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00787109" w:rsidP="00902FA6">
@@ -1392,409 +1443,166 @@
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Telefonnummer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002457EA">
               <w:t xml:space="preserve"> / Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="713CBA3E" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w14:paraId="0DDA3352" w14:textId="77777777" w:rsidTr="007228FB">
-[...25 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="0013395B" w:rsidRPr="00902FA6" w14:paraId="6FCD8420" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06EF8C96" w14:textId="09473627" w:rsidR="0013395B" w:rsidRPr="00902FA6" w:rsidRDefault="002457EA" w:rsidP="00902FA6">
-[...15 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="06EF8C96" w14:textId="19FC6103" w:rsidR="0013395B" w:rsidRPr="00902FA6" w:rsidRDefault="00197D86" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Internetseite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002457EA">
               <w:t xml:space="preserve"> / Site Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EF10805" w14:textId="77777777" w:rsidR="0013395B" w:rsidRPr="00902FA6" w:rsidRDefault="0013395B" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
-          </w:p>
-[...206 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="002E1D43" w14:paraId="223A358F" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A7F4DA6" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="002E1D43" w:rsidRDefault="00787109" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Internat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Internat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D2CE1F" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="002E1D43" w:rsidRDefault="0043607D" w:rsidP="00902FA6">
+          <w:p w14:paraId="30D2CE1F" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="002E1D43" w:rsidRDefault="00EA4609" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="544336351"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E1D43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00787109">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Oui</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
@@ -1826,1733 +1634,1656 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   N</w:t>
             </w:r>
             <w:r w:rsidR="00787109">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ein</w:t>
             </w:r>
             <w:r w:rsidR="002E1D43">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902FA6" w:rsidRPr="004E7D0C" w14:paraId="43EF10A7" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E256E91" w14:textId="6FBF5E2E" w:rsidR="00902FA6" w:rsidRPr="00B17DA9" w:rsidRDefault="00787109" w:rsidP="00902FA6">
-[...11 lines deleted...]
-              <w:t>Bitte machen Sie hier Angaben zum Umfeld Ihrer Schule</w:t>
+          <w:p w14:paraId="2E256E91" w14:textId="77206C89" w:rsidR="00902FA6" w:rsidRPr="00B17DA9" w:rsidRDefault="00197D86" w:rsidP="00902FA6">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Beschreiben Sie das</w:t>
+            </w:r>
+            <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Umfeld Ihrer Schule</w:t>
             </w:r>
             <w:r w:rsidR="00C762B2" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B17DA9">
-[...3 lines deleted...]
-              <w:t>städtisch / ländlich, Entfernung zur nächstgrößeren Stadt, Schülerprofil</w:t>
+            <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>städtisch / ländlich, Entfernung zur nächst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>gelegenen S</w:t>
+            </w:r>
+            <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>tadt, Schülerprofil</w:t>
             </w:r>
             <w:r w:rsidR="004E7D0C">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> usw.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B17DA9">
+            <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="004E7D0C">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B17DA9">
+            <w:r w:rsidR="00787109" w:rsidRPr="00B17DA9">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D0F6C51" w14:textId="77777777" w:rsidR="00126A07" w:rsidRPr="0077561A" w:rsidRDefault="00126A07" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0077561A">
               <w:t>Décrivez l’environnement de l’établissement (urbain/rural, distance de la ville la plus proche, profil des élèves etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03BB4FBF" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="0077561A" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EA74B20" w14:textId="5D64789C" w:rsidR="004E7D0C" w:rsidRPr="0077561A" w:rsidRDefault="004E7D0C" w:rsidP="00902FA6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C52E0A6" w14:textId="7DE37125" w:rsidR="00355812" w:rsidRPr="004E7D0C" w:rsidRDefault="004E7D0C" w:rsidP="004E7D0C">
+    <w:p w14:paraId="5C52E0A6" w14:textId="4DB9A106" w:rsidR="00355812" w:rsidRPr="004E7D0C" w:rsidRDefault="004E7D0C" w:rsidP="004E7D0C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Fremdsprachenunterricht</w:t>
+        <w:t>Fremdsprachen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008203E5" w:rsidRPr="004E7D0C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>/ Langues enseignées.</w:t>
+        <w:t xml:space="preserve">/ Langues </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5104"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
       <w:tr w:rsidR="008203E5" w:rsidRPr="00902FA6" w14:paraId="1CAE5135" w14:textId="77777777" w:rsidTr="004E7D0C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72811E1D" w14:textId="205267DF" w:rsidR="008203E5" w:rsidRPr="00902FA6" w:rsidRDefault="004E7D0C" w:rsidP="004E7D0C">
+          <w:p w14:paraId="72811E1D" w14:textId="4835353C" w:rsidR="008203E5" w:rsidRPr="00902FA6" w:rsidRDefault="004E7D0C" w:rsidP="004E7D0C">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E7D0C">
-              <w:t>Fremdsprachenunterricht</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00787109" w:rsidRPr="004E7D0C">
+              <w:t>Fremdsprachen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve">, die in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
               <w:t>Ihrer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00787109" w:rsidRPr="004E7D0C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00787109" w:rsidRPr="004E7D0C">
               <w:t>Schule</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>unterrichtet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>werden</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008203E5" w:rsidRPr="004E7D0C">
               <w:t xml:space="preserve"> / Langues ensei</w:t>
             </w:r>
             <w:r w:rsidR="002457EA" w:rsidRPr="004E7D0C">
               <w:t>gnées dans votre établ</w:t>
             </w:r>
             <w:r w:rsidR="002457EA">
               <w:t>issement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E6D2842" w14:textId="77777777" w:rsidR="008203E5" w:rsidRPr="00902FA6" w:rsidRDefault="008203E5" w:rsidP="007228FB">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001D06E4" w:rsidRPr="00902FA6" w14:paraId="11E984D8" w14:textId="77777777" w:rsidTr="004E7D0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6488AB0D" w14:textId="549B7208" w:rsidR="001D06E4" w:rsidRPr="004E7D0C" w:rsidRDefault="001D06E4" w:rsidP="004E7D0C">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t>Bietet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t>Ihre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t>Schule</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>zweisprachige</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>Bildungswege</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>verstärktes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>Lernen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>einer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>Fremdsprache</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>Fach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>einer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>Fremdsprache</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:t>Abibac</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve">? / Votre établissement propose-t-il un programme d’enseignement bilingue </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ou </w:t>
+            </w:r>
+            <w:r w:rsidR="00197D86">
+              <w:t xml:space="preserve">un </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">enseignement renforcé des langues </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="000368D7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(DNL, international)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1710B9" w14:textId="77777777" w:rsidR="001D06E4" w:rsidRPr="00902FA6" w:rsidRDefault="001D06E4" w:rsidP="007228FB">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D06E4" w:rsidRPr="00902FA6" w14:paraId="66928CCA" w14:textId="77777777" w:rsidTr="004E7D0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61987103" w14:textId="5F201088" w:rsidR="001D06E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00197D86" w:rsidP="004E7D0C">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Betroffene </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Klasse.n</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Niveaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>concernés</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30346EFC" w14:textId="77777777" w:rsidR="001D06E4" w:rsidRPr="00902FA6" w:rsidRDefault="001D06E4" w:rsidP="007228FB">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D06E4" w:rsidRPr="00902FA6" w14:paraId="68C42A53" w14:textId="77777777" w:rsidTr="004E7D0C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E942009" w14:textId="6EF4ED37" w:rsidR="001D06E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00197D86" w:rsidP="004E7D0C">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Betroffene Fächer? </w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Disciplines</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D06E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>concernées</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539DD368" w14:textId="77777777" w:rsidR="001D06E4" w:rsidRPr="00902FA6" w:rsidRDefault="001D06E4" w:rsidP="007228FB">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E9612DC" w14:textId="77777777" w:rsidR="00C1410F" w:rsidRDefault="00C1410F" w:rsidP="00C1410F">
-[...8 lines deleted...]
-    <w:p w14:paraId="0E5E7624" w14:textId="77777777" w:rsidR="008203E5" w:rsidRPr="004E7D0C" w:rsidRDefault="00DE55A4" w:rsidP="004E7D0C">
+    <w:p w14:paraId="4846D205" w14:textId="6AA3A795" w:rsidR="00157D42" w:rsidRPr="009F4FF6" w:rsidRDefault="00197D86" w:rsidP="00F911E4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E7D0C">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Bilingualer</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004E7D0C">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E7D0C">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Unterricht</w:t>
+        <w:t>Ihrer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00202E18" w:rsidRPr="004E7D0C">
-[...620 lines deleted...]
-      <w:r w:rsidRPr="009F4FF6">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F4FF6">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Ihre</w:t>
+        <w:t>zukünftigen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F4FF6">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> potentielle </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F4FF6">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Partnerschule</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00202E18" w:rsidRPr="009F4FF6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> / Votre établissement partenaire :</w:t>
+        <w:t xml:space="preserve">/ Votre établissement partenaire </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Die potentielle </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>à venir</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...120 lines deleted...]
-        <w:t>gions partenaires de l’Aquitaine.</w:t>
+      <w:r w:rsidR="00202E18" w:rsidRPr="009F4FF6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1123E360" w14:textId="77777777" w:rsidR="0077561A" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="007228FB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-142"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5104"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F4FF6" w:rsidRPr="0043607D" w14:paraId="1961B8F6" w14:textId="77777777" w:rsidTr="007228FB">
+      <w:tr w:rsidR="009F4FF6" w:rsidRPr="00303F24" w14:paraId="1961B8F6" w14:textId="77777777" w:rsidTr="007228FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A7A1551" w14:textId="2908FB58" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00F911E4" w:rsidP="00F911E4">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Sie suchen / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Vous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>recherchez</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37D94CBD" w14:textId="77777777" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="00F911E4">
+          <w:p w14:paraId="37D94CBD" w14:textId="65FD9B43" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00EA4609" w:rsidP="00F911E4">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1271585118"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Vorschule / </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00197D86">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kindergarten (3 bis 6 Jahre alt) </w:t>
+            </w:r>
+            <w:r w:rsidR="00197D86" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="00197D86" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>cole</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00197D86">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00197D86" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>aternelle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00197D86">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (3- 6 ans)</w:t>
+            </w:r>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Ecole</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="2661C667" w14:textId="77777777" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="00F911E4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C443FC5" w14:textId="5F00D693" w:rsidR="001D06E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00EA4609" w:rsidP="00F911E4">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1726719621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Grundschule / </w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="10052BCC" w14:textId="54D773A2" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="00F911E4">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grundschule </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(6 bis 10 Jahre alt) </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>cole</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>él</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>émentaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>6-11 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56526604" w14:textId="507B5A80" w:rsidR="00D52D84" w:rsidRDefault="00EA4609" w:rsidP="00F911E4">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1626847032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC00D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Mittelstufe / </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hauptschule/ Realschule/ Gymnasium </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10052BCC" w14:textId="274BB46C" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00D52D84" w:rsidP="00F911E4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sekundartufe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Collège</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
-[...6 lines deleted...]
-          <w:p w14:paraId="316DE470" w14:textId="77777777" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="00F911E4">
+            <w:r w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-15 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>ans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEE6786" w14:textId="08410D39" w:rsidR="00D52D84" w:rsidRDefault="00EA4609" w:rsidP="00D52D84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1834408394"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Gymnasiale Oberstufe / </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Gymnasium (Sekundarstufe 2)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(15 bis 18/ 19 Jahre alt</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Lycée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
-[...6 lines deleted...]
-          <w:p w14:paraId="5FE1606C" w14:textId="77777777" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="00F911E4">
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>d‘enseignement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>général</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>technologique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="00C735E7">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15-18 ans) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B23041D" w14:textId="3FD9430F" w:rsidR="00F911E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00EA4609" w:rsidP="00D52D84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1960450060"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+                <w:r w:rsidR="001D06E4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   Berufliche Schule / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Enseignement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>professionnel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:id w:val="-769697168"/>
+                <w:id w:val="-467204348"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C8046A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="de-DE"/>
+                  </w:rPr>
+                  <w:t>☒</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   FOS, höhere Berufsfachschule / </w:t>
+            </w:r>
+            <w:r w:rsidR="008503CB">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(BTS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F4FF6" w:rsidRPr="007540D2" w14:paraId="721E2DC2" w14:textId="77777777" w:rsidTr="007228FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5104" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="163A0AFD" w14:textId="2CB93E3D" w:rsidR="00F911E4" w:rsidRDefault="00D52D84" w:rsidP="00C9725B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welchem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bundesland</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Bundesländern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C8046A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welcher</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Stadt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>welchen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Städten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008503CB">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>uelle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00394508">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(s</w:t>
+            </w:r>
+            <w:r w:rsidR="00394508">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>région</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s)/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>quelles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>ville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F911E4" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008503CB">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55016279" w14:textId="625C5305" w:rsidR="001D06E4" w:rsidRPr="009F4FF6" w:rsidRDefault="00D52D84" w:rsidP="00C9725B">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In welcher </w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Umgebung?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidR="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>quel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>environnement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE24CCF" w14:textId="77777777" w:rsidR="00F911E4" w:rsidRDefault="00F911E4" w:rsidP="00F911E4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="104CDE0E" w14:textId="77777777" w:rsidR="001D06E4" w:rsidRDefault="001D06E4" w:rsidP="00F911E4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="312BA322" w14:textId="22695082" w:rsidR="001D06E4" w:rsidRPr="009F4FF6" w:rsidRDefault="001D06E4" w:rsidP="00F911E4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:id w:val="-1422783968"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="009F4FF6">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="009F4FF6">
-[...32 lines deleted...]
-              <w:tab/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8046A">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>tädtisch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>citadin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
-                <w:id w:val="343440187"/>
+                <w:id w:val="1650408101"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="009F4FF6">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="009F4FF6">
-[...226 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D06E4">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>ländlich</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / rural</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46C0621A" w14:textId="77777777" w:rsidR="007228FB" w:rsidRPr="009F4FF6" w:rsidRDefault="007228FB" w:rsidP="007228FB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D8054DD" w14:textId="77777777" w:rsidR="004C1328" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="00F911E4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3594,68 +3325,90 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000E01C9" w:rsidRPr="009F4FF6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Votre projet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5104"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="009F4FF6" w14:paraId="30048610" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F447ED3" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="00537ACA">
+          <w:p w14:paraId="1F447ED3" w14:textId="2C675030" w:rsidR="000E01C9" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve">Name des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t>Projektleiters</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CE66D2">
+              <w:t xml:space="preserve">- der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CE66D2">
+              <w:t>Projektleiterin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000E01C9" w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
             <w:r w:rsidR="002457EA" w:rsidRPr="009F4FF6">
-              <w:t xml:space="preserve"> Nom du coordinateur de projet</w:t>
+              <w:t xml:space="preserve"> Nom du </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE66D2">
+              <w:t xml:space="preserve">.de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002457EA" w:rsidRPr="009F4FF6">
+              <w:t>coordinateur</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE66D2">
+              <w:t>.rice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002457EA" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve"> de projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21C224A5" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRPr="009F4FF6" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="009F4FF6" w14:paraId="5C59F569" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="490EB800" w14:textId="77777777" w:rsidR="0077561A" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
@@ -3791,192 +3544,231 @@
               <w:t>Téléphone</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B108D43" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRPr="009F4FF6" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="009F4FF6" w14:paraId="6F3D9365" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348AB16B" w14:textId="77777777" w:rsidR="002457EA" w:rsidRPr="009F4FF6" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
+          <w:p w14:paraId="348AB16B" w14:textId="74586FF0" w:rsidR="002457EA" w:rsidRPr="009F4FF6" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00187373" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>-Mail-</w:t>
+              <w:t>-Mail</w:t>
+            </w:r>
+            <w:r w:rsidR="00C8046A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00187373" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Courriel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C5182F" w14:textId="77777777" w:rsidR="002457EA" w:rsidRPr="009F4FF6" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="007540D2" w14:paraId="4EFD324A" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284C7F1B" w14:textId="02B9F2D9" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="00742FC3">
+          <w:p w14:paraId="2B19DFFD" w14:textId="00BA25B7" w:rsidR="00D52D84" w:rsidRDefault="00187373" w:rsidP="00742FC3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Klassenstufen, die am Projekt teilnehmen würden</w:t>
+              <w:t>Klassen, die am Projekt teilnehmen würden</w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (für berufliche Schulen: betroffene Ausbildungsberufe / Fachrichtungen)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Niveau(x) de(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>classe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>impliquée</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D52D84" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="284C7F1B" w14:textId="7AF31F74" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00D52D84" w:rsidP="00742FC3">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ür </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">erufliche Schulen: betroffene Ausbildungsberufe </w:t>
             </w:r>
             <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Niveau(x) de</w:t>
-[...39 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...6 lines deleted...]
-              <w:t>pour</w:t>
+              <w:t>our</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>l’enseignement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00742FC3" w:rsidRPr="009F4FF6">
               <w:rPr>
@@ -4177,81 +3969,102 @@
               <w:t>prévus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04521106" w14:textId="77777777" w:rsidR="0077561A" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="007540D2" w14:paraId="1CF21F8F" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7809BC45" w14:textId="0D6D135E" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="0077561A">
+          <w:p w14:paraId="7809BC45" w14:textId="1C0E634E" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="0077561A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter der </w:t>
             </w:r>
             <w:r w:rsidR="0077561A" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Schüler</w:t>
             </w:r>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>, die am Projekt teilnehmen würden</w:t>
             </w:r>
             <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Ages des </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DA35AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Â</w:t>
+            </w:r>
+            <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>ges</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>élèves</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>concernés</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009E71C0" w:rsidRPr="009F4FF6">
               <w:rPr>
@@ -4267,163 +4080,153 @@
               <w:t>projet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2888A36C" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="009F4FF6" w14:paraId="4F822356" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51152511" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="00AA5012">
+          <w:p w14:paraId="51152511" w14:textId="5C0A91EF" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="00AA5012">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Wäre es ein fächerübergreifendes Projekt</w:t>
             </w:r>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">? / </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>pluridisciplinaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ?</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="333BCD33" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="00537ACA">
+          <w:p w14:paraId="333BCD33" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00EA4609" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="555740367"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00187373" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> / Oui</w:t>
+            </w:r>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1075708428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -4434,51 +4237,51 @@
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00187373" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Non</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="183BF712" w14:textId="5FD3D33A" w:rsidR="00AA5012" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
+          <w:p w14:paraId="183BF712" w14:textId="1C8D7423" w:rsidR="00AA5012" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Wenn ja, bitte erläutern</w:t>
             </w:r>
             <w:r w:rsidR="00187373" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">/ si </w:t>
             </w:r>
@@ -4486,61 +4289,61 @@
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>précisez</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00AA5012" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="007540D2" w14:paraId="5A0CB6F6" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E92841E" w14:textId="52BFF95D" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="0077561A">
+          <w:p w14:paraId="4E92841E" w14:textId="18CE64B0" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="00187373" w:rsidP="0077561A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Welche Themen</w:t>
             </w:r>
             <w:r w:rsidR="0077561A" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> möchten </w:t>
             </w:r>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Sie behandeln?</w:t>
             </w:r>
@@ -4567,689 +4370,640 @@
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>quel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">(s) </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>themes</w:t>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA35AD">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>è</w:t>
+            </w:r>
+            <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>mes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>souhaitez-vous</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>travailler</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001A7B0D" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65E33F9F" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="009F4FF6" w:rsidRDefault="009E71C0" w:rsidP="001A7B0D">
-[...226 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="41238037" w14:textId="77777777" w:rsidR="00CE66D2" w:rsidRDefault="00CE66D2" w:rsidP="001A7B0D">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E33F9F" w14:textId="7036DC43" w:rsidR="00CE66D2" w:rsidRPr="009F4FF6" w:rsidRDefault="00CE66D2" w:rsidP="001A7B0D">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="009F4FF6" w14:paraId="4F493DC3" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2460BBAD" w14:textId="636D3C1B" w:rsidR="008039FD" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="009F4FF6">
+          <w:p w14:paraId="2A3E9BEA" w14:textId="0D05721D" w:rsidR="008039FD" w:rsidRDefault="00DA35AD" w:rsidP="0077561A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handelt es sich um einen </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00344C81" w:rsidRPr="009F4FF6">
+              <w:t>Planen Sie</w:t>
+            </w:r>
+            <w:r w:rsidR="0077561A" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Schüleraustausch im Sinne einer Schülerreise?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve"> einen </w:t>
+            </w:r>
+            <w:r w:rsidR="00344C81" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t>Schüleraustausch?</w:t>
+            </w:r>
+            <w:r w:rsidR="0077561A" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009F4FF6">
-[...32 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Envisagez-vous</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>échange</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00332D2D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00332D2D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>d’élèves</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>obilité</w:t>
-[...21 lines deleted...]
-            </w:r>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2460BBAD" w14:textId="1D92F7F1" w:rsidR="00412731" w:rsidRPr="009F4FF6" w:rsidRDefault="00412731" w:rsidP="00CE66D2">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0C965E" w14:textId="77777777" w:rsidR="007C1B70" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="007C1B70">
+          <w:p w14:paraId="1F19CAF1" w14:textId="0FE8E691" w:rsidR="00CE66D2" w:rsidRDefault="00EA4609" w:rsidP="0077561A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-823433642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
+                <w:r w:rsidR="00CE66D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00747560" w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
               <w:t>Ja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve"> / Oui</w:t>
             </w:r>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1140688757"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
+                <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00747560" w:rsidRPr="009F4FF6">
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
               <w:t>Nein</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="009F4FF6">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve"> / No</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE66D2">
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E1F807" w14:textId="2C357C2D" w:rsidR="00CE66D2" w:rsidRPr="00332D2D" w:rsidRDefault="00CE66D2" w:rsidP="0077561A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
-              <w:t>Wenn</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00747560" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Wenn ja, bitte erläutern</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6529">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / si </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>oui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
-              <w:t xml:space="preserve">bitte </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>précisez</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
-              <w:t>erläutern</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B4B4C4A" w14:textId="5F77B878" w:rsidR="00CE66D2" w:rsidRDefault="00EA4609" w:rsidP="0077561A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-858115669"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CE66D2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00412731" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00332D2D">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="001E6529">
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00412731">
+              <w:t xml:space="preserve">irtuelle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00412731">
+              <w:t>Mobilität</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00412731">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B668319" w14:textId="53E7E98C" w:rsidR="00412731" w:rsidRDefault="00EA4609" w:rsidP="0077561A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2031839146"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00412731">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00412731" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001E6529">
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00412731">
+              <w:t>örperliche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00412731">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00412731">
+              <w:t>Mobilit</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6529">
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidR="00412731">
+              <w:t>t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="33F168AB" w14:textId="55B06C6C" w:rsidR="00412731" w:rsidRPr="009F4FF6" w:rsidRDefault="00EA4609" w:rsidP="0077561A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="763413886"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00412731">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00412731" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001E6529">
+              <w:t>Hybridm</w:t>
+            </w:r>
+            <w:r w:rsidR="00412731">
+              <w:t>obilität</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F4FF6" w:rsidRPr="009F4FF6" w14:paraId="2B3E05DF" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D35348" w14:textId="49069FF7" w:rsidR="008039FD" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
+          <w:p w14:paraId="47D35348" w14:textId="60E9B6DC" w:rsidR="008039FD" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t>Ist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t>ein</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t>Austausch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t>von</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t>Lehrkräften</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F4FF6">
               <w:t>vorgesehen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009F4FF6">
-[...16 lines deleted...]
-              <w:t>)?</w:t>
+            <w:r w:rsidR="001E6529">
+              <w:t xml:space="preserve"> ? </w:t>
             </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
-              <w:t xml:space="preserve"> / </w:t>
+              <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidRPr="009F4FF6">
               <w:t xml:space="preserve">Prévoyez-vous un </w:t>
             </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
-              <w:t>échange de professeurs (observation de classe, enseignement en binôme) ?</w:t>
+              <w:t>échange de professeurs</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6529">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="112ECB26" w14:textId="4A54C25B" w:rsidR="00267998" w:rsidRPr="009F4FF6" w:rsidRDefault="0043607D" w:rsidP="00267998">
+          <w:p w14:paraId="112ECB26" w14:textId="4A54C25B" w:rsidR="00267998" w:rsidRPr="009F4FF6" w:rsidRDefault="00EA4609" w:rsidP="00267998">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-10309895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="0077561A" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> / Oui</w:t>
+            </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-613202841"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5260,202 +5014,258 @@
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="0077561A" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Non</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B342A0D" w14:textId="3A4C8BCE" w:rsidR="008039FD" w:rsidRPr="009F4FF6" w:rsidRDefault="0077561A" w:rsidP="0077561A">
+          <w:p w14:paraId="53FECF8B" w14:textId="38584606" w:rsidR="00CE66D2" w:rsidRPr="00332D2D" w:rsidRDefault="0077561A" w:rsidP="00CE66D2">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Wenn</w:t>
             </w:r>
             <w:r w:rsidR="00747560" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja, </w:t>
             </w:r>
             <w:r w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>bitte erläutern</w:t>
             </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / si </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E6529">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Sie</w:t>
+            </w:r>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t xml:space="preserve">/ si </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>précisez</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00267998" w:rsidRPr="009F4FF6">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="716CE8D3" w14:textId="2CD45CD9" w:rsidR="00CE66D2" w:rsidRDefault="00CE66D2" w:rsidP="00CE66D2">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009F4FF6">
-              <w:rPr>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-124315236"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00332D2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidRPr="009F4FF6">
-              <w:rPr>
-[...66 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E6529">
+              <w:t>V</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">irtuelle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Mobilität</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2CE4FA" w14:textId="69B448D4" w:rsidR="00CE66D2" w:rsidRDefault="00EA4609" w:rsidP="00CE66D2">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-952707577"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CE66D2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001E6529">
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE66D2">
+              <w:t>örperliche</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CE66D2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CE66D2">
+              <w:t>Mobilit</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6529">
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE66D2">
+              <w:t>t</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4B342A0D" w14:textId="6AC7958E" w:rsidR="00CE66D2" w:rsidRPr="009F4FF6" w:rsidRDefault="00EA4609" w:rsidP="00CE66D2">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="703449659"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CE66D2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CE66D2" w:rsidRPr="009F4FF6">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001E6529">
+              <w:t>Hybridm</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE66D2">
+              <w:t>obilität</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008039FD" w:rsidRPr="00267998" w14:paraId="6BDFACE4" w14:textId="77777777" w:rsidTr="0077561A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05740AFD" w14:textId="77777777" w:rsidR="008039FD" w:rsidRPr="00574A2B" w:rsidRDefault="00747560" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0077561A">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Zusätzliche wichtige Informationen</w:t>
             </w:r>
             <w:r w:rsidR="0036299B" w:rsidRPr="0077561A">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
@@ -5466,224 +5276,346 @@
               </w:rPr>
               <w:t>Remarq</w:t>
             </w:r>
             <w:r w:rsidR="0036299B" w:rsidRPr="00574A2B">
               <w:t>ues</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0036299B" w:rsidRPr="00574A2B">
               <w:t xml:space="preserve"> complémentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FD6509E" w14:textId="77777777" w:rsidR="008039FD" w:rsidRPr="00574A2B" w:rsidRDefault="008039FD" w:rsidP="00537ACA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EF88B74" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRDefault="000E01C9" w:rsidP="000E01C9">
+    <w:p w14:paraId="0863201E" w14:textId="4B0A68D2" w:rsidR="00412731" w:rsidRDefault="00412731" w:rsidP="000E01C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :  </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000E01C9" w:rsidSect="0020131A">
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="76336E42" w14:textId="18C3B909" w:rsidR="00412731" w:rsidRDefault="00412731" w:rsidP="000E01C9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Untersch</w:t>
+      </w:r>
+      <w:r w:rsidR="00024108">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Schulleiters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Schul</w:t>
+      </w:r>
+      <w:r w:rsidR="00024108">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>eiterin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Stempel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Schule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00412731" w:rsidSect="0020131A">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="709" w:left="720" w:header="708" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="149358A6" w14:textId="77777777" w:rsidR="0077561A" w:rsidRDefault="0077561A" w:rsidP="000E01C9">
+    <w:p w14:paraId="5891A04B" w14:textId="77777777" w:rsidR="00EA4609" w:rsidRDefault="00EA4609" w:rsidP="000E01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2398E5D7" w14:textId="77777777" w:rsidR="0077561A" w:rsidRDefault="0077561A" w:rsidP="000E01C9">
+    <w:p w14:paraId="74BC6CA2" w14:textId="77777777" w:rsidR="00EA4609" w:rsidRDefault="00EA4609" w:rsidP="000E01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1004201792"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="1304FF1D" w14:textId="1270A3F9" w:rsidR="0077561A" w:rsidRDefault="0077561A">
+      <w:p w14:paraId="1304FF1D" w14:textId="1CB09690" w:rsidR="0077561A" w:rsidRDefault="0077561A">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0043607D">
+        <w:r w:rsidR="00A5072C">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="41BBAF63" w14:textId="77777777" w:rsidR="0077561A" w:rsidRDefault="0077561A">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="209B972C" w14:textId="77777777" w:rsidR="0077561A" w:rsidRDefault="0077561A" w:rsidP="000E01C9">
+    <w:p w14:paraId="0AE2832E" w14:textId="77777777" w:rsidR="00EA4609" w:rsidRDefault="00EA4609" w:rsidP="000E01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="717C9C4D" w14:textId="77777777" w:rsidR="0077561A" w:rsidRDefault="0077561A" w:rsidP="000E01C9">
+    <w:p w14:paraId="5F93DC1D" w14:textId="77777777" w:rsidR="00EA4609" w:rsidRDefault="00EA4609" w:rsidP="000E01C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00863586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9448C4E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -5728,51 +5660,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D0F1A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9448C4E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -5817,51 +5749,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E00411C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9448C4E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -5919,356 +5851,627 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D5810"/>
     <w:rsid w:val="00012C3B"/>
+    <w:rsid w:val="00024108"/>
     <w:rsid w:val="0003185B"/>
+    <w:rsid w:val="000368D7"/>
     <w:rsid w:val="0004123D"/>
+    <w:rsid w:val="000621E5"/>
     <w:rsid w:val="00081184"/>
     <w:rsid w:val="000D07CE"/>
     <w:rsid w:val="000E01C9"/>
     <w:rsid w:val="00126A07"/>
+    <w:rsid w:val="001272A1"/>
     <w:rsid w:val="0013395B"/>
     <w:rsid w:val="00157D42"/>
     <w:rsid w:val="00187373"/>
+    <w:rsid w:val="00197D86"/>
     <w:rsid w:val="001A7B0D"/>
     <w:rsid w:val="001C1D1B"/>
+    <w:rsid w:val="001D06E4"/>
+    <w:rsid w:val="001E6529"/>
     <w:rsid w:val="0020131A"/>
     <w:rsid w:val="00202E18"/>
     <w:rsid w:val="002434BA"/>
     <w:rsid w:val="002457EA"/>
     <w:rsid w:val="00267998"/>
     <w:rsid w:val="00272395"/>
     <w:rsid w:val="0027459D"/>
     <w:rsid w:val="00275AEF"/>
     <w:rsid w:val="00295D3A"/>
     <w:rsid w:val="002A7A10"/>
+    <w:rsid w:val="002B0DDE"/>
     <w:rsid w:val="002C53A5"/>
     <w:rsid w:val="002E1D43"/>
     <w:rsid w:val="002F27BF"/>
+    <w:rsid w:val="00303F24"/>
+    <w:rsid w:val="00332D2D"/>
     <w:rsid w:val="00344C81"/>
+    <w:rsid w:val="00352011"/>
     <w:rsid w:val="00355812"/>
     <w:rsid w:val="0036299B"/>
+    <w:rsid w:val="00394508"/>
     <w:rsid w:val="003A4F4D"/>
     <w:rsid w:val="003D73BB"/>
+    <w:rsid w:val="00412731"/>
+    <w:rsid w:val="00421E60"/>
     <w:rsid w:val="0043607D"/>
     <w:rsid w:val="004904D5"/>
     <w:rsid w:val="004C1328"/>
     <w:rsid w:val="004D5810"/>
     <w:rsid w:val="004E7D0C"/>
     <w:rsid w:val="004F1D25"/>
+    <w:rsid w:val="00524C47"/>
+    <w:rsid w:val="00531866"/>
     <w:rsid w:val="00537ACA"/>
     <w:rsid w:val="00537DC3"/>
     <w:rsid w:val="00544D70"/>
     <w:rsid w:val="00552E62"/>
     <w:rsid w:val="00571E26"/>
     <w:rsid w:val="00574A2B"/>
     <w:rsid w:val="005A456D"/>
+    <w:rsid w:val="005E1688"/>
     <w:rsid w:val="00612F97"/>
     <w:rsid w:val="00651255"/>
     <w:rsid w:val="00657AF5"/>
     <w:rsid w:val="006830A3"/>
     <w:rsid w:val="00687AC2"/>
     <w:rsid w:val="007228FB"/>
     <w:rsid w:val="00742FC3"/>
     <w:rsid w:val="00747560"/>
     <w:rsid w:val="007540D2"/>
     <w:rsid w:val="0077561A"/>
     <w:rsid w:val="00787109"/>
     <w:rsid w:val="007C1B70"/>
     <w:rsid w:val="007E3130"/>
     <w:rsid w:val="008039FD"/>
     <w:rsid w:val="0081777A"/>
     <w:rsid w:val="008203E5"/>
     <w:rsid w:val="008432BC"/>
+    <w:rsid w:val="008503CB"/>
     <w:rsid w:val="008806AC"/>
+    <w:rsid w:val="008E1ED2"/>
     <w:rsid w:val="00902FA6"/>
     <w:rsid w:val="00915BC0"/>
     <w:rsid w:val="009C0284"/>
     <w:rsid w:val="009D5821"/>
     <w:rsid w:val="009E71C0"/>
+    <w:rsid w:val="009F0207"/>
     <w:rsid w:val="009F4FF6"/>
     <w:rsid w:val="00A264B2"/>
+    <w:rsid w:val="00A40675"/>
+    <w:rsid w:val="00A5072C"/>
     <w:rsid w:val="00A54462"/>
     <w:rsid w:val="00A55D87"/>
+    <w:rsid w:val="00AA07EA"/>
     <w:rsid w:val="00AA5012"/>
     <w:rsid w:val="00AC6DF3"/>
     <w:rsid w:val="00AE27E0"/>
     <w:rsid w:val="00AF0ED3"/>
     <w:rsid w:val="00B17DA9"/>
     <w:rsid w:val="00B3550D"/>
+    <w:rsid w:val="00BD08BD"/>
     <w:rsid w:val="00C1410F"/>
     <w:rsid w:val="00C442D4"/>
+    <w:rsid w:val="00C47249"/>
     <w:rsid w:val="00C55F52"/>
     <w:rsid w:val="00C735E7"/>
     <w:rsid w:val="00C762B2"/>
     <w:rsid w:val="00C77D01"/>
+    <w:rsid w:val="00C8046A"/>
     <w:rsid w:val="00C8195C"/>
     <w:rsid w:val="00C92D42"/>
+    <w:rsid w:val="00C9725B"/>
     <w:rsid w:val="00CC00D3"/>
     <w:rsid w:val="00CC4EAB"/>
     <w:rsid w:val="00CE3892"/>
+    <w:rsid w:val="00CE66D2"/>
+    <w:rsid w:val="00D52D84"/>
+    <w:rsid w:val="00D75764"/>
     <w:rsid w:val="00D825CB"/>
+    <w:rsid w:val="00DA35AD"/>
     <w:rsid w:val="00DE1848"/>
     <w:rsid w:val="00DE55A4"/>
+    <w:rsid w:val="00DE719A"/>
+    <w:rsid w:val="00E0648B"/>
     <w:rsid w:val="00E10B1A"/>
     <w:rsid w:val="00E859AD"/>
     <w:rsid w:val="00E870FC"/>
+    <w:rsid w:val="00EA4609"/>
     <w:rsid w:val="00F6334F"/>
     <w:rsid w:val="00F911E4"/>
+    <w:rsid w:val="00FD1591"/>
     <w:rsid w:val="00FE2CFA"/>
     <w:rsid w:val="00FE4166"/>
     <w:rsid w:val="00FF3878"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="18FC99FF"/>
+  <w15:docId w15:val="{B6946093-89DE-4400-9DBB-A3DD4EF571A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -6277,434 +6480,58 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00902FA6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00902FA6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...373 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF3878"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6809,59 +6636,59 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00747560"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00747560"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7109,74 +6936,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4064</Characters>
+  <Pages>1</Pages>
+  <Words>652</Words>
+  <Characters>3589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Conseil regional Aquitaine</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4793</CharactersWithSpaces>
+  <CharactersWithSpaces>4233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>vbenard</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>