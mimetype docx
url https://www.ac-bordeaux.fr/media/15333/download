--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -1,3473 +1,3887 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="58073066" w14:textId="77777777" w:rsidR="0071380E" w:rsidRPr="00A966F0" w:rsidRDefault="0071380E" w:rsidP="00CC4EAB">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00ED6D7B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A966F0">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-133350</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2195939" cy="1200150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2" name="Image 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="0. Logo RANA.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2195939" cy="1200150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008154B4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">SOLICITUD DE EMPAREJAMIENTO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D89837" w14:textId="77777777" w:rsidR="00AF0ED3" w:rsidRPr="00172196" w:rsidRDefault="00902FA6" w:rsidP="00CC4EAB">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172196">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...47 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(España-Région Académique Nouvelle Aquitaine)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5443AE" w14:textId="77777777" w:rsidR="0071380E" w:rsidRPr="00172196" w:rsidRDefault="00902FA6" w:rsidP="00CC4EAB">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172196">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">CANDIDATURE A UN PARTENARIAT SCOLAIRE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B551E9" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00172196" w:rsidRDefault="00902FA6" w:rsidP="00CC4EAB">
+    <w:p w:rsidR="00ED6D7B" w:rsidRDefault="00ED6D7B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00172196">
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...56 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="04144079" w14:textId="6DCDD67D" w:rsidR="00902FA6" w:rsidRPr="00172196" w:rsidRDefault="009F5F49" w:rsidP="00CC4EAB">
-[...34 lines deleted...]
-    <w:p w14:paraId="70BEAD5D" w14:textId="1B542101" w:rsidR="00902FA6" w:rsidRPr="00FD7492" w:rsidRDefault="00477C71" w:rsidP="007228FB">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="218"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD7492">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">A propósito de su </w:t>
-[...6 lines deleted...]
-        <w:t>centro escolar</w:t>
+        <w:t>A propósito de su centro escolar</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="5813"/>
+        <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="26911A17" w14:textId="77777777" w:rsidTr="007228FB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FD7492">
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie / distrito educativo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00172196">
-[...14 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Nombre del centro / Nom de l’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="6D1EB71C" w14:textId="77777777" w:rsidTr="007228FB">
-[...26 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo de centro / Type </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>d’établissement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
+                <w:id w:val="588502307"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Público</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  / Public</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="347137993"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Privado / Privé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:id w:val="1237750816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878" w:rsidRPr="00A966F0">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878" w:rsidRPr="00A966F0">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:t xml:space="preserve">   Educación preescolar / Ecole Maternelle (3-6ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-1889325575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878" w:rsidRPr="00A966F0">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878" w:rsidRPr="00A966F0">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...17 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t xml:space="preserve">   Enseñanza primaria / Ecole Elémentaire (6-11 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-644354320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878" w:rsidRPr="00172196">
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Colegio / Collège( 11-15 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2034719098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878" w:rsidRPr="00172196">
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Instituto / Lycée EGT ( 15-18 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1091315768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878" w:rsidRPr="00172196">
-[...281 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Instituto Profesional / Lycée Professionnel( 15-18 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                <w:id w:val="588502307"/>
+                <w:id w:val="-226612759"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E1D43" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:lang w:val="en-US"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E1D43" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Enseñanza superior (bac + 2) 18-20 ans </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Número de alumnos / Nombre d’élèves dans l’école</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Nombre y appellido  del  director- de la directora/ Nom du chef – de la cheffe d’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Email / Courriel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Dirección : Localidad, Provincia / Adresse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Teléfono / Téléphone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Pagina Web / Site Internet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...5 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">  / </w:t>
-[...10 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:t>Internado / Internat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...78 lines deleted...]
-                </w:rPr>
                 <w:id w:val="544336351"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E1D43" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E1D43" w:rsidRPr="00172196">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">   Sí / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Sí</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002E1D43" w:rsidRPr="00172196">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="847380609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002E1D43" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="002E1D43" w:rsidRPr="00172196">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   No / Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00172196" w14:paraId="0EB14A1F" w14:textId="77777777" w:rsidTr="007228FB">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A966F0">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Medio social dominante de las familias / Características de la localidad : número de habitantes, actividades, situación</w:t>
-[...6 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Describa el entorno(medio ambiente) del establecimiento (urbano / rural, distancia de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:t>la ciudad más próxima, el perfil de los alumnos etc.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A966F0">
-              <w:rPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Describa el entorno(medio ambiente) del establecimiento (urbano / rural, distancia de la ciudad más próxima, el perfil de los alumnos etc.)</w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Décrivez l’environnement de l’établissement (urbain/rural, distance de la ville la plus proche, profil des élèves etc.) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00EB921E" w14:textId="77777777" w:rsidR="00126A07" w:rsidRPr="00172196" w:rsidRDefault="00126A07" w:rsidP="00902FA6">
-[...13 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="427543CE" w14:textId="77777777" w:rsidR="00902FA6" w:rsidRPr="00172196" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B706AF" w14:textId="4F5CBD52" w:rsidR="00355812" w:rsidRPr="00172196" w:rsidRDefault="00FD7492" w:rsidP="007228FB">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="283"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="shorttext"/>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Idiomas estudiado</w:t>
+        <w:t xml:space="preserve">Idiomas </w:t>
       </w:r>
-      <w:r w:rsidR="00C81602" w:rsidRPr="00172196">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C81602" w:rsidRPr="00172196">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>/ Langues enseignées.</w:t>
+        <w:t xml:space="preserve">/ Langues </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="5813"/>
+        <w:gridCol w:w="4677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="1CD119A6" w14:textId="77777777" w:rsidTr="007228FB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00A966F0">
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="shorttext"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:ind w:left="0"/>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Lenguas extranjeras estudiadas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Langues enseignées dans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> votre établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="18970D9C" w14:textId="77777777" w:rsidTr="007228FB">
-[...60 lines deleted...]
-            <w:r w:rsidR="00501B26" w:rsidRPr="00A966F0">
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="shorttext"/>
               </w:rPr>
-              <w:t>francés</w:t>
-[...82 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...51 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t xml:space="preserve">¿ El centro forma parte del programa de clases bilingües, internationales,  español e idiomas extranjeros ? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1316336566"/>
+                <w:id w:val="579182149"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☒</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Sí / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="225955570"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C1410F" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C1410F" w:rsidRPr="00172196">
-[...33 lines deleted...]
-            <w:r w:rsidR="00C1410F" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">   No / Non</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F950DE2" w14:textId="6227996D" w:rsidR="00C1410F" w:rsidRPr="00172196" w:rsidRDefault="00DE16D6" w:rsidP="00C1410F">
-[...11 lines deleted...]
-              <w:t>/ Si oui, précisez :</w:t>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Sí; precise / Si oui, précisez :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="7175CAA1" w14:textId="77777777" w:rsidTr="007228FB">
-[...27 lines deleted...]
-              <w:ind w:left="0"/>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rStyle w:val="shorttext"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Niveles concernados / Si oui, niveaux concernés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00FD7492" w14:paraId="6A11122D" w14:textId="77777777" w:rsidTr="007228FB">
-[...81 lines deleted...]
-              <w:rPr>
+      <w:tr w:rsidR="00112E03">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t>Asignatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:t>as concernadas/ Disciplines concernées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00E964F5" w14:textId="77777777" w:rsidR="00C1410F" w:rsidRPr="00172196" w:rsidRDefault="00C1410F" w:rsidP="00C1410F">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="-426"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14D2B93D" w14:textId="20DE4296" w:rsidR="00157D42" w:rsidRPr="00172196" w:rsidRDefault="00293F5A" w:rsidP="007228FB">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="283"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172196">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...86 lines deleted...]
-        <w:t>gions partenaires de l’Aquitaine.</w:t>
+        <w:t xml:space="preserve"> Su  socio/ Votre établissement partenaire</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="5813"/>
+        <w:gridCol w:w="4535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="05331E14" w14:textId="77777777" w:rsidTr="007228FB">
-[...26 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Estan buscando un(a)/ Vous recherchez un(e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="211471837"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821" w:rsidRPr="00A966F0">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821" w:rsidRPr="00A966F0">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:t xml:space="preserve"> Educación preescolar / Ecole Maternelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="70164403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821" w:rsidRPr="00A966F0">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="es-ES"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821" w:rsidRPr="00A966F0">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t xml:space="preserve"> Enseñanza primaria / Ecole Elémentaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-272015979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821" w:rsidRPr="00172196">
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colegio / Collège</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1792096204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821" w:rsidRPr="00172196">
-[...12 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Instituto / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Lycée EGT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-629399229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Instituto profesional/ Lycée Professionnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00601F26" w:rsidRPr="00172196">
-[...3 lines deleted...]
-              <w:t>/ Lycée Professionnel</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-106583976"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  enseñanza superior (bac + 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="5F853DAF" w14:textId="77777777" w:rsidTr="007228FB">
-[...6 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A966F0">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>¿</w:t>
-[...71 lines deleted...]
-            </w:pPr>
+              <w:t>¿Qué pais , región o ciudad  buscáis en Nouvelle  Aquitaine ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle(s) ville(s ) ou départements de Nouvelle Aquitaine ? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Medio ambiante / Environnement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1381086632"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">onas urbanas                </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="933249468"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    medio rural </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52A9BCF3" w14:textId="77777777" w:rsidR="007228FB" w:rsidRPr="00172196" w:rsidRDefault="007228FB" w:rsidP="007228FB">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:ind w:left="-426"/>
+        <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C2A971" w14:textId="5D3E1F8B" w:rsidR="004C1328" w:rsidRPr="00172196" w:rsidRDefault="004F5DA3" w:rsidP="004C1328">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172196">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vuestro proyecto </w:t>
-[...6 lines deleted...]
-        <w:t>/ Votre projet</w:t>
+        <w:t>Vuestro proyecto / Votre projet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblW w:w="10348" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
+        <w:gridCol w:w="4962"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="0A0D60BA" w14:textId="77777777" w:rsidTr="009E71C0">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Nom du coordinateur de projet</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Nombre y appellido  de la persona encargada del proyecto/ Nom du/ de la coordinateur.ice  de projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C57A979" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRPr="00172196" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="50E72F62" w14:textId="77777777" w:rsidTr="009E71C0">
-[...13 lines deleted...]
-              <w:t>/ discipline(s) enseignée(s)</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funcion en el establecimiento/ Fonction dans l’établissement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B9BF27" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRPr="00172196" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="64AE7C03" w14:textId="77777777" w:rsidTr="009E71C0">
-[...6 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Asignaturas enseñadas / discipline(s) enseignée(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172196">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008A4224" w:rsidRPr="00172196">
+              <w:t>Teléfono/ Téléphone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>elé</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004F5DA3" w:rsidRPr="00172196">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>fono</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>/ Téléphone</w:t>
+              <w:t>Email address / Courriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D161EF5" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRPr="00172196" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="1207EBD0" w14:textId="77777777" w:rsidTr="009E71C0">
-[...16 lines deleted...]
-              <w:t>Email address / Courriel</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Niveles de las clases concernadas/ Niveau(x) de classe(s) impliquée(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAFDEEC" w14:textId="77777777" w:rsidR="002457EA" w:rsidRPr="00172196" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="4C3BEDFF" w14:textId="77777777" w:rsidTr="009E71C0">
-[...16 lines deleted...]
-              <w:t>/ Niveau(x) de classe(s) impliquée(s).</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Edad de los alumnos concernados/ Ages des élèves concerné(s) par le projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5486A384" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="00172196" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="6D64B8F2" w14:textId="77777777" w:rsidTr="009E71C0">
-[...16 lines deleted...]
-              <w:t>Nombre de classe(s) impliquées</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Número de alumnos previsto/ Nombre d’élèves prévus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2BB251" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="00172196" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="2180D98B" w14:textId="77777777" w:rsidTr="009E71C0">
-[...22 lines deleted...]
-              <w:t>/ Ages des élèves concerné(s) par le projet</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>¿Proyecto con varias asignaturas? / Projet pluridisciplinaire ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52019368" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="00172196" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...92 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="555740367"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA5012" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AA5012" w:rsidRPr="00172196">
-[...8 lines deleted...]
-            <w:r w:rsidR="00AA5012" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Sí / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00AA5012" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1075708428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA5012" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AA5012" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">   No / Non</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1493338B" w14:textId="28079648" w:rsidR="00AA5012" w:rsidRPr="00172196" w:rsidRDefault="00DE16D6" w:rsidP="00537ACA">
-[...8 lines deleted...]
-              <w:t>/ si oui, précisez :</w:t>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Sí; precise/ si oui, précisez :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="073B541C" w14:textId="77777777" w:rsidTr="009E71C0">
-[...16 lines deleted...]
-              <w:t>/ Sur quel(s) themes souhaitez-vous travailler?</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>¿Sobre qué temas desearíais trabajar? / Sur quel(s) themes souhaitez-vous t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>ravailler?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24485D98" w14:textId="77777777" w:rsidR="009E71C0" w:rsidRPr="00172196" w:rsidRDefault="009E71C0" w:rsidP="001A7B0D">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="0ACB6ED5" w14:textId="77777777" w:rsidTr="009E71C0">
-[...6 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A966F0">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿Proyecto basado en el uso de las nuevas tecnologias? </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>¿Con movilidades de alumnos ?/ Mobilités d’élèves ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1661B3B1" w14:textId="7A57FC04" w:rsidR="008039FD" w:rsidRPr="00172196" w:rsidRDefault="004C7E4C" w:rsidP="008039FD">
-[...109 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-823433642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C1B70" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="00172196">
-[...8 lines deleted...]
-            <w:r w:rsidR="007C1B70" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Sí / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1140688757"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C1B70" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C1B70" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">   No / Non</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D19972B" w14:textId="72F38D14" w:rsidR="008039FD" w:rsidRPr="00172196" w:rsidRDefault="00DE16D6" w:rsidP="007C1B70">
-[...8 lines deleted...]
-              <w:t>/ si oui, précisez :</w:t>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1910951769"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Movilidad virtual      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1026491096"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Movilidad fisica </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1328178421"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Movilidad  hibrida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="751619896"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> movilidad entrante  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2002304695"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   movilidad saliente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="493D05E9" w14:textId="77777777" w:rsidTr="009E71C0">
-[...19 lines deleted...]
-              <w:t>/ Visites ou échanges de professeurs (observation de classe, enseignement en binôme) ?</w:t>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visitas o intercambios de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>profesores / Visites ou échanges de professeurs (observation de classe, enseignement en binôme) ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD12931" w14:textId="7CAE072F" w:rsidR="00267998" w:rsidRPr="00172196" w:rsidRDefault="004C7E4C" w:rsidP="00267998">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-10309895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00267998" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00267998" w:rsidRPr="00172196">
-[...8 lines deleted...]
-            <w:r w:rsidR="00267998" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Sí / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00267998" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-613202841"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00267998" w:rsidRPr="00172196">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00267998" w:rsidRPr="00172196">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">   No / Non</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C260290" w14:textId="12EA479E" w:rsidR="008039FD" w:rsidRPr="00172196" w:rsidRDefault="00DE16D6" w:rsidP="00267998">
-[...8 lines deleted...]
-              <w:t>/ si oui, précisez :</w:t>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Sí; precise / si oui, précisez :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="285080049"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Movilidad virtual      </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-88236650"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Movilidad fisica </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-532651396"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Movilidad  hibrida</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-818572298"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> movilidad ent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rante  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1609265132"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   movilidad saliente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172196" w:rsidRPr="00172196" w14:paraId="14A74FB3" w14:textId="77777777" w:rsidTr="009E71C0">
-[...6 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+      <w:tr w:rsidR="00112E03" w:rsidTr="00ED6D7B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172196">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Otras informaciones</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Otras informaciones/ Remarques complémentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E3D676" w14:textId="77777777" w:rsidR="008039FD" w:rsidRPr="00172196" w:rsidRDefault="008039FD" w:rsidP="00537ACA">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71A94FE7" w14:textId="77777777" w:rsidR="000E01C9" w:rsidRDefault="000E01C9" w:rsidP="000E01C9">
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Fecha : </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A966F0" w:rsidSect="007228FB">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma del director- de la directora  de la escuela y sello escolar : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A transmettre au SAREIC de son  académie : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>ce.relint@ac-bordeaux.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>ce.dareic@ac-limoges.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>dareic@ac-poitiers.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00112E03">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="765" w:right="720" w:bottom="765" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46AB62A9" w14:textId="77777777" w:rsidR="008A4224" w:rsidRDefault="008A4224" w:rsidP="000E01C9">
+    <w:p w:rsidR="008154B4" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42C5EEE7" w14:textId="77777777" w:rsidR="008A4224" w:rsidRDefault="008A4224" w:rsidP="000E01C9">
+    <w:p w:rsidR="008154B4" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Carlito">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans SC Regular">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Noto Sans">
+    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000001F" w:usb2="08000029" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3FA9B3BD" w14:textId="77777777" w:rsidR="004C7E4C" w:rsidRDefault="004C7E4C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1893999348"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="26F67FBD" w14:textId="77777777" w:rsidR="008A4224" w:rsidRDefault="008A4224">
+      <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C7E4C">
+        <w:r w:rsidR="00ED6D7B">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-456720358"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w:rsidR="00112E03" w:rsidRDefault="008154B4">
+        <w:pPr>
+          <w:pStyle w:val="Pieddepage"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="076B54DF" w14:textId="77777777" w:rsidR="008A4224" w:rsidRDefault="008A4224" w:rsidP="000E01C9">
+    <w:p w:rsidR="008154B4" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EDFAF9F" w14:textId="77777777" w:rsidR="008A4224" w:rsidRDefault="008A4224" w:rsidP="000E01C9">
+    <w:p w:rsidR="008154B4" w:rsidRDefault="008154B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="64EF2631" w14:textId="77777777" w:rsidR="004C7E4C" w:rsidRDefault="004C7E4C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1A20E1EA" w14:textId="77777777" w:rsidR="004C7E4C" w:rsidRDefault="004C7E4C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="68CABE1E" w14:textId="77777777" w:rsidR="004C7E4C" w:rsidRDefault="004C7E4C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00112E03" w:rsidRDefault="00112E03">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000F">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02040129"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54584CF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="552E0B5E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6AC8F980"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E652A1A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C05AE158"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D5810"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00FF3878"/>
+    <w:rsidRoot w:val="00112E03"/>
+    <w:rsid w:val="00112E03"/>
+    <w:rsid w:val="008154B4"/>
+    <w:rsid w:val="00ED6D7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="259CDD1B"/>
-  <w15:docId w15:val="{64703831-5B66-421D-B878-C210F8046684}"/>
+  <w14:docId w14:val="390EBD50"/>
+  <w15:docId w15:val="{35147BD9-C71D-4F21-BECB-5194952A0DEF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3803,541 +4217,484 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF3878"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E01C9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E01C9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C81602"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D1060"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D1060"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Carlito" w:eastAsia="Noto Sans SC Regular" w:hAnsi="Carlito" w:cs="Noto Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpsdetexte"/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lgende">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00902FA6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grilledutableau">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00FF3878"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-tteetpieddepage">
+    <w:name w:val="En-tête et pied de page"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E01C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E01C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
-[...2 lines deleted...]
-    <w:link w:val="Pieddepage"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Pasdeliste">
+    <w:name w:val="Pas de liste"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E01C9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
-[...2 lines deleted...]
-    <w:rsid w:val="00C81602"/>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00902FA6"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...28 lines deleted...]
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.relint@ac-bordeaux.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dareic@ac-poitiers.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.dareic@ac-limoges.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3506</Characters>
+  <Pages>1</Pages>
+  <Words>575</Words>
+  <Characters>3163</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>Rectorat de Poitiers</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4135</CharactersWithSpaces>
+  <CharactersWithSpaces>3731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>vbenard</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>fr-FR</dc:language>
 </cp:coreProperties>
 </file>