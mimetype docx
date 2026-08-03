--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -1,3368 +1,5659 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00F9426F" w:rsidRDefault="00EC74F5" w:rsidP="00F9426F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC74F5">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor behindDoc="0" distT="45085" distB="45720" distL="114300" distR="122555" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2" wp14:anchorId="4DACB0DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>60325</wp:posOffset>
+                  <wp:posOffset>57150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>11430</wp:posOffset>
+                  <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2360930" cy="1404620"/>
-                <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                <wp:extent cx="2324100" cy="1285875"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="217" name="Zone de texte 2"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1" name="Zone de texte 2"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2360930" cy="1404620"/>
+                          <a:ext cx="2324160" cy="1285920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="FFFFFF"/>
+                          <a:srgbClr val="ffffff"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
-                          <a:miter lim="800000"/>
-[...1 lines deleted...]
-                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00EC74F5" w:rsidRDefault="00EC74F5">
-                            <w:r w:rsidRPr="00EC74F5">
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="Contenudecadre"/>
+                              <w:spacing w:before="0" w:after="200"/>
                               <w:rPr>
-                                <w:noProof/>
-                                <w:lang w:eastAsia="fr-FR"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                                  <wp:extent cx="1476375" cy="1066800"/>
-[...1 lines deleted...]
-                                  <wp:docPr id="2" name="Image 2" descr="C:\Users\bpaccalin\Pictures\Euroscola\logo ac BX.jpg"/>
+                                  <wp:extent cx="2160905" cy="1181100"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="2" name="Image 2" descr=""/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\bpaccalin\Pictures\Euroscola\logo ac BX.jpg"/>
+                                          <pic:cNvPr id="2" name="Image 2" descr=""/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId7">
-[...6 lines deleted...]
-                                          <a:srcRect/>
+                                          <a:blip r:embed="rId2"/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
-                                            <a:ext cx="1476375" cy="1066800"/>
+                                            <a:ext cx="2160905" cy="1181100"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
-                                          <a:noFill/>
-[...2 lines deleted...]
-                                          </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
-                        <a:spAutoFit/>
+                      <wps:bodyPr anchor="t">
+                        <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-                <v:textbox style="mso-fit-shape-to-text:t">
+              <v:rect id="shape_0" ID="Zone de texte 2" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="white" stroked="f" o:allowincell="f" style="position:absolute;margin-left:4.5pt;margin-top:0.75pt;width:182.95pt;height:101.2pt;mso-wrap-style:none;v-text-anchor:middle" wp14:anchorId="4DACB0DD">
+                <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
+                <v:stroke color="#3465a4" weight="9360" joinstyle="round" endcap="flat"/>
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00EC74F5" w:rsidRDefault="00EC74F5">
-                      <w:r w:rsidRPr="00EC74F5">
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="Contenudecadre"/>
+                        <w:spacing w:before="0" w:after="200"/>
                         <w:rPr>
-                          <w:noProof/>
-                          <w:lang w:eastAsia="fr-FR"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0">
-                            <wp:extent cx="1476375" cy="1066800"/>
-[...1 lines deleted...]
-                            <wp:docPr id="2" name="Image 2" descr="C:\Users\bpaccalin\Pictures\Euroscola\logo ac BX.jpg"/>
+                            <wp:extent cx="2160905" cy="1181100"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="3" name="Image 2" descr=""/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\bpaccalin\Pictures\Euroscola\logo ac BX.jpg"/>
+                                    <pic:cNvPr id="3" name="Image 2" descr=""/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId7">
-[...6 lines deleted...]
-                                    <a:srcRect/>
+                                    <a:blip r:embed="rId3"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1476375" cy="1066800"/>
+                                      <a:ext cx="2160905" cy="1181100"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
-                                    <a:noFill/>
-[...2 lines deleted...]
-                                    </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9426F" w:rsidRDefault="00F9426F" w:rsidP="00F9426F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AC6BAE" w:rsidRDefault="00902FA6" w:rsidP="00EC74F5">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F9426F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CANDIDATURE A UN PARTENARIAT SCOLAIRE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="__DdeLink__948_1113479516"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SCHOOL PARTNERSHIP APPLICATION</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00902FA6" w:rsidRPr="00EC74F5" w:rsidRDefault="00902FA6" w:rsidP="00EC74F5">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...29 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC74F5">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Please be as accurate as possible in your responses / Merci d’être aussi précis que possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9426F" w:rsidRPr="00EC74F5" w:rsidRDefault="00F9426F" w:rsidP="00CC4EAB">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...43 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="218"/>
+        <w:ind w:hanging="218" w:left="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00902FA6">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>About your school / A propos de votre établissement.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="5840"/>
+        <w:gridCol w:w="4649"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...15 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Educational district / geographical area/ county(GB) / state (USA)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00E859AD" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...8 lines deleted...]
-              <w:t>Type d’établissement</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom de l’établissement / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>School name</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00E859AD" w:rsidRPr="00E859AD" w:rsidRDefault="00EC74F5" w:rsidP="00902FA6">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type d’établissement / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Type of school :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
+                <w:id w:val="-466584050"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">state school         </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1258370420"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   private school</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:id w:val="1237750816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878">
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00E859AD">
-[...15 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Nursery School / Ecole Maternelle( 3- 6 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-1889325575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878">
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00E859AD">
-[...27 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Elementary School / Ecole Elémentaire(6- 11 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
+                <w:id w:val="-1889325575"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Primary school / école primaire (3-11 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:id w:val="-644354320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878">
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00E859AD">
-[...21 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Middle School / Collège (11-15 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-2034719098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878">
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00E859AD">
-[...9 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>High School / Lycée EGT (15-18 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-1091315768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF3878">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF3878">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Vocational High School / Lycée Professionnel (15-18 ans)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1939402686"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00E859AD">
-[...3 lines deleted...]
-              <w:t>Vocational School / Lycée Professionnel</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>College 18-20 years old (BTS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...8 lines deleted...]
-              <w:t>/ Nombre d’élèves dans l’école</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l’enseignement professionnel  : filière(s)/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>For vocational school, which school courses ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C762B2" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00C762B2" w:rsidRDefault="00C762B2" w:rsidP="00902FA6">
-[...5 lines deleted...]
-              <w:t>Pupils’ ages / Ages des élèves</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Number of students / Nombre d’élèves dans l’école</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00C762B2" w:rsidRPr="00902FA6" w:rsidRDefault="00C762B2" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00012C3B" w:rsidP="00902FA6">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> / Nom du chef d’établissement</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Name of headmaster  / Nom du chef d’établissement/ firecteur d’école</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="002457EA" w:rsidP="00902FA6">
-[...4 lines deleted...]
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Email address / Courriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="002457EA" w:rsidP="00902FA6">
-[...4 lines deleted...]
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>School address / Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="002457EA" w:rsidP="00902FA6">
-[...4 lines deleted...]
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Phone number / Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="002457EA" w:rsidP="00902FA6">
-[...5 lines deleted...]
-              <w:t>Fax number / Fax</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Website / Site Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00902FA6" w:rsidRPr="00902FA6" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013395B" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0013395B" w:rsidRPr="00902FA6" w:rsidRDefault="002457EA" w:rsidP="00902FA6">
-[...5 lines deleted...]
-              <w:t>Website / Site Internet</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Boarding facilities / Internat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0013395B" w:rsidRPr="00902FA6" w:rsidRDefault="0013395B" w:rsidP="00902FA6">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="544336351"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Yes / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:tab/>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="847380609"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   No / Non</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0013395B" w:rsidRPr="002E1D43" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0013395B" w:rsidRPr="002E1D43" w:rsidRDefault="002E1D43" w:rsidP="00902FA6">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E1D43">
-[...3 lines deleted...]
-              <w:t>Type of school / Secteur d’enseignement</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Please describe the community and environment of the school (location, distance from nearest major city, background of students attending school etc.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Décrivez l’environnement de l’établissement (urbain/rural, distance de la ville la plus proche, profil des élèves etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="0013395B" w:rsidRDefault="00EC74F5" w:rsidP="00902FA6">
-[...245 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00902FA6" w:rsidRPr="00EE5BB4" w:rsidRDefault="00902FA6" w:rsidP="00902FA6">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00355812" w:rsidRDefault="008203E5" w:rsidP="007228FB">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="283"/>
+        <w:ind w:hanging="283" w:left="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Languages taught / Langues enseignées.</w:t>
+        <w:t xml:space="preserve">Languages / Langues </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="5840"/>
+        <w:gridCol w:w="4649"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008203E5" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="008203E5" w:rsidRPr="00902FA6" w:rsidRDefault="008203E5" w:rsidP="007228FB">
-[...8 lines deleted...]
-              <w:t>gnées dans votre établissement</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Languages taught in your school / Langues enseignées dans votre établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="008203E5" w:rsidRPr="00902FA6" w:rsidRDefault="008203E5" w:rsidP="007228FB">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Reinforced language training : bilingual, international classes.. Does your school offer an immersion programme in French ? / Enseignement linguistique renforcé :DNL, bilingue, international ..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Grade levels involved / Si oui, niveaux concernés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5840" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Subjects taught / Disciplines concernées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4649" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C1410F" w:rsidRPr="00EE5BB4" w:rsidRDefault="00C1410F" w:rsidP="00C1410F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008203E5" w:rsidRDefault="00C1410F" w:rsidP="007228FB">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
-[...4 lines deleted...]
-        <w:ind w:left="284" w:hanging="283"/>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1410F">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Dual-language and foreign Language Immersion Programs</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> / Enseignement bilingue.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...245 lines deleted...]
-    <w:p w:rsidR="00C1410F" w:rsidRDefault="00C1410F" w:rsidP="00C1410F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00157D42" w:rsidRDefault="00202E18" w:rsidP="007228FB">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="283"/>
+        <w:ind w:hanging="283" w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>About your potential partner school / Votre établissement partenaire :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007228FB" w:rsidRPr="007228FB" w:rsidRDefault="007228FB" w:rsidP="007228FB">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10490" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="5983"/>
+        <w:gridCol w:w="4506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D5821" w:rsidRPr="00902FA6" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5983" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009D5821" w:rsidRPr="006533D5" w:rsidRDefault="009D5821" w:rsidP="007228FB">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006533D5">
-[...9 lines deleted...]
-              <w:t>r a(n) / Vous recherchez un(e)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>You are looking for a(n) / Vous recherchez un(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4506" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009D5821" w:rsidRPr="00E859AD" w:rsidRDefault="00EC74F5" w:rsidP="0004123D">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="211471837"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821">
-[...15 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Nursery School / Ecole Maternelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="70164403"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821">
-[...27 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Elementary School / Ecole Elémentaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-272015979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821">
-[...21 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Middle School / Collège</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1792096204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821">
-[...9 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>High School / Lycée EGT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-629399229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5821">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D5821">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vocational School </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>/ Lycée Professionnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Vocational School / Lycée Professionnel</w:t>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-39215226"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>a College ( enseignement  supérieur / BTS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5821" w:rsidRPr="009D5821" w:rsidTr="007228FB">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5983" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009D5821" w:rsidRPr="009D5821" w:rsidRDefault="009D5821" w:rsidP="0064168C">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> ciblez-vous ?</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which country, region or town of Nouvelle  Aquitaine ? quell(s) pays?, regions, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ville(s) / quel(s) comté(s) ou état(s) ciblez-vous ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4506" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009D5821" w:rsidRPr="009D5821" w:rsidRDefault="009D5821" w:rsidP="007228FB">
-[...39 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-31200424"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban                           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-604728556"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   rural</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007228FB" w:rsidRDefault="007228FB" w:rsidP="007228FB">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="-426"/>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">About </w:t>
       </w:r>
-      <w:r w:rsidR="000E01C9">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:hanging="284" w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>your project / Votre projet</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>About your project / Votre projet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="10249" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="5984"/>
+        <w:gridCol w:w="4264"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E01C9" w:rsidRPr="00EC74F5" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="490" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="000E01C9" w:rsidRPr="000E01C9" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E01C9">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Nom du coordinateur de projet</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Name of the person in charge of the project / Nom du coordinateur.ice  de projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="000E01C9" w:rsidRPr="00E859AD" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E01C9" w:rsidRPr="009D5821" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="490" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="000E01C9" w:rsidRPr="009D5821" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
-[...5 lines deleted...]
-              <w:t>Subject(s) taught / discipline(s) enseignée(s)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Job/ responsabilites within the school / Fonction dans l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="000E01C9" w:rsidRPr="009D5821" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E01C9" w:rsidRPr="009D5821" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="252" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="000E01C9" w:rsidRPr="009D5821" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
-[...11 lines deleted...]
-              <w:t>Phone number / Téléphone</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Subject(s) taught / discipline(s) enseignée(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="000E01C9" w:rsidRPr="009D5821" w:rsidRDefault="000E01C9" w:rsidP="00537ACA">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002457EA" w:rsidRPr="009D5821" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="252" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="002457EA" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Email address / Courriel</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Phone number / Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="002457EA" w:rsidRPr="009D5821" w:rsidRDefault="002457EA" w:rsidP="00537ACA">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E71C0" w:rsidRPr="00EC74F5" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="238" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Grade level(s) that would be involved in the project / Niveau(x) de classe(s) impliquée(s).</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Email address / Courriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRPr="009D5821" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E71C0" w:rsidRPr="009E71C0" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRPr="009E71C0" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...5 lines deleted...]
-              <w:t>Nombre de classe(s) impliquées</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Grade level(s) that would be involved in the project / Niveau(x) de classe(s) impliquée(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRPr="009E71C0" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E71C0" w:rsidRPr="00EC74F5" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="238" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...11 lines deleted...]
-              <w:t>Ages of the students who would be involved in the project / Ages des élèves concerné(s) par le projet</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Number of classes involved / Nombre de classe(s) impliquées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRPr="009D5821" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E71C0" w:rsidRPr="00EC74F5" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="504" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Number of students involved / Nombre d’élèves prévus</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ages of the students who would be involved in the project / Ages des élèves concerné(s) par le projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRPr="009D5821" w:rsidRDefault="009E71C0" w:rsidP="009E71C0">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E71C0" w:rsidRPr="009D5821" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="490" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRDefault="00F6334F" w:rsidP="00AA5012">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-              <w:t>ultidisciplinary project? / Projet pluridisciplinaire ?</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Number of students involved / Nombre d’élèves prévus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRDefault="00EC74F5" w:rsidP="00537ACA">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="518" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Multidisciplinary project? / Projet pluridisciplinaire ?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="555740367"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA5012">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AA5012">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Yes / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...1 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1075708428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AA5012">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AA5012">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   No / Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   No / Non</w:t>
-[...12 lines deleted...]
-                <w:lang w:val="en-US"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>If so, specify / si oui, précisez :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E71C0" w:rsidRPr="00EC74F5" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3990" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRDefault="00AA5012" w:rsidP="001A7B0D">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...31 lines deleted...]
-              <w:t>/ Sur quel(s) themes souhaitez-vous travailler?</w:t>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Which theme(s) would you like to work on? / Sur quel(s) themes souhaitez-vous travailler?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRPr="009D5821" w:rsidRDefault="009E71C0" w:rsidP="001A7B0D">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E71C0" w:rsidRPr="008039FD" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="532" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="009E71C0" w:rsidRPr="008039FD" w:rsidRDefault="008039FD" w:rsidP="00537ACA">
-[...5 lines deleted...]
-              <w:t>Project based on ICT? / Projet reposant sur l’utilisation des TICE ?</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Travel exchanges for students? / Mobilités d’élèves ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="008039FD" w:rsidRDefault="00EC74F5" w:rsidP="008039FD">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                <w:id w:val="-1114287056"/>
+                <w:id w:val="-823433642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008039FD">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008039FD">
-[...15 lines deleted...]
-              <w:tab/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yes                    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                <w:id w:val="10506006"/>
+                <w:id w:val="1844126769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008039FD">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008039FD">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   no</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   No / Non</w:t>
-[...7 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>If so, specify / si oui, précisez :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>If so, specify / si oui, précisez :</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="86501839"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">virtual exchange (Etwinning , </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>télétandem)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1705086096"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physical exchange   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1379466182"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  hybrid exchange</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2131614038"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inbound( entrante)     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1000927598"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   outbound ( sortante)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008039FD" w:rsidRPr="008039FD" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="742" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="008039FD" w:rsidRPr="008039FD" w:rsidRDefault="007C1B70" w:rsidP="00537ACA">
-[...5 lines deleted...]
-              <w:t>Travel exchanges for students? / Mobilités d’élèves ?</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Travel exchanges for teachers or teacher visits/ Visites ou échanges de professeurs ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="007C1B70" w:rsidRDefault="00EC74F5" w:rsidP="007C1B70">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                <w:id w:val="-823433642"/>
+                <w:id w:val="-10309895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C1B70">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C1B70">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Yes / Oui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                <w:id w:val="1140688757"/>
+                <w:id w:val="-613202841"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007C1B70">
-[...2 lines deleted...]
-                    <w:lang w:val="en-US"/>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="007C1B70">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   No / Non</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   No / Non</w:t>
-[...7 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>If so, specify / si oui, précisez :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>If so, specify / si oui, précisez :</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-816417202"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>virtual exchange (Etwinning , télétandem)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="979882746"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">physical exchange   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-552071288"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  hybrid exchange</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="813677038"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inbound                    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1176770558"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612"/>
+                  <w14:uncheckedState w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="MS Gothic" w:cs="" w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:kern w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      outbound</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008039FD" w:rsidRPr="00267998" w:rsidTr="009E71C0">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="518" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="5984" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="008039FD" w:rsidRPr="00267998" w:rsidRDefault="00267998" w:rsidP="00537ACA">
-[...14 lines deleted...]
-              <w:t>ôme) ?</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="" w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Other request(s) / Remarques complémentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
+            <w:tcW w:w="4264" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00267998" w:rsidRDefault="00EC74F5" w:rsidP="00267998">
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...22 lines deleted...]
-            <w:r w:rsidR="00267998">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Yes / Oui</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00267998">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:tab/>
-[...92 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F9426F" w:rsidRDefault="00F9426F" w:rsidP="00F9426F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="808080"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:i/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="808080"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Formulaire à adresser au rectorat de bordeaux – Service DAREIC- 5 rue Carayon Latour CS 81 499 33060 BORDEAUX CEDEX – Mail: ce.relint@ac-bordeaux.fr</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9426F" w:rsidRPr="00F9426F" w:rsidRDefault="00F9426F" w:rsidP="000E01C9">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Date of request / Date de la demande : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Signature of the headmaster /principal and stamp</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the school : </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F9426F" w:rsidRPr="00F9426F" w:rsidSect="00F9426F">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr>
+      <w:footerReference w:type="even" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="first" r:id="rId6"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="567" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="720" w:right="720" w:gutter="0" w:header="0" w:top="720" w:footer="708" w:bottom="765"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Carlito">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Carlito">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="MS Gothic">
-    <w:altName w:val="ＭＳ ゴシック"/>
-[...4 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1893999348"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartUnique w:val="true"/>
       </w:docPartObj>
+      <w:id w:val="1893999348"/>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="009E71C0" w:rsidRDefault="009E71C0">
+      <w:p>
         <w:pPr>
-          <w:pStyle w:val="Pieddepage"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
+          <w:rPr/>
         </w:pPr>
         <w:r>
+          <w:rPr/>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
+          <w:rPr/>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC74F5">
-[...3 lines deleted...]
-          <w:t>1</w:t>
+        <w:r>
+          <w:rPr/>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
+          <w:rPr/>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="009E71C0" w:rsidRDefault="009E71C0">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:sdt>
+    <w:sdtPr>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique w:val="true"/>
+      </w:docPartObj>
+      <w:id w:val="1893999348"/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p>
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr/>
+        </w:pPr>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr/>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C000F">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="425"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...76 lines deleted...]
-  <w15:docId w15:val="{5AFB657C-2CED-4666-B025-6BA1CE76D3FB}"/>
+  <w:themeFontLang w:val="fr-FR" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3518,52 +5809,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3625,511 +5916,486 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextedebullesCar" w:customStyle="1">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00ff3878"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="En-tteCar" w:customStyle="1">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000e01c9"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PieddepageCar" w:customStyle="1">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000e01c9"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Titre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito" w:eastAsia="Noto Sans SC Regular" w:cs="Noto Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index" w:customStyle="1">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito" w:eastAsia="Noto Sans SC Regular" w:cs="Noto Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00902fa6"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ff3878"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tteetpieddepage" w:customStyle="1">
+    <w:name w:val="En-tête et pied de page"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000e01c9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000e01c9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Contenudecadre" w:customStyle="1">
+    <w:name w:val="Contenu de cadre"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Pasdeliste" w:customStyle="1">
+    <w:name w:val="Pas de liste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00902FA6"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00902fa6"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...72 lines deleted...]
-    <w:rsid w:val="000E01C9"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Collabora_Office/24.04.14.3$Linux_X86_64 LibreOffice_project/54d8f210e7016c92953f55a6d1624e360fe0f876</Application>
   <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>574</Words>
+  <Characters>2994</Characters>
+  <CharactersWithSpaces>3693</CharactersWithSpaces>
+  <Paragraphs>73</Paragraphs>
+  <Company>Rectorat de Poitiers</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>vbenard</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>fr-FR</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>